--- v0 (2026-07-02)
+++ v1 (2026-08-14)
@@ -1,133 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kise-my.sharepoint.com/personal/andreas_rodlund_ki_se/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="812" documentId="8_{DEF11CFB-FFB4-42E5-BB95-8BF65586DEBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DBB97BE2-2614-469D-B5CD-5C7A607EF7C0}"/>
+  <xr:revisionPtr revIDLastSave="1298" documentId="8_{DEF11CFB-FFB4-42E5-BB95-8BF65586DEBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D615FC4F-7E56-48D7-859A-68D5FC559DD4}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{C6845C8C-0F1B-4610-BA09-B0E7DA9B06AC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C6845C8C-0F1B-4610-BA09-B0E7DA9B06AC}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D7" i="1" l="1" a="1"/>
+  <c r="D18" i="1" l="1" a="1"/>
+  <c r="D18" i="1" s="1"/>
+  <c r="C23" i="1" s="1"/>
+  <c r="D23" i="1" s="1" a="1"/>
+  <c r="D23" i="1" s="1"/>
+  <c r="E23" i="1" s="1"/>
+  <c r="E38" i="1"/>
+  <c r="E39" i="1"/>
+  <c r="D39" i="1" a="1"/>
+  <c r="D39" i="1"/>
+  <c r="D33" i="1" a="1"/>
+  <c r="D33" i="1" s="1"/>
+  <c r="C39" i="1" s="1"/>
+  <c r="D32" i="1" a="1"/>
+  <c r="D32" i="1" s="1"/>
+  <c r="C38" i="1" s="1"/>
+  <c r="D38" i="1" s="1" a="1"/>
+  <c r="D38" i="1" s="1"/>
+  <c r="D31" i="1" a="1"/>
+  <c r="D31" i="1" s="1"/>
+  <c r="C37" i="1" s="1"/>
+  <c r="D37" i="1" s="1" a="1"/>
+  <c r="D37" i="1" s="1"/>
+  <c r="E37" i="1" s="1"/>
+  <c r="D30" i="1" a="1"/>
+  <c r="D30" i="1" s="1"/>
+  <c r="C36" i="1" s="1"/>
+  <c r="D36" i="1" s="1" a="1"/>
+  <c r="D36" i="1" s="1"/>
+  <c r="E36" i="1" s="1"/>
+  <c r="D29" i="1" a="1"/>
+  <c r="D29" i="1" s="1"/>
+  <c r="C35" i="1" s="1"/>
+  <c r="D35" i="1" s="1" a="1"/>
+  <c r="D35" i="1" s="1"/>
+  <c r="E35" i="1" s="1"/>
+  <c r="D19" i="1" a="1"/>
+  <c r="D19" i="1" s="1"/>
+  <c r="C24" i="1" s="1"/>
+  <c r="D24" i="1" s="1" a="1"/>
+  <c r="D24" i="1" s="1"/>
+  <c r="E24" i="1" s="1"/>
+  <c r="D17" i="1" a="1"/>
+  <c r="D17" i="1" s="1"/>
+  <c r="C22" i="1" s="1"/>
+  <c r="D22" i="1" s="1" a="1"/>
+  <c r="D22" i="1" s="1"/>
+  <c r="E22" i="1" s="1"/>
+  <c r="D16" i="1" a="1"/>
+  <c r="D16" i="1" s="1"/>
+  <c r="C21" i="1" s="1"/>
+  <c r="D21" i="1" s="1" a="1"/>
+  <c r="D21" i="1" s="1"/>
+  <c r="E21" i="1" s="1"/>
+  <c r="D7" i="1" a="1"/>
   <c r="D7" i="1" s="1"/>
   <c r="C11" i="1" s="1"/>
   <c r="D11" i="1" s="1" a="1"/>
   <c r="D11" i="1" s="1"/>
   <c r="E11" i="1" s="1"/>
   <c r="D6" i="1" a="1"/>
   <c r="D6" i="1" s="1"/>
   <c r="C10" i="1" s="1"/>
   <c r="D10" i="1" s="1" a="1"/>
   <c r="D10" i="1" s="1"/>
   <c r="E10" i="1" s="1"/>
   <c r="D5" i="1" a="1"/>
   <c r="D5" i="1" s="1"/>
   <c r="C9" i="1" s="1"/>
   <c r="D9" i="1" s="1" a="1"/>
   <c r="D9" i="1" s="1"/>
   <c r="E9" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="69">
   <si>
     <t>Ja, helt nya dokument</t>
   </si>
   <si>
     <t>Ja, uppdaterat tidigare dokument</t>
   </si>
   <si>
     <t>Arbetet har påbörjats</t>
   </si>
   <si>
     <t>Nej, inte haft möjlighet</t>
   </si>
   <si>
     <t>Ja, till samtliga anställda</t>
   </si>
   <si>
     <t>Ja, endast till chefer</t>
   </si>
   <si>
     <t>Ja, till vissa grupper</t>
   </si>
   <si>
     <t>Ja, insatser har påbörjats</t>
   </si>
   <si>
@@ -160,127 +214,418 @@
   <si>
     <t>&gt; Verksamheten har utvecklat arbetsmiljödokument enligt beskrivningen ovan</t>
   </si>
   <si>
     <t xml:space="preserve">&gt; Verksamheten har gjort insatser för att de anställda ska känna till innehållet i arbetsmiljödokumenten </t>
   </si>
   <si>
     <t>&gt; Verksamheten har gjort insatser för att säkerställa att arbetsmiljödokumenten efterlevs av ansvariga chefer</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rekommendation 1 </t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <color rgb="FFF2EDF0"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>- Arbetsmiljödokument inom den organisatoriska och sociala arbetsmiljön</t>
     </r>
   </si>
   <si>
+    <t>&gt; Verksamheten har skriftligt formulerat vilka kunskaper arbetsledning ska ha gällande hur man kan förebygga och hantera organisatoriska och sociala arbetsmiljörisker</t>
+  </si>
+  <si>
+    <t>&gt; I verksamheten finns det angivet vilka arbetsmiljöutbildningar inom området organisatoriska och sociala arbetsmiljörisker som krävs för arbetsledning.</t>
+  </si>
+  <si>
+    <t>&gt; Verksamheten ger möjlighet till berörda att gå utbildningarna angivet ovan</t>
+  </si>
+  <si>
+    <t>&gt; Arbetsledning har tillräcklig kunskap och kompetens inom området organisatoriska och sociala arbetsmiljörisker</t>
+  </si>
+  <si>
+    <t>Ja, har formulerats</t>
+  </si>
+  <si>
+    <t>Ja, arbetet med formuleringen har påbörjats</t>
+  </si>
+  <si>
+    <t>Nej, inte alls</t>
+  </si>
+  <si>
+    <t>Ja, det finns angivet</t>
+  </si>
+  <si>
+    <t>Ja, arbetet med detta har påbörjats</t>
+  </si>
+  <si>
+    <t>Ja, endast till skol-/arbetsledning</t>
+  </si>
+  <si>
+    <t>Ja, till vissa grupper av anställda</t>
+  </si>
+  <si>
+    <t>Ja, till alla anställda</t>
+  </si>
+  <si>
+    <t>Nej</t>
+  </si>
+  <si>
+    <t>Ja, tillräckligt</t>
+  </si>
+  <si>
+    <t>Till en viss del</t>
+  </si>
+  <si>
+    <t>Nej, inte tillräckligt</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
-        <sz val="10"/>
+        <sz val="16"/>
+        <color rgb="FFF1F1F1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Rekommendation 2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color rgb="FFF1F1F1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Kunskaper inom organisatoriska och sociala arbetsmiljörisker</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color rgb="FFF1F1F1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Rekommendation 3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color rgb="FFF1F1F1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Kartläggning, planering och åtgärder  </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Med kartläggning av de anställdas arbetsmiljö menas i följande frågor kartläggningar såsom medarbetarundersökningar, till exempel enkäten Hållbart medarbetarengagemang (HME), men också mindre kartläggningar såsom ”temperaturmätningar” vid arbetsplatsträffar och andra samverkansmöten. Kartläggningar kan göras med en enkät eller i samtal/intervju. </t>
+  </si>
+  <si>
+    <t>&gt; I verksamheten har en kartläggning genomförts</t>
+  </si>
+  <si>
+    <t>&gt; I verksamheten har resultat av kartläggningen presenterats för personal</t>
+  </si>
+  <si>
+    <t>&gt; I verksamheten skapades tillsammans med de anställda en handlingsplan för åtgärderna utifrån resultat av kartläggningen</t>
+  </si>
+  <si>
+    <t>&gt; I verksamheten har de planerade åtgärderna genomförts</t>
+  </si>
+  <si>
+    <t>&gt; I verksamheten följs handlingsplanen kontinuerligt upp, t.ex. för att se om åtgärder har fungerat som det var tänkt</t>
+  </si>
+  <si>
+    <t>Ja, bland alla anställda</t>
+  </si>
+  <si>
+    <t>Ja, skapades tillsammans med alla berörda anställda</t>
+  </si>
+  <si>
+    <t>Ja, fullt ut</t>
+  </si>
+  <si>
+    <t>Ja</t>
+  </si>
+  <si>
+    <t>Ja, bland vissa grupper av anställda</t>
+  </si>
+  <si>
+    <t>Ja, skapades tillsammans med några anställda</t>
+  </si>
+  <si>
+    <t>Ja, till viss del</t>
+  </si>
+  <si>
+    <t>Ja, kartläggningen pågår nu</t>
+  </si>
+  <si>
+    <t>Skapades utan anställda</t>
+  </si>
+  <si>
+    <t>Nej, men planeras</t>
+  </si>
+  <si>
+    <t>Arbetet har påbörjats med/utan anställda</t>
+  </si>
+  <si>
+    <t>Nej, skapades inte alls</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
         <color rgb="FF333333"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Aktivitet 1 -</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
+        <sz val="11"/>
         <color rgb="FF333333"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> Verksamheten har arbetsmiljödokument om det psykosociala området som beskriver rutiner och riktlinjer för hur man ska gå till väga för att psykisk ohälsa bland personalen ska förebyggas</t>
-[...2 lines deleted...]
-  <si>
+      <t xml:space="preserve"> Arbetsmiljödokument</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Aktivitet 2 –</t>
+    </r>
     <r>
       <rPr>
-        <b/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color rgb="FF333333"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Aktivitet 2 -</t>
+      <t xml:space="preserve"> Kännedom om arbetsmiljödokument</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Aktivitet 3 </t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
+        <sz val="11"/>
         <color rgb="FF333333"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> Verksamheten har gjort insatser för att de anställda ska få kännedom om innehållet i arbetsmiljödokumenten</t>
+      <t>– Efterlevnad av arbetsmiljödokument</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <sz val="10"/>
-        <color rgb="FF333333"/>
+        <sz val="11"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Aktivitet 3 -</t>
+      <t>Aktivitet 1 –</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-        <color rgb="FF333333"/>
+        <sz val="11"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> Verksamheten har gjort insatser för att säkerställa att arbetsmiljödokumenten efterlevs av ansvariga chefer    </t>
+      <t xml:space="preserve"> Kunskapskrav</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Aktivitet 2 – </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Arbetsmiljöutbildningar</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Aktivitet 3 –</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Tillgång till utbildning</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Aktivitet 4 –</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Kunskap och kompetens</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Aktivitet 1 – </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Kartläggning av arbetsmiljön</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Aktivitet 2 – </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Presentation av resultat</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Aktivitet 3 – </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Handlingsplan</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Aktivitet 4 – </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Genomförande av åtgärder</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Aktivitet 5 – </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Uppföljning av handlingsplan</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode=";;;"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FFF2EDF0"/>
       <name val="Aptos Narrow"/>
@@ -331,286 +676,561 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF4F0433"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFF1F1F1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color rgb="FFF1F1F1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF4F0433"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FFF1F1F1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4F0433"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF1F1F1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF4F0433"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF4F0433"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FF4F0433"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color rgb="FF4F0433"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF4F0433"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF4F0433"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF4F0433"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF4F0433"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF4F0433"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF4F0433"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF4F0433"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF4F0433"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color rgb="FF4F0433"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF4F0433"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="0" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="10">
+  <dxfs count="16">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FF991B1B"/>
       </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FF54B986"/>
+          <bgColor rgb="FFC7ECDC"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFFC66D"/>
+          <bgColor rgb="FFFFE7C2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFF876F"/>
+          <bgColor rgb="FFFFDDD6"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FF54B986"/>
+          <bgColor rgb="FFC7ECDC"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFFC66D"/>
+          <bgColor rgb="FFFFE7C2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFF876F"/>
+          <bgColor rgb="FFFFDDD6"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFF876F"/>
+          <bgColor rgb="FFC7ECDC"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFFC66D"/>
+          <bgColor rgb="FFFFE7C2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FF54B986"/>
+          <bgColor rgb="FFFFDDD6"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC7ECDC"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFE7C2"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFDDD6"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFDDD6"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFE7C2"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC7ECDC"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FF870052"/>
+      <color rgb="FFFFDDD6"/>
+      <color rgb="FFFFE7C2"/>
+      <color rgb="FFC7ECDC"/>
       <color rgb="FF4F0433"/>
       <color rgb="FFF1F1F1"/>
+      <color rgb="FF870052"/>
       <color rgb="FF333333"/>
       <color rgb="FF54B986"/>
       <color rgb="FFFFC66D"/>
       <color rgb="FFFF876F"/>
-      <color rgb="FFFFDDD6"/>
-[...1 lines deleted...]
-      <color rgb="FFF5F1F8"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -905,333 +1525,906 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88FAAA63-BB57-458D-B44D-97C32696C9AE}">
-  <dimension ref="B1:X16"/>
+  <dimension ref="A1:X42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView tabSelected="1" topLeftCell="A24" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.33203125" customWidth="1"/>
-    <col min="2" max="2" width="87.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="57.6640625" customWidth="1"/>
+    <col min="2" max="2" width="75.109375" customWidth="1"/>
+    <col min="3" max="3" width="44.5546875" customWidth="1"/>
+    <col min="4" max="4" width="40.6640625" customWidth="1"/>
+    <col min="5" max="5" width="74.77734375" customWidth="1"/>
     <col min="10" max="10" width="5.88671875" customWidth="1"/>
     <col min="11" max="11" width="34.88671875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="22.88671875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" customWidth="1"/>
     <col min="20" max="20" width="8.88671875" hidden="1" customWidth="1"/>
     <col min="21" max="26" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="B2" s="9" t="s">
+    <row r="1" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="37"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="39"/>
+    </row>
+    <row r="2" spans="1:24" ht="49.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="40"/>
+      <c r="B2" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="C2" s="10"/>
-[...8 lines deleted...]
-      <c r="B3" s="20" t="s">
+      <c r="C2" s="27"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="41"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+      <c r="W2" s="3"/>
+      <c r="X2" s="3"/>
+    </row>
+    <row r="3" spans="1:24" s="4" customFormat="1" ht="59.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="42"/>
+      <c r="B3" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="21"/>
-[...9 lines deleted...]
-      <c r="B4" s="12" t="s">
+      <c r="C3" s="15"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="43"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+    </row>
+    <row r="4" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="40"/>
+      <c r="B4" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="13" t="s">
+      <c r="C4" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="11"/>
-      <c r="E4" s="2"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="44"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="2:24" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="20" t="s">
+    <row r="5" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="40"/>
+      <c r="B5" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="22" t="s">
+      <c r="C5" s="56" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="29" cm="1">
         <f t="array" ref="D5">IFERROR(_xlfn.IFS(C5="Ja, helt nya dokument",5,C5="Ja, uppdaterat tidigare dokument",5,C5="Arbetet har påbörjats",3,C5="Nej, vi har redan väl fungerande dokument",5,C5="Nej, inte haft möjlighet",0),"")</f>
         <v>5</v>
       </c>
-      <c r="K5" s="3" t="s">
+      <c r="E5" s="41"/>
+      <c r="K5" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="L5" t="s">
+      <c r="L5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="M5" t="s">
+      <c r="M5" s="8" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="2:24" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="20" t="s">
+    <row r="6" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="40"/>
+      <c r="B6" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="22" t="s">
-        <v>8</v>
+      <c r="C6" s="56" t="s">
+        <v>5</v>
       </c>
       <c r="D6" s="29" cm="1">
         <f t="array" ref="D6">IFERROR(_xlfn.IFS(C6="Ja, till samtliga anställda",5,C6="Ja, endast till chefer",3,C6="Ja, till vissa grupper",3,C6="Ja, insatser har påbörjats",3,C6="Nej, inga insatser har gjorts",0),"")</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K6" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="41"/>
+      <c r="K6" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="L6" t="s">
+      <c r="L6" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="M6" t="s">
+      <c r="M6" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="7" spans="2:24" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="20" t="s">
+    <row r="7" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="40"/>
+      <c r="B7" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="C7" s="22" t="s">
-        <v>9</v>
+      <c r="C7" s="56" t="s">
+        <v>7</v>
       </c>
       <c r="D7" s="29" cm="1">
         <f t="array" ref="D7">IFERROR(_xlfn.IFS(C7="Ja, insatser har gjorts",5,C7="Ja, insatser har påbörjats",3,C7="Nej, inga specifika insatser har gjorts",0),"")</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="K7" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="41"/>
+      <c r="K7" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="L7" t="s">
+      <c r="L7" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="M7" t="s">
+      <c r="M7" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="2:24" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="14" t="s">
+    <row r="8" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="40"/>
+      <c r="B8" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="16" t="s">
+      <c r="C8" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="15" t="s">
+      <c r="D8" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="K8" s="1" t="s">
+      <c r="E8" s="41"/>
+      <c r="K8" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="L8" t="s">
+      <c r="L8" s="8" t="s">
         <v>8</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C9" s="24">
+      <c r="M8" s="8"/>
+    </row>
+    <row r="9" spans="1:24" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="40"/>
+      <c r="B9" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="30">
         <f>D5</f>
         <v>5</v>
       </c>
-      <c r="D9" s="25" t="str" cm="1">
+      <c r="D9" s="24" t="str" cm="1">
         <f t="array" ref="D9">_xlfn.IFS(C9&lt;=0,"Behöver utvecklas",C9=3,"Fortsätt arbetet",C9&gt;=5,"Fokus på att bibehålla")</f>
         <v>Fokus på att bibehålla</v>
       </c>
-      <c r="E9" s="17" t="str">
-        <f>IF(D9="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/dokument-och-rutiner-for-arbetsmiljoarbetet","Klicka på denna länk för att få stöd för hur du kan skapa ett arbetsmiljödokument"),"")</f>
+      <c r="E9" s="45" t="str">
+        <f>IF(D9="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/utformning-av-praktisk-tillampbara-arbetsmiljodokument","Klicka på denna länk för att få stöd för hur du kan skapa ett arbetsmiljödokument"),"")</f>
         <v/>
       </c>
       <c r="K9" s="1"/>
     </row>
-    <row r="10" spans="2:24" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="23" t="s">
+    <row r="10" spans="1:24" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="40"/>
+      <c r="B10" s="54" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="30">
+        <f>D6</f>
+        <v>3</v>
+      </c>
+      <c r="D10" s="24" t="str" cm="1">
+        <f t="array" ref="D10">_xlfn.IFS(C10&lt;=2,"Behöver utvecklas",C10=3,"Fortsätt arbetet",C10&gt;=4,"Fokus på att bibehålla")</f>
+        <v>Fortsätt arbetet</v>
+      </c>
+      <c r="E10" s="45" t="str">
+        <f>IF(D10="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/forankra-arbetsmiljodokument-och-rutiner","Klicka på denna länk för att läsa hur andra verksamheter har gjort för att sprida sina arbetsmiljödokument"),"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="40"/>
+      <c r="B11" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="6">
+        <f>D7</f>
+        <v>3</v>
+      </c>
+      <c r="D11" s="25" t="str" cm="1">
+        <f t="array" ref="D11">_xlfn.IFS(C11&lt;=0,"Behöver utvecklas",C11=3,"Fortsätt arbetet",C11&gt;=5,"Fokus på att bibehålla")</f>
+        <v>Fortsätt arbetet</v>
+      </c>
+      <c r="E11" s="45" t="str">
+        <f>IF(D11="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/folja-upp-efterlevande-av-arbetsmiljodokument-och-rutiner","Klicka på denna länk för att läsa hur verksamheten kan arbeta för att säkerställa att arbetsmiljödokument efterlevs"),"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="12" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="40"/>
+      <c r="E12" s="41"/>
+    </row>
+    <row r="13" spans="1:24" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="40"/>
+      <c r="B13" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="12"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="41"/>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A14" s="42"/>
+      <c r="B14" s="14"/>
+      <c r="C14" s="15"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="41"/>
+    </row>
+    <row r="15" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="40"/>
+      <c r="B15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="19"/>
+      <c r="E15" s="41"/>
+    </row>
+    <row r="16" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="40"/>
+      <c r="B16" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" s="20" cm="1">
+        <f t="array" ref="D16">IFERROR(_xlfn.IFS(C16="Ja, har formulerats",5,C16="Ja, arbetet med formuleringen har påbörjats",3,C16="Nej, inte alls",0),"")</f>
+        <v>0</v>
+      </c>
+      <c r="E16" s="41"/>
+      <c r="K16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="M16" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="N16" s="8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="40"/>
+      <c r="B17" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="C10" s="24">
-        <f>D6</f>
+      <c r="C17" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="20" cm="1">
+        <f t="array" ref="D17">IFERROR(_xlfn.IFS(C17="Ja, det finns angivet",5,C17="Ja, arbetet med detta har påbörjats",3,C17="Nej, inte alls",0),"")</f>
         <v>0</v>
       </c>
-      <c r="D10" s="25" t="str" cm="1">
-        <f t="array" ref="D10">_xlfn.IFS(C10&lt;=2,"Behöver utvecklas",C10=3,"Fortsätt arbetet",C10&gt;=4,"Fokus på att bibehålla")</f>
+      <c r="E17" s="41"/>
+      <c r="K17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="M17" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="40"/>
+      <c r="B18" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="61" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="20" cm="1">
+        <f t="array" ref="D18">IFERROR(_xlfn.IFS(C18="Ja, endast till skol-/arbetsledning",5,C18="Ja, till vissa grupper av anställda",3,C18="Ja, till alla anställda",5,C18="Nej",0),"")</f>
+        <v>0</v>
+      </c>
+      <c r="E18" s="41"/>
+      <c r="K18" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="L18" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="M18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N18" s="8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="40"/>
+      <c r="B19" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="20" cm="1">
+        <f t="array" ref="D19">IFERROR(_xlfn.IFS(C19="Ja, tillräckligt",5,C19="Till en viss del",3,C19="Nej, inte tillräckligt",0),"")</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="41"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="N19" s="8"/>
+    </row>
+    <row r="20" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="40"/>
+      <c r="B20" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D20" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="41"/>
+    </row>
+    <row r="21" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="40"/>
+      <c r="B21" s="57" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="58">
+        <f>D16</f>
+        <v>0</v>
+      </c>
+      <c r="D21" s="24" t="str" cm="1">
+        <f t="array" ref="D21">IF(C21="","",_xlfn.IFS(C21=0,"Behöver utvecklas",C21=3,"Fortsätt arbetet",C21=5,"Fokus på att bibehålla"))</f>
         <v>Behöver utvecklas</v>
       </c>
-      <c r="E10" s="17" t="str">
-[...9 lines deleted...]
-        <f>D7</f>
+      <c r="E21" s="49" t="str">
+        <f>IF(D21="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/formulera-vilka-kunskaper-man-anser-att-chefer-och-personal-i-organisationen-ska-ha-inom-omradet","Klicka på denna länk för att läsa hur verksamheten kan arbeta med kunskapskrav bland ledning och chefer"),"")</f>
+        <v>Klicka på denna länk för att läsa hur verksamheten kan arbeta med kunskapskrav bland ledning och chefer</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="40"/>
+      <c r="B22" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" s="58">
+        <f>D17</f>
+        <v>0</v>
+      </c>
+      <c r="D22" s="24" t="str" cm="1">
+        <f t="array" ref="D22">IF(C22="","",_xlfn.IFS(C22=0,"Behöver utvecklas",C22=3,"Fortsätt arbetet",C22=5,"Fokus på att bibehålla"))</f>
+        <v>Behöver utvecklas</v>
+      </c>
+      <c r="E22" s="46" t="str">
+        <f>IF(D22="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/identifiera-passande-satt-att-oka-kunskapen-inom-omradet-i-chefsleden-samt-hos-personalen","Klicka här för att läsa mer om arbetsmiljöutbildningar"),"")</f>
+        <v>Klicka här för att läsa mer om arbetsmiljöutbildningar</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="40"/>
+      <c r="B23" s="57" t="s">
+        <v>62</v>
+      </c>
+      <c r="C23" s="58">
+        <f>D18</f>
+        <v>0</v>
+      </c>
+      <c r="D23" s="24" t="str" cm="1">
+        <f t="array" ref="D23">IF(C23="","",_xlfn.IFS(C23=0,"Behöver utvecklas",C23=3,"Fortsätt arbetet",C23=5,"Fokus på att bibehålla"))</f>
+        <v>Behöver utvecklas</v>
+      </c>
+      <c r="E23" s="46" t="str">
+        <f>IF(D23="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/identifiera-passande-satt-att-oka-kunskapen-inom-omradet-i-chefsleden-samt-hos-personalen","Klicka här för att läsa mer om arbetsmiljöutbildningar"),"")</f>
+        <v>Klicka här för att läsa mer om arbetsmiljöutbildningar</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="45.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="40"/>
+      <c r="B24" s="59" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="60">
+        <f>D19</f>
+        <v>0</v>
+      </c>
+      <c r="D24" s="25" t="str" cm="1">
+        <f t="array" ref="D24">IF(C24="","",_xlfn.IFS(C24=0,"Behöver utvecklas",C24=3,"Fortsätt arbetet",C24=5,"Fokus på att bibehålla"))</f>
+        <v>Behöver utvecklas</v>
+      </c>
+      <c r="E24" s="48" t="str">
+        <f>IF(D24="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/formulera-vilka-kunskaper-man-anser-att-chefer-och-personal-i-organisationen-ska-ha-inom-omradet","Klicka på denna länk för att läsa mer om kunskap och kompetens inom organisatorisk och social arbetsmiljö"),"")</f>
+        <v>Klicka på denna länk för att läsa mer om kunskap och kompetens inom organisatorisk och social arbetsmiljö</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="40"/>
+      <c r="B25" s="47"/>
+      <c r="C25" s="47"/>
+      <c r="D25" s="47"/>
+      <c r="E25" s="41"/>
+    </row>
+    <row r="26" spans="1:18" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="40"/>
+      <c r="B26" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="12"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="41"/>
+    </row>
+    <row r="27" spans="1:18" ht="83.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="40"/>
+      <c r="B27" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="62"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="41"/>
+    </row>
+    <row r="28" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.35">
+      <c r="A28" s="40"/>
+      <c r="B28" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="19"/>
+      <c r="E28" s="41"/>
+    </row>
+    <row r="29" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="40"/>
+      <c r="B29" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="32" cm="1">
+        <f t="array" ref="D29">IFERROR(_xlfn.IFS(C29="Ja, bland alla anställda",5,C29="Ja, bland vissa grupper av anställda",3,C29="Ja, kartläggningen pågår nu",3,C29="Nej, men planeras",3,C29="Nej",0),"")</f>
+        <v>0</v>
+      </c>
+      <c r="E29" s="41"/>
+      <c r="N29" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="O29" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="P29" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q29" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="R29" s="9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="40"/>
+      <c r="B30" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="C30" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30" s="32" cm="1">
+        <f t="array" ref="D30">IFERROR(_xlfn.IFS(C30="Ja, till alla anställda",5,C30="Ja, till vissa grupper av anställda",3,C30="Ja, endast till skol-/arbetsledning",3,C30="Nej, men planeras",3,C30="Nej",0),"")</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="41"/>
+      <c r="N30" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="O30" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="P30" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q30" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="R30" s="9" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="40"/>
+      <c r="B31" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C31" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="D31" s="32" cm="1">
+        <f t="array" ref="D31">IFERROR(_xlfn.IFS(C31="Ja, skapades tillsammans med alla berörda anställda",5,C31="Ja, skapades tillsammans med några anställda",3,C31="Skapades utan anställda",0,C31="Arbetet har påbörjats med/utan anställda",3,C31="Nej, skapades inte alls",0),"")</f>
         <v>5</v>
       </c>
-      <c r="D11" s="28" t="str" cm="1">
-        <f t="array" ref="D11">_xlfn.IFS(C11&lt;=0,"Behöver utvecklas",C11=3,"Fortsätt arbetet",C11&gt;=5,"Fokus på att bibehålla")</f>
+      <c r="E31" s="41"/>
+      <c r="N31" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="O31" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="P31" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q31" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="R31" s="9"/>
+    </row>
+    <row r="32" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="40"/>
+      <c r="B32" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="61" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32" s="32" cm="1">
+        <f t="array" ref="D32">IFERROR(_xlfn.IFS(C32="Ja, fullt ut",5,C32="Ja, till viss del",3,C32="Nej",0),"")</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="41"/>
+      <c r="N32" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="O32" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="P32" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q32" s="9"/>
+      <c r="R32" s="9"/>
+    </row>
+    <row r="33" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="40"/>
+      <c r="B33" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="C33" s="61" t="s">
+        <v>33</v>
+      </c>
+      <c r="D33" s="32" cm="1">
+        <f t="array" ref="D33">IFERROR(_xlfn.IFS(C33="Ja",5,C33="Nej",0),"")</f>
+        <v>0</v>
+      </c>
+      <c r="E33" s="41"/>
+      <c r="N33" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O33" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="P33" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q33" s="8"/>
+      <c r="R33" s="8"/>
+    </row>
+    <row r="34" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A34" s="40"/>
+      <c r="B34" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C34" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="E34" s="41"/>
+    </row>
+    <row r="35" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="40"/>
+      <c r="B35" s="34" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35" s="64">
+        <f>D29</f>
+        <v>0</v>
+      </c>
+      <c r="D35" s="24" t="str" cm="1">
+        <f t="array" ref="D35">IF(C35="","",_xlfn.IFS(C35=0,"Behöver utvecklas",C35=3,"Fortsätt arbetet",C35=5,"Fokus på att bibehålla"))</f>
+        <v>Behöver utvecklas</v>
+      </c>
+      <c r="E35" s="48" t="str">
+        <f>IF(D35="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/planera-och-forankra-kartlaggningen","Klicka här för att läsa mer om att planera för kartläggning"),"")</f>
+        <v>Klicka här för att läsa mer om att planera för kartläggning</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="40"/>
+      <c r="B36" s="35" t="s">
+        <v>65</v>
+      </c>
+      <c r="C36" s="64">
+        <f>D30</f>
+        <v>0</v>
+      </c>
+      <c r="D36" s="24" t="str" cm="1">
+        <f t="array" ref="D36">IF(C36="","",_xlfn.IFS(C36=0,"Behöver utvecklas",C36=3,"Fortsätt arbetet",C36=5,"Fokus på att bibehålla"))</f>
+        <v>Behöver utvecklas</v>
+      </c>
+      <c r="E36" s="49" t="str">
+        <f>IF(D36="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/aterkoppla-resultat-av-kartlaggningen","Klicka här för att läsa mer om att presentera resultat och återkoppla dessa i verksamheten"),"")</f>
+        <v>Klicka här för att läsa mer om att presentera resultat och återkoppla dessa i verksamheten</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="40"/>
+      <c r="B37" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="C37" s="64">
+        <f>D31</f>
+        <v>5</v>
+      </c>
+      <c r="D37" s="24" t="str" cm="1">
+        <f t="array" ref="D37">IF(C37="","",_xlfn.IFS(C37=0,"Behöver utvecklas",C37=3,"Fortsätt arbetet",C37=5,"Fokus på att bibehålla"))</f>
         <v>Fokus på att bibehålla</v>
       </c>
-      <c r="E11" s="18" t="str">
-        <f>IF(D11="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/dokument-och-rutiner-for-arbetsmiljoarbetet","Klicka på denna länk för att läsa hur verksamheten kan arbeta för att säkerställa att arbetsmiljödokument efterlevs"),"")</f>
+      <c r="E37" s="48" t="str">
+        <f>IF(D37="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/planera-atgarder-och-ta-fram-en-handlingsplan","Klicka här för att läsa mer om hur ni kan ta fram en handlingsplan"),"")</f>
         <v/>
       </c>
     </row>
-    <row r="16" spans="2:24" x14ac:dyDescent="0.3">
-      <c r="B16" s="4"/>
+    <row r="38" spans="1:18" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="40"/>
+      <c r="B38" s="35" t="s">
+        <v>67</v>
+      </c>
+      <c r="C38" s="64">
+        <f>D32</f>
+        <v>0</v>
+      </c>
+      <c r="D38" s="24" t="str" cm="1">
+        <f t="array" ref="D38">IF(C38="","",_xlfn.IFS(C38=0,"Behöver utvecklas",C38=3,"Fortsätt arbetet",C38=5,"Fokus på att bibehålla"))</f>
+        <v>Behöver utvecklas</v>
+      </c>
+      <c r="E38" s="48" t="str">
+        <f>IF(D38="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/folja-upp-efterlevande-av-arbetsmiljodokument-och-rutiner","Klicka här för att lära er mer om att genomföra åtgärder"),"")</f>
+        <v>Klicka här för att lära er mer om att genomföra åtgärder</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" ht="39.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="40"/>
+      <c r="B39" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="C39" s="65">
+        <f>D33</f>
+        <v>0</v>
+      </c>
+      <c r="D39" s="25" t="str" cm="1">
+        <f t="array" ref="D39">IF(C39="","",_xlfn.IFS(C39=0,"Behöver utvecklas",C39=5,"Fokus på att bibehålla"))</f>
+        <v>Behöver utvecklas</v>
+      </c>
+      <c r="E39" s="48" t="str">
+        <f>IF(D39="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/folja-upp-efterlevande-av-arbetsmiljodokument-och-rutiner","Klicka här för att läsa mer om uppföljning av handlingsplan"),"")</f>
+        <v>Klicka här för att läsa mer om uppföljning av handlingsplan</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A40" s="40"/>
+      <c r="B40" s="47"/>
+      <c r="C40" s="47"/>
+      <c r="D40" s="47"/>
+      <c r="E40" s="41"/>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A41" s="40"/>
+      <c r="B41" s="47"/>
+      <c r="C41" s="47"/>
+      <c r="D41" s="47"/>
+      <c r="E41" s="41"/>
+    </row>
+    <row r="42" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="50"/>
+      <c r="B42" s="10"/>
+      <c r="C42" s="10"/>
+      <c r="D42" s="10"/>
+      <c r="E42" s="51"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="C9">
-    <cfRule type="expression" dxfId="9" priority="8">
+    <cfRule type="expression" dxfId="15" priority="14">
       <formula>OR($C$5="Ja, helt nya dokument",$C$5="Ja, uppdaterat tidigare dokument",$C$5="Nej, vi har redan väl fungerande dokument")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="8" priority="11">
+    <cfRule type="expression" dxfId="14" priority="17">
       <formula>$C$5="Arbetet har påbörjats"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C9:C11">
-    <cfRule type="expression" dxfId="7" priority="12">
+    <cfRule type="expression" dxfId="13" priority="18">
       <formula>$C$5="Nej, inte haft möjlighet"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C10">
-    <cfRule type="expression" dxfId="6" priority="5">
+    <cfRule type="expression" dxfId="12" priority="11">
       <formula>$C$6="Nej, inga insatser har gjorts"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="5" priority="6">
+    <cfRule type="expression" dxfId="11" priority="12">
       <formula>OR($C$6="Ja, endast till chefer",$C$6="Ja, till vissa grupper",$C$6="Ja, insatser har påbörjats")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="4" priority="7">
+    <cfRule type="expression" dxfId="10" priority="13">
       <formula>$C$6="Ja, till samtliga anställda"</formula>
     </cfRule>
-    <cfRule type="colorScale" priority="10">
+    <cfRule type="colorScale" priority="16">
       <colorScale>
         <cfvo type="min"/>
         <cfvo type="percentile" val="50"/>
         <cfvo type="max"/>
         <color rgb="FFF8696B"/>
         <color rgb="FFFFEB84"/>
         <color rgb="FF63BE7B"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C11">
-    <cfRule type="expression" dxfId="3" priority="2">
+    <cfRule type="expression" dxfId="9" priority="8">
       <formula>$C$7="Nej, inga specifika insatser har gjorts"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="2" priority="3">
+    <cfRule type="expression" dxfId="8" priority="9">
       <formula>$C$7="Ja, insatser har påbörjats"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="1" priority="4">
+    <cfRule type="expression" dxfId="7" priority="10">
       <formula>$C$7="Ja, insatser har gjorts"</formula>
     </cfRule>
-    <cfRule type="colorScale" priority="9">
+    <cfRule type="colorScale" priority="15">
       <colorScale>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFCFCFF"/>
         <color rgb="FF63BE7B"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="C21:C24">
+    <cfRule type="cellIs" dxfId="6" priority="4" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="5" priority="5" operator="equal">
+      <formula>3</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="4" priority="6" operator="equal">
+      <formula>5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C35:C39">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="2" priority="2" operator="equal">
+      <formula>3</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="1" priority="3" operator="equal">
+      <formula>5</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="D9">
-    <cfRule type="expression" dxfId="0" priority="1">
+    <cfRule type="expression" dxfId="0" priority="7">
       <formula>$E7="Behöver utvecklas"</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="3">
+  <dataValidations count="12">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C7" xr:uid="{7D385A95-D287-4E4A-B7A2-6BD5A79B55E3}">
       <formula1>$M$5:$M$7</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C5" xr:uid="{576D4A80-A859-455A-9814-1396B2FB6A5B}">
       <formula1>$K$5:$K$8</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6" xr:uid="{3A7C52DB-F2D2-42B8-B7D6-D2A18270B571}">
       <formula1>$L$5:$L$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C16" xr:uid="{937F5944-2266-4DE8-8643-33CBA5CBF0D2}">
+      <formula1>$K$16:$K$18</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C17" xr:uid="{224B7127-7AF3-44A8-929D-AC8F0A33C9BE}">
+      <formula1>$L$16:$L$18</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C18" xr:uid="{AE2CC89D-423C-4645-9DEE-75646610D193}">
+      <formula1>$M$16:$M$19</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C19" xr:uid="{6CF26524-EB77-4450-9EB9-133CC4076690}">
+      <formula1>$N$16:$N$18</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C29" xr:uid="{BA193A1E-8928-427F-A84C-6C2804E5C595}">
+      <formula1>$N$29:$N$33</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C30" xr:uid="{291A683E-6634-4D17-B8EF-BBA31AAD94BC}">
+      <formula1>$O$29:$O$33</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C31" xr:uid="{5FBAC48F-6A7B-419C-8BAE-9B6A1CAEA57C}">
+      <formula1>$P$29:$P$33</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C32" xr:uid="{2387A1A2-5CA9-4A31-9001-2687AA5E6F4F}">
+      <formula1>$Q$29:$Q$31</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C33" xr:uid="{0CD6FCD5-DAC3-4A1F-9CD6-ED1502C6F773}">
+      <formula1>$R$29:$R$30</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="D10" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>