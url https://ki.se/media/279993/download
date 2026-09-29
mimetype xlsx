--- v1 (2026-08-14)
+++ v2 (2026-09-29)
@@ -1,222 +1,218 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kise-my.sharepoint.com/personal/andreas_rodlund_ki_se/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\anrodl\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1298" documentId="8_{DEF11CFB-FFB4-42E5-BB95-8BF65586DEBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D615FC4F-7E56-48D7-859A-68D5FC559DD4}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{121308FF-E397-4602-8CB0-C3ED767EA9FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C6845C8C-0F1B-4610-BA09-B0E7DA9B06AC}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D18" i="1" l="1" a="1"/>
-[...8 lines deleted...]
-  <c r="D39" i="1"/>
+  <c r="C12" i="1" l="1"/>
+  <c r="D12" i="1" a="1"/>
+  <c r="D12" i="1" s="1"/>
+  <c r="D19" i="1" a="1"/>
+  <c r="D19" i="1" s="1"/>
+  <c r="C24" i="1" s="1"/>
+  <c r="D24" i="1" s="1" a="1"/>
+  <c r="D24" i="1" s="1"/>
+  <c r="E24" i="1" s="1"/>
+  <c r="D34" i="1" a="1"/>
+  <c r="D34" i="1" s="1"/>
+  <c r="C40" i="1" s="1"/>
+  <c r="D40" i="1" s="1" a="1"/>
+  <c r="D40" i="1" s="1"/>
+  <c r="E40" i="1" s="1"/>
   <c r="D33" i="1" a="1"/>
   <c r="D33" i="1" s="1"/>
   <c r="C39" i="1" s="1"/>
+  <c r="D39" i="1" s="1" a="1"/>
+  <c r="D39" i="1" s="1"/>
+  <c r="E39" i="1" s="1"/>
   <c r="D32" i="1" a="1"/>
   <c r="D32" i="1" s="1"/>
   <c r="C38" i="1" s="1"/>
   <c r="D38" i="1" s="1" a="1"/>
   <c r="D38" i="1" s="1"/>
+  <c r="E38" i="1" s="1"/>
   <c r="D31" i="1" a="1"/>
   <c r="D31" i="1" s="1"/>
   <c r="C37" i="1" s="1"/>
   <c r="D37" i="1" s="1" a="1"/>
   <c r="D37" i="1" s="1"/>
   <c r="E37" i="1" s="1"/>
   <c r="D30" i="1" a="1"/>
   <c r="D30" i="1" s="1"/>
   <c r="C36" i="1" s="1"/>
   <c r="D36" i="1" s="1" a="1"/>
   <c r="D36" i="1" s="1"/>
   <c r="E36" i="1" s="1"/>
-  <c r="D29" i="1" a="1"/>
-[...10 lines deleted...]
-  <c r="E24" i="1" s="1"/>
+  <c r="D20" i="1" a="1"/>
+  <c r="D20" i="1" s="1"/>
+  <c r="C25" i="1" s="1"/>
+  <c r="D25" i="1" s="1" a="1"/>
+  <c r="D25" i="1" s="1"/>
+  <c r="E25" i="1" s="1"/>
+  <c r="D18" i="1" a="1"/>
+  <c r="D18" i="1" s="1"/>
   <c r="D17" i="1" a="1"/>
   <c r="D17" i="1" s="1"/>
   <c r="C22" i="1" s="1"/>
   <c r="D22" i="1" s="1" a="1"/>
   <c r="D22" i="1" s="1"/>
   <c r="E22" i="1" s="1"/>
-  <c r="D16" i="1" a="1"/>
-[...4 lines deleted...]
-  <c r="E21" i="1" s="1"/>
+  <c r="D8" i="1" a="1"/>
+  <c r="D8" i="1" s="1"/>
   <c r="D7" i="1" a="1"/>
   <c r="D7" i="1" s="1"/>
   <c r="C11" i="1" s="1"/>
   <c r="D11" i="1" s="1" a="1"/>
   <c r="D11" i="1" s="1"/>
-  <c r="E11" i="1" s="1"/>
   <c r="D6" i="1" a="1"/>
   <c r="D6" i="1" s="1"/>
   <c r="C10" i="1" s="1"/>
   <c r="D10" i="1" s="1" a="1"/>
   <c r="D10" i="1" s="1"/>
-  <c r="E10" i="1" s="1"/>
-[...5 lines deleted...]
-  <c r="E9" i="1" s="1"/>
+  <c r="E12" i="1" l="1"/>
+  <c r="E10" i="1"/>
+  <c r="C23" i="1"/>
+  <c r="D23" i="1" s="1" a="1"/>
+  <c r="D23" i="1" s="1"/>
+  <c r="E23" i="1" s="1"/>
+  <c r="E11" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="71">
   <si>
     <t>Ja, helt nya dokument</t>
   </si>
   <si>
     <t>Ja, uppdaterat tidigare dokument</t>
   </si>
   <si>
     <t>Arbetet har påbörjats</t>
   </si>
   <si>
     <t>Nej, inte haft möjlighet</t>
   </si>
   <si>
     <t>Ja, till samtliga anställda</t>
   </si>
   <si>
     <t>Ja, endast till chefer</t>
   </si>
   <si>
     <t>Ja, till vissa grupper</t>
   </si>
   <si>
     <t>Ja, insatser har påbörjats</t>
   </si>
   <si>
     <t>Nej, inga insatser har gjorts</t>
   </si>
   <si>
     <t>Ja, insatser har gjorts</t>
   </si>
   <si>
     <t>Nej, inga specifika insatser har gjorts</t>
-  </si>
-[...1 lines deleted...]
-    <t>Implementeringsprofil</t>
   </si>
   <si>
     <t xml:space="preserve">Med ”arbetsmiljödokument” avses i följande frågor både arbetsmiljöpolicyer inom det psykosociala området och mer konkreta vägledningsdokument som beskriver rutiner och riktlinjer för hur man ska gå till väga för att psykisk ohälsa bland personalen ska förebyggas. </t>
   </si>
   <si>
     <t>Välj svar ▼</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Åtgärd</t>
   </si>
   <si>
     <t>Besvara följande påståenden</t>
   </si>
   <si>
     <t>&gt; Verksamheten har utvecklat arbetsmiljödokument enligt beskrivningen ovan</t>
   </si>
   <si>
     <t xml:space="preserve">&gt; Verksamheten har gjort insatser för att de anställda ska känna till innehållet i arbetsmiljödokumenten </t>
   </si>
   <si>
     <t>&gt; Verksamheten har gjort insatser för att säkerställa att arbetsmiljödokumenten efterlevs av ansvariga chefer</t>
   </si>
@@ -366,266 +362,351 @@
     <t>Ja, skapades tillsammans med några anställda</t>
   </si>
   <si>
     <t>Ja, till viss del</t>
   </si>
   <si>
     <t>Ja, kartläggningen pågår nu</t>
   </si>
   <si>
     <t>Skapades utan anställda</t>
   </si>
   <si>
     <t>Nej, men planeras</t>
   </si>
   <si>
     <t>Arbetet har påbörjats med/utan anställda</t>
   </si>
   <si>
     <t>Nej, skapades inte alls</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <color rgb="FF333333"/>
-[...7 lines deleted...]
-      <rPr>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Aktivitet 1 –</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Kunskapskrav</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Aktivitet 2 – </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Arbetsmiljöutbildningar</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Aktivitet 3 –</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Tillgång till utbildning</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Aktivitet 4 –</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Kunskap och kompetens</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Aktivitet 1 – </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Kartläggning av arbetsmiljön</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Aktivitet 2 – </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Presentation av resultat</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Aktivitet 3 – </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Handlingsplan</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Aktivitet 4 – </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Genomförande av åtgärder</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Aktivitet 5 – </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Uppföljning av handlingsplan</t>
+    </r>
+  </si>
+  <si>
+    <t>Vad ni behöver arbeta vidare med</t>
+  </si>
+  <si>
+    <t>Vad ni behöver arbeta vidare med?</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Så använder ni checklistan</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Checklistan hjälper er att kartlägga hur verksamheten arbetar idag inom riktlinjens tre rekommendationer. Fyll i checklistan tillsammans i arbetsgruppen och diskutera varje fråga utifrån hur arbetet faktiskt bedrivs i verksamheten.
+För varje fråga väljer ni ett svar i rullgardinsmenyn. Klicka på svarsfältet under ”</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Välj svar</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">” för att öppna rullgardinsmenyn och se vilka svarsalternativ som finns. Välj det alternativ som bäst beskriver hur verksamheten arbetar idag.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>När ni har besvarat frågorna sammanställs svaren. Där ser ni vilka delområden som redan är på plats och vilka som kan behöva utvecklas. För de områden som behöver utvecklas får ni vägledning vidare till relevant del av verktyget.
+Gå igenom alla tre rekommendationerna innan ni bestämmer vilket område ni ska arbeta vidare med.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
         <sz val="11"/>
         <color rgb="FF333333"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> Arbetsmiljödokument</t>
-[...4 lines deleted...]
-      <t>Aktivitet 2 –</t>
+      <t>Aktivitet 1 -</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF333333"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> Kännedom om arbetsmiljödokument</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Aktivitet 3 </t>
+      <t xml:space="preserve"> Utforma praktiskt tillämpbara arbetsmiljödokument</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Aktivitet 2 –</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF333333"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>– Efterlevnad av arbetsmiljödokument</t>
-[...5 lines deleted...]
-        <b/>
+      <t xml:space="preserve"> Förankra arbetsmiljödokument</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Aktivitet 3 </t>
+    </r>
+    <r>
+      <rPr>
         <sz val="11"/>
-        <rFont val="Aptos Narrow"/>
-[...150 lines deleted...]
-      <t>Uppföljning av handlingsplan</t>
+        <color rgb="FF333333"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>– Följa upp efterlevande av arbetsmiljödokument</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode=";;;"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FFF2EDF0"/>
       <name val="Aptos Narrow"/>
@@ -762,50 +843,73 @@
       <b/>
       <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4F0433"/>
         <bgColor indexed="64"/>
@@ -905,51 +1009,51 @@
       <left/>
       <right style="medium">
         <color rgb="FF4F0433"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF4F0433"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF4F0433"/>
       </top>
       <bottom style="medium">
         <color rgb="FF4F0433"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -1040,66 +1144,67 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="16">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FF991B1B"/>
       </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFC7ECDC"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFE7C2"/>
         </patternFill>
       </fill>
@@ -1177,79 +1282,75 @@
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFDDD6"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFE7C2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFC7ECDC"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFF1F1F1"/>
       <color rgb="FFFFDDD6"/>
       <color rgb="FFFFE7C2"/>
       <color rgb="FFC7ECDC"/>
       <color rgb="FF4F0433"/>
-      <color rgb="FFF1F1F1"/>
       <color rgb="FF870052"/>
       <color rgb="FF333333"/>
       <color rgb="FF54B986"/>
       <color rgb="FFFFC66D"/>
       <color rgb="FFFF876F"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1525,911 +1626,890 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88FAAA63-BB57-458D-B44D-97C32696C9AE}">
-  <dimension ref="A1:X42"/>
+  <dimension ref="A1:X43"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A24" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F17" sqref="F17"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.33203125" customWidth="1"/>
     <col min="2" max="2" width="75.109375" customWidth="1"/>
     <col min="3" max="3" width="44.5546875" customWidth="1"/>
     <col min="4" max="4" width="40.6640625" customWidth="1"/>
     <col min="5" max="5" width="74.77734375" customWidth="1"/>
     <col min="10" max="10" width="5.88671875" customWidth="1"/>
     <col min="11" max="11" width="34.88671875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="22.88671875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" customWidth="1"/>
     <col min="20" max="20" width="8.88671875" hidden="1" customWidth="1"/>
     <col min="21" max="26" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-      <c r="B3" s="52" t="s">
+    <row r="1" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:24" ht="253.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="37"/>
+      <c r="B2" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="39"/>
+    </row>
+    <row r="3" spans="1:24" ht="49.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="40"/>
+      <c r="B3" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" s="27"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="41"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3"/>
+    </row>
+    <row r="4" spans="1:24" s="4" customFormat="1" ht="59.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="42"/>
+      <c r="B4" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="15"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="43"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+    </row>
+    <row r="5" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="40"/>
+      <c r="B5" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="15"/>
-[...59 lines deleted...]
-      </c>
+      <c r="D5" s="19"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2"/>
+      <c r="O5" s="2"/>
+      <c r="P5" s="2"/>
+      <c r="Q5" s="2"/>
+      <c r="R5" s="2"/>
+      <c r="S5" s="2"/>
+      <c r="T5" s="2"/>
+      <c r="U5" s="2"/>
+      <c r="V5" s="2"/>
+      <c r="W5" s="2"/>
+      <c r="X5" s="2"/>
     </row>
     <row r="6" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="40"/>
       <c r="B6" s="52" t="s">
-        <v>18</v>
-[...6 lines deleted...]
-        <v>3</v>
+        <v>16</v>
+      </c>
+      <c r="C6" s="56"/>
+      <c r="D6" s="29" t="str" cm="1">
+        <f t="array" ref="D6">IFERROR(_xlfn.IFS(C6="Ja, helt nya dokument",5,C6="Ja, uppdaterat tidigare dokument",5,C6="Arbetet har påbörjats",3,C6="Nej, vi har redan väl fungerande dokument",5,C6="Nej, inte haft möjlighet",0),"")</f>
+        <v/>
       </c>
       <c r="E6" s="41"/>
-      <c r="K6" s="9" t="s">
-        <v>1</v>
+      <c r="K6" s="7" t="s">
+        <v>0</v>
       </c>
       <c r="L6" s="8" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M6" s="8" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="40"/>
       <c r="B7" s="52" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-        <v>3</v>
+        <v>17</v>
+      </c>
+      <c r="C7" s="56"/>
+      <c r="D7" s="29" t="str" cm="1">
+        <f t="array" ref="D7">IFERROR(_xlfn.IFS(C7="Ja, till samtliga anställda",5,C7="Ja, endast till chefer",3,C7="Ja, till vissa grupper",3,C7="Ja, insatser har påbörjats",3,C7="Nej, inga insatser har gjorts",0),"")</f>
+        <v/>
       </c>
       <c r="E7" s="41"/>
       <c r="K7" s="9" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L7" s="8" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M7" s="8" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="40"/>
-      <c r="B8" s="21" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="B8" s="52" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="56"/>
+      <c r="D8" s="29" t="str" cm="1">
+        <f t="array" ref="D8">IFERROR(_xlfn.IFS(C8="Ja, insatser har gjorts",5,C8="Ja, insatser har påbörjats",3,C8="Nej, inga specifika insatser har gjorts",0),"")</f>
+        <v/>
       </c>
       <c r="E8" s="41"/>
       <c r="K8" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="L8" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="M8" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="40"/>
+      <c r="B9" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="41"/>
+      <c r="K9" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="L8" s="8" t="s">
+      <c r="L9" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="M8" s="8"/>
-[...18 lines deleted...]
-      <c r="K9" s="1"/>
+      <c r="M9" s="8"/>
     </row>
     <row r="10" spans="1:24" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="40"/>
-      <c r="B10" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="30">
+      <c r="B10" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" s="30" t="str">
         <f>D6</f>
-        <v>3</v>
+        <v/>
       </c>
       <c r="D10" s="24" t="str" cm="1">
-        <f t="array" ref="D10">_xlfn.IFS(C10&lt;=2,"Behöver utvecklas",C10=3,"Fortsätt arbetet",C10&gt;=4,"Fokus på att bibehålla")</f>
-        <v>Fortsätt arbetet</v>
+        <f t="array" ref="D10">_xlfn.IFS(C10&lt;=0,"Behöver utvecklas",C10=3,"Fortsätt arbetet",C10&gt;=5,"Fokus på att bibehålla")</f>
+        <v>Fokus på att bibehålla</v>
       </c>
       <c r="E10" s="45" t="str">
-        <f>IF(D10="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/forankra-arbetsmiljodokument-och-rutiner","Klicka på denna länk för att läsa hur andra verksamheter har gjort för att sprida sina arbetsmiljödokument"),"")</f>
-[...3 lines deleted...]
-    <row r="11" spans="1:24" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <f>IF(D10="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/utformning-av-praktisk-tillampbara-arbetsmiljodokument","Klicka på denna länk för att få stöd för hur du kan skapa ett arbetsmiljödokument"),"")</f>
+        <v/>
+      </c>
+      <c r="K10" s="1"/>
+    </row>
+    <row r="11" spans="1:24" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="40"/>
-      <c r="B11" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="6">
+      <c r="B11" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="C11" s="30" t="str">
         <f>D7</f>
-        <v>3</v>
-[...3 lines deleted...]
-        <v>Fortsätt arbetet</v>
+        <v/>
+      </c>
+      <c r="D11" s="24" t="str" cm="1">
+        <f t="array" ref="D11">_xlfn.IFS(C11&lt;=2,"Behöver utvecklas",C11=3,"Fortsätt arbetet",C11&gt;=4,"Fokus på att bibehålla")</f>
+        <v>Fokus på att bibehålla</v>
       </c>
       <c r="E11" s="45" t="str">
-        <f>IF(D11="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/folja-upp-efterlevande-av-arbetsmiljodokument-och-rutiner","Klicka på denna länk för att läsa hur verksamheten kan arbeta för att säkerställa att arbetsmiljödokument efterlevs"),"")</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <f>IF(D11="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/forankra-arbetsmiljodokument-och-rutiner","Klicka på denna länk för att läsa hur andra verksamheter har gjort för att sprida sina arbetsmiljödokument"),"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="12" spans="1:24" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="40"/>
-      <c r="E12" s="41"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:24" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="55" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" s="6" t="str">
+        <f>D8</f>
+        <v/>
+      </c>
+      <c r="D12" s="25" t="str" cm="1">
+        <f t="array" ref="D12">_xlfn.IFS(C12&lt;=0,"Behöver utvecklas",C12=3,"Fortsätt arbetet",C12&gt;=5,"Fokus på att bibehålla")</f>
+        <v>Fokus på att bibehålla</v>
+      </c>
+      <c r="E12" s="45" t="str">
+        <f>IF(D12="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/folja-upp-efterlevande-av-arbetsmiljodokument-och-rutiner","Klicka på denna länk för att läsa hur verksamheten kan arbeta för att säkerställa att arbetsmiljödokument efterlevs"),"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="13" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="40"/>
-      <c r="B13" s="11" t="s">
-[...3 lines deleted...]
-      <c r="D13" s="13"/>
       <c r="E13" s="41"/>
     </row>
-    <row r="14" spans="1:24" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D14" s="16"/>
+    <row r="14" spans="1:24" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="40"/>
+      <c r="B14" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="12"/>
+      <c r="D14" s="13"/>
       <c r="E14" s="41"/>
     </row>
-    <row r="15" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="D15" s="19"/>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A15" s="42"/>
+      <c r="B15" s="14"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="16"/>
       <c r="E15" s="41"/>
     </row>
-    <row r="16" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="40"/>
-      <c r="B16" s="31" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B16" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="19"/>
       <c r="E16" s="41"/>
-      <c r="K16" s="8" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="40"/>
       <c r="B17" s="31" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="C17" s="59"/>
+      <c r="D17" s="20" t="str" cm="1">
+        <f t="array" ref="D17">IFERROR(_xlfn.IFS(C17="Ja, har formulerats",5,C17="Ja, arbetet med formuleringen har påbörjats",3,C17="Nej, inte alls",0),"")</f>
+        <v/>
       </c>
       <c r="E17" s="41"/>
       <c r="K17" s="8" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="L17" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="M17" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="M17" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="40"/>
       <c r="B18" s="31" t="s">
-        <v>23</v>
-[...6 lines deleted...]
-        <v>0</v>
+        <v>21</v>
+      </c>
+      <c r="C18" s="59"/>
+      <c r="D18" s="20" t="str" cm="1">
+        <f t="array" ref="D18">IFERROR(_xlfn.IFS(C18="Ja, det finns angivet",5,C18="Ja, arbetet med detta har påbörjats",3,C18="Nej, inte alls",0),"")</f>
+        <v/>
       </c>
       <c r="E18" s="41"/>
       <c r="K18" s="8" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="L18" s="8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M18" s="8" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="N18" s="8" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="40"/>
       <c r="B19" s="31" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-        <v>0</v>
+        <v>22</v>
+      </c>
+      <c r="C19" s="59"/>
+      <c r="D19" s="20" t="str" cm="1">
+        <f t="array" ref="D19">IFERROR(_xlfn.IFS(C19="Ja, endast till skol-/arbetsledning",5,C19="Ja, till vissa grupper av anställda",3,C19="Ja, till alla anställda",5,C19="Nej",0),"")</f>
+        <v/>
       </c>
       <c r="E19" s="41"/>
-      <c r="K19" s="8"/>
-      <c r="L19" s="8"/>
+      <c r="K19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="L19" s="8" t="s">
+        <v>26</v>
+      </c>
       <c r="M19" s="8" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="N19" s="8"/>
+        <v>31</v>
+      </c>
+      <c r="N19" s="8" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="20" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="40"/>
-      <c r="B20" s="21" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="22" t="s">
+      <c r="B20" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="59"/>
+      <c r="D20" s="20" t="str" cm="1">
+        <f t="array" ref="D20">IFERROR(_xlfn.IFS(C20="Ja, tillräckligt",5,C20="Till en viss del",3,C20="Nej, inte tillräckligt",0),"")</f>
+        <v/>
+      </c>
+      <c r="E20" s="41"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N20" s="8"/>
+    </row>
+    <row r="21" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="40"/>
+      <c r="B21" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D20" s="23" t="s">
-[...22 lines deleted...]
-    <row r="22" spans="1:18" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E21" s="41"/>
+    </row>
+    <row r="22" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="40"/>
       <c r="B22" s="57" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="C22" s="58">
+        <v>56</v>
+      </c>
+      <c r="C22" s="62" t="str">
         <f>D17</f>
-        <v>0</v>
+        <v/>
       </c>
       <c r="D22" s="24" t="str" cm="1">
         <f t="array" ref="D22">IF(C22="","",_xlfn.IFS(C22=0,"Behöver utvecklas",C22=3,"Fortsätt arbetet",C22=5,"Fokus på att bibehålla"))</f>
-        <v>Behöver utvecklas</v>
-[...3 lines deleted...]
-        <v>Klicka här för att läsa mer om arbetsmiljöutbildningar</v>
+        <v/>
+      </c>
+      <c r="E22" s="49" t="str">
+        <f>IF(D22="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/formulera-vilka-kunskaper-man-anser-att-chefer-och-personal-i-organisationen-ska-ha-inom-omradet","Klicka på denna länk för att läsa hur verksamheten kan arbeta med kunskapskrav bland ledning och chefer"),"")</f>
+        <v/>
       </c>
     </row>
     <row r="23" spans="1:18" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="40"/>
       <c r="B23" s="57" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C23" s="58">
+        <v>57</v>
+      </c>
+      <c r="C23" s="62" t="str">
         <f>D18</f>
-        <v>0</v>
+        <v/>
       </c>
       <c r="D23" s="24" t="str" cm="1">
         <f t="array" ref="D23">IF(C23="","",_xlfn.IFS(C23=0,"Behöver utvecklas",C23=3,"Fortsätt arbetet",C23=5,"Fokus på att bibehålla"))</f>
-        <v>Behöver utvecklas</v>
+        <v/>
       </c>
       <c r="E23" s="46" t="str">
         <f>IF(D23="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/identifiera-passande-satt-att-oka-kunskapen-inom-omradet-i-chefsleden-samt-hos-personalen","Klicka här för att läsa mer om arbetsmiljöutbildningar"),"")</f>
-        <v>Klicka här för att läsa mer om arbetsmiljöutbildningar</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:18" ht="45.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v/>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="40"/>
-      <c r="B24" s="59" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="60">
+      <c r="B24" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="62" t="str">
         <f>D19</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="D24" s="25" t="str" cm="1">
+        <v/>
+      </c>
+      <c r="D24" s="24" t="str" cm="1">
         <f t="array" ref="D24">IF(C24="","",_xlfn.IFS(C24=0,"Behöver utvecklas",C24=3,"Fortsätt arbetet",C24=5,"Fokus på att bibehålla"))</f>
-        <v>Behöver utvecklas</v>
-[...6 lines deleted...]
-    <row r="25" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+        <v/>
+      </c>
+      <c r="E24" s="46" t="str">
+        <f>IF(D24="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/identifiera-passande-satt-att-oka-kunskapen-inom-omradet-i-chefsleden-samt-hos-personalen","Klicka här för att läsa mer om arbetsmiljöutbildningar"),"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="45.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="40"/>
-      <c r="B25" s="47"/>
-[...4 lines deleted...]
-    <row r="26" spans="1:18" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="63" t="str">
+        <f>D20</f>
+        <v/>
+      </c>
+      <c r="D25" s="25" t="str" cm="1">
+        <f t="array" ref="D25">IF(C25="","",_xlfn.IFS(C25=0,"Behöver utvecklas",C25=3,"Fortsätt arbetet",C25=5,"Fokus på att bibehålla"))</f>
+        <v/>
+      </c>
+      <c r="E25" s="48" t="str">
+        <f>IF(D25="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/formulera-vilka-kunskaper-man-anser-att-chefer-och-personal-i-organisationen-ska-ha-inom-omradet","Klicka på denna länk för att läsa mer om kunskap och kompetens inom organisatorisk och social arbetsmiljö"),"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="40"/>
-      <c r="B26" s="11" t="s">
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="41"/>
+    </row>
+    <row r="27" spans="1:18" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="40"/>
+      <c r="B27" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="12"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="41"/>
+    </row>
+    <row r="28" spans="1:18" ht="83.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="40"/>
+      <c r="B28" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="C26" s="12"/>
-[...20 lines deleted...]
-      <c r="D28" s="19"/>
+      <c r="C28" s="60"/>
+      <c r="D28" s="61"/>
       <c r="E28" s="41"/>
     </row>
-    <row r="29" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.35">
       <c r="A29" s="40"/>
-      <c r="B29" s="31" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B29" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" s="19"/>
       <c r="E29" s="41"/>
-      <c r="N29" s="9" t="s">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="30" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="40"/>
       <c r="B30" s="31" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-        <v>0</v>
+        <v>39</v>
+      </c>
+      <c r="C30" s="33"/>
+      <c r="D30" s="32" t="str" cm="1">
+        <f t="array" ref="D30">IFERROR(_xlfn.IFS(C30="Ja, bland alla anställda",5,C30="Ja, bland vissa grupper av anställda",3,C30="Ja, kartläggningen pågår nu",3,C30="Nej, men planeras",3,C30="Nej",0),"")</f>
+        <v/>
       </c>
       <c r="E30" s="41"/>
       <c r="N30" s="9" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="O30" s="9" t="s">
         <v>31</v>
       </c>
       <c r="P30" s="9" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="Q30" s="9" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="R30" s="9" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="40"/>
       <c r="B31" s="31" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-        <v>5</v>
+        <v>40</v>
+      </c>
+      <c r="C31" s="33"/>
+      <c r="D31" s="32" t="str" cm="1">
+        <f t="array" ref="D31">IFERROR(_xlfn.IFS(C31="Ja, till alla anställda",5,C31="Ja, till vissa grupper av anställda",3,C31="Ja, endast till skol-/arbetsledning",3,C31="Nej, men planeras",3,C31="Nej",0),"")</f>
+        <v/>
       </c>
       <c r="E31" s="41"/>
       <c r="N31" s="9" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="O31" s="9" t="s">
         <v>30</v>
       </c>
       <c r="P31" s="9" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="Q31" s="9" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="R31" s="9"/>
+        <v>50</v>
+      </c>
+      <c r="R31" s="9" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="32" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="40"/>
       <c r="B32" s="31" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-        <v>0</v>
+        <v>41</v>
+      </c>
+      <c r="C32" s="33"/>
+      <c r="D32" s="32" t="str" cm="1">
+        <f t="array" ref="D32">IFERROR(_xlfn.IFS(C32="Ja, skapades tillsammans med alla berörda anställda",5,C32="Ja, skapades tillsammans med några anställda",3,C32="Skapades utan anställda",0,C32="Arbetet har påbörjats med/utan anställda",3,C32="Nej, skapades inte alls",0),"")</f>
+        <v/>
       </c>
       <c r="E32" s="41"/>
       <c r="N32" s="9" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="O32" s="9" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="P32" s="9" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="Q32" s="9"/>
+        <v>52</v>
+      </c>
+      <c r="Q32" s="9" t="s">
+        <v>32</v>
+      </c>
       <c r="R32" s="9"/>
     </row>
     <row r="33" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="40"/>
       <c r="B33" s="31" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-        <v>0</v>
+        <v>42</v>
+      </c>
+      <c r="C33" s="59"/>
+      <c r="D33" s="32" t="str" cm="1">
+        <f t="array" ref="D33">IFERROR(_xlfn.IFS(C33="Ja, fullt ut",5,C33="Ja, till viss del",3,C33="Nej",0),"")</f>
+        <v/>
       </c>
       <c r="E33" s="41"/>
       <c r="N33" s="9" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="O33" s="9" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="P33" s="9" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-    <row r="34" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+        <v>54</v>
+      </c>
+      <c r="Q33" s="9"/>
+      <c r="R33" s="9"/>
+    </row>
+    <row r="34" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="40"/>
-      <c r="B34" s="21" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="22" t="s">
+      <c r="B34" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="C34" s="59"/>
+      <c r="D34" s="32" t="str" cm="1">
+        <f t="array" ref="D34">IFERROR(_xlfn.IFS(C34="Ja",5,C34="Nej",0),"")</f>
+        <v/>
+      </c>
+      <c r="E34" s="41"/>
+      <c r="N34" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="O34" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="P34" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q34" s="8"/>
+      <c r="R34" s="8"/>
+    </row>
+    <row r="35" spans="1:18" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A35" s="40"/>
+      <c r="B35" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C35" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D34" s="23" t="s">
-[...22 lines deleted...]
-    <row r="36" spans="1:18" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E35" s="41"/>
+    </row>
+    <row r="36" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="40"/>
-      <c r="B36" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="64">
+      <c r="B36" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="62" t="str">
         <f>D30</f>
-        <v>0</v>
+        <v/>
       </c>
       <c r="D36" s="24" t="str" cm="1">
         <f t="array" ref="D36">IF(C36="","",_xlfn.IFS(C36=0,"Behöver utvecklas",C36=3,"Fortsätt arbetet",C36=5,"Fokus på att bibehålla"))</f>
-        <v>Behöver utvecklas</v>
-[...3 lines deleted...]
-        <v>Klicka här för att läsa mer om att presentera resultat och återkoppla dessa i verksamheten</v>
+        <v/>
+      </c>
+      <c r="E36" s="48" t="str">
+        <f>IF(D36="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/planera-och-forankra-kartlaggningen","Klicka här för att läsa mer om att planera för kartläggning"),"")</f>
+        <v/>
       </c>
     </row>
     <row r="37" spans="1:18" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="40"/>
       <c r="B37" s="35" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="C37" s="64">
+        <v>61</v>
+      </c>
+      <c r="C37" s="62" t="str">
         <f>D31</f>
-        <v>5</v>
+        <v/>
       </c>
       <c r="D37" s="24" t="str" cm="1">
         <f t="array" ref="D37">IF(C37="","",_xlfn.IFS(C37=0,"Behöver utvecklas",C37=3,"Fortsätt arbetet",C37=5,"Fokus på att bibehålla"))</f>
-        <v>Fokus på att bibehålla</v>
-[...2 lines deleted...]
-        <f>IF(D37="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/planera-atgarder-och-ta-fram-en-handlingsplan","Klicka här för att läsa mer om hur ni kan ta fram en handlingsplan"),"")</f>
+        <v/>
+      </c>
+      <c r="E37" s="49" t="str">
+        <f>IF(D37="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/aterkoppla-resultat-av-kartlaggningen","Klicka här för att läsa mer om att presentera resultat och återkoppla dessa i verksamheten"),"")</f>
         <v/>
       </c>
     </row>
     <row r="38" spans="1:18" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="40"/>
       <c r="B38" s="35" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="C38" s="64">
+        <v>62</v>
+      </c>
+      <c r="C38" s="62" t="str">
         <f>D32</f>
-        <v>0</v>
+        <v/>
       </c>
       <c r="D38" s="24" t="str" cm="1">
         <f t="array" ref="D38">IF(C38="","",_xlfn.IFS(C38=0,"Behöver utvecklas",C38=3,"Fortsätt arbetet",C38=5,"Fokus på att bibehålla"))</f>
-        <v>Behöver utvecklas</v>
+        <v/>
       </c>
       <c r="E38" s="48" t="str">
-        <f>IF(D38="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/folja-upp-efterlevande-av-arbetsmiljodokument-och-rutiner","Klicka här för att lära er mer om att genomföra åtgärder"),"")</f>
-[...3 lines deleted...]
-    <row r="39" spans="1:18" ht="39.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <f>IF(D38="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/planera-atgarder-och-ta-fram-en-handlingsplan","Klicka här för att läsa mer om hur ni kan ta fram en handlingsplan"),"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="39" spans="1:18" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="40"/>
-      <c r="B39" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="65">
+      <c r="B39" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="C39" s="62" t="str">
         <f>D33</f>
-        <v>0</v>
-[...3 lines deleted...]
-        <v>Behöver utvecklas</v>
+        <v/>
+      </c>
+      <c r="D39" s="24" t="str" cm="1">
+        <f t="array" ref="D39">IF(C39="","",_xlfn.IFS(C39=0,"Behöver utvecklas",C39=3,"Fortsätt arbetet",C39=5,"Fokus på att bibehålla"))</f>
+        <v/>
       </c>
       <c r="E39" s="48" t="str">
-        <f>IF(D39="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/folja-upp-efterlevande-av-arbetsmiljodokument-och-rutiner","Klicka här för att läsa mer om uppföljning av handlingsplan"),"")</f>
-[...3 lines deleted...]
-    <row r="40" spans="1:18" x14ac:dyDescent="0.3">
+        <f>IF(D39="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/folja-upp-efterlevande-av-arbetsmiljodokument-och-rutiner","Klicka här för att lära er mer om att genomföra åtgärder"),"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="40" spans="1:18" ht="39.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A40" s="40"/>
-      <c r="B40" s="47"/>
-[...2 lines deleted...]
-      <c r="E40" s="41"/>
+      <c r="B40" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="C40" s="63" t="str">
+        <f>D34</f>
+        <v/>
+      </c>
+      <c r="D40" s="25" t="str" cm="1">
+        <f t="array" ref="D40">IF(C40="","",_xlfn.IFS(C40=0,"Behöver utvecklas",C40=5,"Fokus på att bibehålla"))</f>
+        <v/>
+      </c>
+      <c r="E40" s="48" t="str">
+        <f>IF(D40="Behöver utvecklas",HYPERLINK("https://ki.se/imm/forskning-vid-imm/enheter-vid-imm/enheten-for-interventions-och-implementeringsforskning-inom-arbetshalsa/folja-upp-efterlevande-av-arbetsmiljodokument-och-rutiner","Klicka här för att läsa mer om uppföljning av handlingsplan"),"")</f>
+        <v/>
+      </c>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A41" s="40"/>
       <c r="B41" s="47"/>
       <c r="C41" s="47"/>
       <c r="D41" s="47"/>
       <c r="E41" s="41"/>
     </row>
-    <row r="42" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="E42" s="51"/>
+    <row r="42" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A42" s="40"/>
+      <c r="B42" s="47"/>
+      <c r="C42" s="47"/>
+      <c r="D42" s="47"/>
+      <c r="E42" s="41"/>
+    </row>
+    <row r="43" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="50"/>
+      <c r="B43" s="10"/>
+      <c r="C43" s="10"/>
+      <c r="D43" s="10"/>
+      <c r="E43" s="51"/>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="C9">
+  <conditionalFormatting sqref="C10">
     <cfRule type="expression" dxfId="15" priority="14">
-      <formula>OR($C$5="Ja, helt nya dokument",$C$5="Ja, uppdaterat tidigare dokument",$C$5="Nej, vi har redan väl fungerande dokument")</formula>
+      <formula>OR($C$6="Ja, helt nya dokument",$C$6="Ja, uppdaterat tidigare dokument",$C$6="Nej, vi har redan väl fungerande dokument")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="14" priority="17">
-      <formula>$C$5="Arbetet har påbörjats"</formula>
+      <formula>$C$6="Arbetet har påbörjats"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C9:C11">
+  <conditionalFormatting sqref="C10:C12">
     <cfRule type="expression" dxfId="13" priority="18">
-      <formula>$C$5="Nej, inte haft möjlighet"</formula>
+      <formula>$C$6="Nej, inte haft möjlighet"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C10">
+  <conditionalFormatting sqref="C11">
     <cfRule type="expression" dxfId="12" priority="11">
-      <formula>$C$6="Nej, inga insatser har gjorts"</formula>
+      <formula>$C$7="Nej, inga insatser har gjorts"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="11" priority="12">
-      <formula>OR($C$6="Ja, endast till chefer",$C$6="Ja, till vissa grupper",$C$6="Ja, insatser har påbörjats")</formula>
+      <formula>OR($C$7="Ja, endast till chefer",$C$7="Ja, till vissa grupper",$C$7="Ja, insatser har påbörjats")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="10" priority="13">
-      <formula>$C$6="Ja, till samtliga anställda"</formula>
+      <formula>$C$7="Ja, till samtliga anställda"</formula>
     </cfRule>
     <cfRule type="colorScale" priority="16">
       <colorScale>
         <cfvo type="min"/>
         <cfvo type="percentile" val="50"/>
         <cfvo type="max"/>
         <color rgb="FFF8696B"/>
         <color rgb="FFFFEB84"/>
         <color rgb="FF63BE7B"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C11">
+  <conditionalFormatting sqref="C12">
     <cfRule type="expression" dxfId="9" priority="8">
-      <formula>$C$7="Nej, inga specifika insatser har gjorts"</formula>
+      <formula>$C$8="Nej, inga specifika insatser har gjorts"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="8" priority="9">
-      <formula>$C$7="Ja, insatser har påbörjats"</formula>
+      <formula>$C$8="Ja, insatser har påbörjats"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="7" priority="10">
-      <formula>$C$7="Ja, insatser har gjorts"</formula>
+      <formula>$C$8="Ja, insatser har gjorts"</formula>
     </cfRule>
     <cfRule type="colorScale" priority="15">
       <colorScale>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFCFCFF"/>
         <color rgb="FF63BE7B"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C21:C24">
+  <conditionalFormatting sqref="C22:C25">
     <cfRule type="cellIs" dxfId="6" priority="4" operator="equal">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="5" priority="5" operator="equal">
       <formula>3</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="4" priority="6" operator="equal">
       <formula>5</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C35:C39">
+  <conditionalFormatting sqref="C36:C40">
     <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="2" priority="2" operator="equal">
       <formula>3</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="3" operator="equal">
       <formula>5</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D9">
+  <conditionalFormatting sqref="D10">
     <cfRule type="expression" dxfId="0" priority="7">
-      <formula>$E7="Behöver utvecklas"</formula>
+      <formula>$E8="Behöver utvecklas"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="12">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C7" xr:uid="{7D385A95-D287-4E4A-B7A2-6BD5A79B55E3}">
-      <formula1>$M$5:$M$7</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C8" xr:uid="{7D385A95-D287-4E4A-B7A2-6BD5A79B55E3}">
+      <formula1>$M$6:$M$8</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C5" xr:uid="{576D4A80-A859-455A-9814-1396B2FB6A5B}">
-      <formula1>$K$5:$K$8</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6" xr:uid="{576D4A80-A859-455A-9814-1396B2FB6A5B}">
+      <formula1>$K$6:$K$9</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6" xr:uid="{3A7C52DB-F2D2-42B8-B7D6-D2A18270B571}">
-      <formula1>$L$5:$L$8</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C7" xr:uid="{3A7C52DB-F2D2-42B8-B7D6-D2A18270B571}">
+      <formula1>$L$6:$L$9</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C16" xr:uid="{937F5944-2266-4DE8-8643-33CBA5CBF0D2}">
-      <formula1>$K$16:$K$18</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C17" xr:uid="{937F5944-2266-4DE8-8643-33CBA5CBF0D2}">
+      <formula1>$K$17:$K$19</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C17" xr:uid="{224B7127-7AF3-44A8-929D-AC8F0A33C9BE}">
-      <formula1>$L$16:$L$18</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C18" xr:uid="{224B7127-7AF3-44A8-929D-AC8F0A33C9BE}">
+      <formula1>$L$17:$L$19</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C18" xr:uid="{AE2CC89D-423C-4645-9DEE-75646610D193}">
-      <formula1>$M$16:$M$19</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C19" xr:uid="{AE2CC89D-423C-4645-9DEE-75646610D193}">
+      <formula1>$M$17:$M$20</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C19" xr:uid="{6CF26524-EB77-4450-9EB9-133CC4076690}">
-      <formula1>$N$16:$N$18</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C20" xr:uid="{6CF26524-EB77-4450-9EB9-133CC4076690}">
+      <formula1>$N$17:$N$19</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C29" xr:uid="{BA193A1E-8928-427F-A84C-6C2804E5C595}">
-      <formula1>$N$29:$N$33</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C30" xr:uid="{BA193A1E-8928-427F-A84C-6C2804E5C595}">
+      <formula1>$N$30:$N$34</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C30" xr:uid="{291A683E-6634-4D17-B8EF-BBA31AAD94BC}">
-      <formula1>$O$29:$O$33</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C31" xr:uid="{291A683E-6634-4D17-B8EF-BBA31AAD94BC}">
+      <formula1>$O$30:$O$34</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C31" xr:uid="{5FBAC48F-6A7B-419C-8BAE-9B6A1CAEA57C}">
-      <formula1>$P$29:$P$33</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C32" xr:uid="{5FBAC48F-6A7B-419C-8BAE-9B6A1CAEA57C}">
+      <formula1>$P$30:$P$34</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C32" xr:uid="{2387A1A2-5CA9-4A31-9001-2687AA5E6F4F}">
-      <formula1>$Q$29:$Q$31</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C33" xr:uid="{2387A1A2-5CA9-4A31-9001-2687AA5E6F4F}">
+      <formula1>$Q$30:$Q$32</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C33" xr:uid="{0CD6FCD5-DAC3-4A1F-9CD6-ED1502C6F773}">
-      <formula1>$R$29:$R$30</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C34" xr:uid="{0CD6FCD5-DAC3-4A1F-9CD6-ED1502C6F773}">
+      <formula1>$R$30:$R$31</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="D10" formula="1"/>
+    <ignoredError sqref="D11" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>