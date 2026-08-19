--- v0 (2026-04-07)
+++ v1 (2026-08-19)
@@ -11,123 +11,108 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/ink/ink1.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink2.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink3.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink4.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink5.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink6.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="867"/>
         <w:tblW w:w="9206" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5089"/>
         <w:gridCol w:w="4117"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A84604" w14:paraId="3143EF21" w14:textId="77777777" w:rsidTr="00FE5BDF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20C84F76" w14:textId="2DE27F65" w:rsidR="00C91A5B" w:rsidRDefault="00444A13" w:rsidP="001D6103">
+          <w:p w14:paraId="2CC46E1C" w14:textId="1321506D" w:rsidR="009E4081" w:rsidRPr="009C45B5" w:rsidRDefault="00CE4034" w:rsidP="00CE4034">
             <w:pPr>
-              <w:rPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C45B5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t>Olympus Slideview VS200 slidescanner</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C45B5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVIDENT </w:t>
-[...31 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E4081" w:rsidRPr="009C45B5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>START-UP PROCEDURE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06C0E5FE" w14:textId="77777777" w:rsidR="009E4081" w:rsidRDefault="009E4081" w:rsidP="007101F8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E36781">
               <w:rPr>
@@ -2470,90 +2455,105 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="867"/>
         <w:tblW w:w="9210" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5685"/>
         <w:gridCol w:w="3525"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C91A5B" w14:paraId="309B6908" w14:textId="77777777" w:rsidTr="005E0E84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0216129A" w14:textId="77777777" w:rsidR="00FE5BDF" w:rsidRDefault="00FE5BDF" w:rsidP="00FE5BDF">
+          <w:p w14:paraId="64116E5E" w14:textId="77777777" w:rsidR="009C45B5" w:rsidRPr="009C45B5" w:rsidRDefault="009C45B5" w:rsidP="00FE5BDF">
             <w:pPr>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rStyle w:val="Strong"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="009C45B5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">EVIDENT </w:t>
-[...6 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">Olympus </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C45B5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:t>Slideview</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C45B5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>VS200 SLIDEVIEWER SILA</w:t>
+              <w:t xml:space="preserve"> VS200 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C45B5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>slidescanner</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C45B5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="059EE645" w14:textId="208915E8" w:rsidR="00C91A5B" w:rsidRPr="001D6103" w:rsidRDefault="00F5326A" w:rsidP="00FE5BDF">
+          <w:p w14:paraId="059EE645" w14:textId="38C7CD08" w:rsidR="00C91A5B" w:rsidRPr="001D6103" w:rsidRDefault="00F5326A" w:rsidP="00FE5BDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>SHUT-DOWN</w:t>
             </w:r>
             <w:r w:rsidR="00C91A5B" w:rsidRPr="004E20B6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> PROCEDURE</w:t>
@@ -3176,90 +3176,91 @@
             </w:r>
             <w:r w:rsidR="00FE5BDF" w:rsidRPr="00FB0184">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>the entrance to the facility.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6FFCAEAC" w14:textId="34D0AC0F" w:rsidR="00355186" w:rsidRDefault="00355186" w:rsidP="001D6103"/>
     <w:sectPr w:rsidR="00355186" w:rsidSect="009E4081">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1418" w:bottom="964" w:left="1418" w:header="567" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF473D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B025978"/>
     <w:lvl w:ilvl="0" w:tplc="08090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3956,52 +3957,52 @@
   <w:num w:numId="2" w16cid:durableId="527527979">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="371422826">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1199202411">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="266235882">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="759563237">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="814416153">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1177766066">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0043369D"/>
     <w:rsid w:val="00015C8E"/>
     <w:rsid w:val="00042096"/>
     <w:rsid w:val="00073AD3"/>
     <w:rsid w:val="00082679"/>
     <w:rsid w:val="000968F7"/>
     <w:rsid w:val="000B63B0"/>
     <w:rsid w:val="000C6DDB"/>
     <w:rsid w:val="000D243A"/>
     <w:rsid w:val="00144A76"/>
     <w:rsid w:val="001A4625"/>
     <w:rsid w:val="001A611D"/>
@@ -4045,104 +4046,107 @@
     <w:rsid w:val="004C439B"/>
     <w:rsid w:val="004E20B6"/>
     <w:rsid w:val="00501629"/>
     <w:rsid w:val="005328D7"/>
     <w:rsid w:val="005779E2"/>
     <w:rsid w:val="0058149D"/>
     <w:rsid w:val="005A20C9"/>
     <w:rsid w:val="005B03FD"/>
     <w:rsid w:val="005B1E28"/>
     <w:rsid w:val="005E1726"/>
     <w:rsid w:val="005E7C6B"/>
     <w:rsid w:val="00603ACF"/>
     <w:rsid w:val="00606E2B"/>
     <w:rsid w:val="006251B8"/>
     <w:rsid w:val="00632B21"/>
     <w:rsid w:val="006732C0"/>
     <w:rsid w:val="0067412A"/>
     <w:rsid w:val="00694809"/>
     <w:rsid w:val="00697328"/>
     <w:rsid w:val="006A37BC"/>
     <w:rsid w:val="006B07F1"/>
     <w:rsid w:val="006C1892"/>
     <w:rsid w:val="006E5EA9"/>
     <w:rsid w:val="006E7E11"/>
     <w:rsid w:val="006F7989"/>
+    <w:rsid w:val="00705B85"/>
     <w:rsid w:val="007101F8"/>
     <w:rsid w:val="00716171"/>
     <w:rsid w:val="00725CEA"/>
     <w:rsid w:val="007659F0"/>
     <w:rsid w:val="007733AA"/>
     <w:rsid w:val="00781E23"/>
     <w:rsid w:val="00790344"/>
     <w:rsid w:val="007A0182"/>
     <w:rsid w:val="007B541F"/>
     <w:rsid w:val="007B5F72"/>
     <w:rsid w:val="007E01FE"/>
     <w:rsid w:val="00827B15"/>
     <w:rsid w:val="008305FC"/>
     <w:rsid w:val="00836DAE"/>
     <w:rsid w:val="00860887"/>
     <w:rsid w:val="00882823"/>
     <w:rsid w:val="008965DC"/>
     <w:rsid w:val="008A1564"/>
     <w:rsid w:val="008A31F2"/>
     <w:rsid w:val="008A7FD3"/>
     <w:rsid w:val="008B1FB7"/>
     <w:rsid w:val="008C0782"/>
     <w:rsid w:val="008F5F5D"/>
     <w:rsid w:val="0090335C"/>
     <w:rsid w:val="0094353E"/>
     <w:rsid w:val="00996D9E"/>
     <w:rsid w:val="009A0D8D"/>
+    <w:rsid w:val="009C45B5"/>
     <w:rsid w:val="009D523C"/>
     <w:rsid w:val="009E2311"/>
     <w:rsid w:val="009E4081"/>
     <w:rsid w:val="00A158D7"/>
     <w:rsid w:val="00A84604"/>
     <w:rsid w:val="00A92E6D"/>
     <w:rsid w:val="00A93CD8"/>
     <w:rsid w:val="00A97883"/>
     <w:rsid w:val="00AC181D"/>
     <w:rsid w:val="00AD4E09"/>
     <w:rsid w:val="00AE07F8"/>
     <w:rsid w:val="00AE6C22"/>
     <w:rsid w:val="00B46B65"/>
     <w:rsid w:val="00B56E68"/>
     <w:rsid w:val="00B67103"/>
     <w:rsid w:val="00B71933"/>
     <w:rsid w:val="00B733A7"/>
     <w:rsid w:val="00B92746"/>
     <w:rsid w:val="00B950F0"/>
     <w:rsid w:val="00B95384"/>
     <w:rsid w:val="00BB18CE"/>
     <w:rsid w:val="00C33925"/>
     <w:rsid w:val="00C519C4"/>
     <w:rsid w:val="00C91A5B"/>
     <w:rsid w:val="00C9279E"/>
     <w:rsid w:val="00CC4B4E"/>
     <w:rsid w:val="00CC6844"/>
+    <w:rsid w:val="00CE4034"/>
     <w:rsid w:val="00CF467D"/>
     <w:rsid w:val="00D161A1"/>
     <w:rsid w:val="00D313E5"/>
     <w:rsid w:val="00D57560"/>
     <w:rsid w:val="00D656F3"/>
     <w:rsid w:val="00D76CAC"/>
     <w:rsid w:val="00DA12EB"/>
     <w:rsid w:val="00DB02B3"/>
     <w:rsid w:val="00DB6900"/>
     <w:rsid w:val="00DC1085"/>
     <w:rsid w:val="00DD7E07"/>
     <w:rsid w:val="00DE3DE0"/>
     <w:rsid w:val="00E07B71"/>
     <w:rsid w:val="00E16788"/>
     <w:rsid w:val="00E17DD4"/>
     <w:rsid w:val="00E26966"/>
     <w:rsid w:val="00E2747E"/>
     <w:rsid w:val="00E32847"/>
     <w:rsid w:val="00E86970"/>
     <w:rsid w:val="00E87608"/>
     <w:rsid w:val="00E975C2"/>
     <w:rsid w:val="00EA2F4A"/>
     <w:rsid w:val="00EA3908"/>
     <w:rsid w:val="00EF0CCB"/>
     <w:rsid w:val="00F14D89"/>
@@ -4162,51 +4166,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="32CA2830"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8BCC2052-4EC0-4E15-8584-76F2615D0C35}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4561,50 +4565,70 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FE5BDF"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE4034"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="en-SE" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -4635,55 +4659,81 @@
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B71933"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B71933"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CE4034"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="en-SE" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE4034"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1527988409">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/ink/ink1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5147,56 +5197,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006F2C767DB0AC2546869B83691DEFDB85" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4e5b851024f465a945ba3cf92d1b0e82">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d52ed737-fbf3-424c-9d6e-bb58c0e9af0c" xmlns:ns3="d4472ca1-559d-4b00-b9e9-2fb6a21e1073" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="86420184a404413818b2424001ec3dd6" ns2:_="" ns3:_="">
     <xsd:import namespace="d52ed737-fbf3-424c-9d6e-bb58c0e9af0c"/>
     <xsd:import namespace="d4472ca1-559d-4b00-b9e9-2fb6a21e1073"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -5373,121 +5420,124 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADF94915-16E0-4383-B784-CEF6DEA403B0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2BC2D2C-7A46-4BC8-879D-96A18FAE19F3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAC8048A-44DD-4959-AB88-9FD7327DC6D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d52ed737-fbf3-424c-9d6e-bb58c0e9af0c"/>
     <ds:schemaRef ds:uri="d4472ca1-559d-4b00-b9e9-2fb6a21e1073"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2BC2D2C-7A46-4BC8-879D-96A18FAE19F3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADF94915-16E0-4383-B784-CEF6DEA403B0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>242</Words>
-  <Characters>1386</Characters>
+  <Words>244</Words>
+  <Characters>1395</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1625</CharactersWithSpaces>
+  <CharactersWithSpaces>1636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Florian Salomons</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006F2C767DB0AC2546869B83691DEFDB85</vt:lpwstr>