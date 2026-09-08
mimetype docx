--- v0 (2025-10-15)
+++ v1 (2026-09-08)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8844"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F59F7" w:rsidRPr="00051F3D" w14:paraId="3D0DAF54" w14:textId="77777777" w:rsidTr="000F59F7">
+      <w:tr w:rsidR="000F59F7" w:rsidRPr="00BC631C" w14:paraId="3D0DAF54" w14:textId="77777777" w:rsidTr="000F59F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0ACB872E" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:b/>
@@ -105,51 +105,51 @@
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>FILL IN TEXT IN THE YELLOW MARKINGS BELOW</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9390" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9390"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F59F7" w:rsidRPr="00051F3D" w14:paraId="2500BAAB" w14:textId="77777777" w:rsidTr="000F59F7">
+      <w:tr w:rsidR="000F59F7" w:rsidRPr="00BC631C" w14:paraId="2500BAAB" w14:textId="77777777" w:rsidTr="000F59F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="521C5BF6" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
@@ -199,127 +199,141 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="280604D8" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9396" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F59F7" w:rsidRPr="00051F3D" w14:paraId="07D1436A" w14:textId="77777777" w:rsidTr="0A21E35A">
+      <w:tr w:rsidR="000F59F7" w:rsidRPr="00BC631C" w14:paraId="07D1436A" w14:textId="77777777" w:rsidTr="0A21E35A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09F49A54" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Purposes of access and use</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F59F7" w:rsidRPr="00051F3D" w14:paraId="5024207A" w14:textId="77777777" w:rsidTr="0A21E35A">
+      <w:tr w:rsidR="000F59F7" w:rsidRPr="006C6A9B" w14:paraId="5024207A" w14:textId="77777777" w:rsidTr="0A21E35A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0213E425" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The transfer </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">of the EuroJEM </w:t>
             </w:r>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>is made for the following purposes</w:t>
+              <w:t xml:space="preserve">is </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000F59F7">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000F59F7">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the following purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F59F7" w:rsidRPr="00EB3C7C" w14:paraId="40174F49" w14:textId="77777777" w:rsidTr="0A21E35A">
+      <w:tr w:rsidR="000F59F7" w:rsidRPr="00B5100F" w14:paraId="40174F49" w14:textId="77777777" w:rsidTr="0A21E35A">
         <w:trPr>
           <w:trHeight w:val="5919"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14FEDBA4" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
@@ -409,72 +423,86 @@
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="103CDB9A" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">include name of the ethical board that approved the research project, as well as the </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09C15F31" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="00F37EF2" w:rsidRDefault="000F59F7" w:rsidP="29124FE5">
+          <w:p w14:paraId="09C15F31" w14:textId="7E699922" w:rsidR="000F59F7" w:rsidRPr="00F37EF2" w:rsidRDefault="000F59F7" w:rsidP="29124FE5">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F37EF2">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">number of the approval: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F37EF2">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>[    ]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00321F48">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Insert</w:t>
             </w:r>
             <w:r w:rsidRPr="00F37EF2">
               <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F37EF2">
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A6D8FC6" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="383188E1" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:b/>
@@ -512,211 +540,219 @@
             <w:r w:rsidR="00100FF0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00DA24AE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Main exposure            Adjustment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BF3BF0C" w14:textId="46962A67" w:rsidR="000F59F7" w:rsidRPr="00E01C05" w:rsidRDefault="006C5FB8" w:rsidP="000F59F7">
+          <w:p w14:paraId="0BF3BF0C" w14:textId="3C354440" w:rsidR="000F59F7" w:rsidRPr="00E01C05" w:rsidRDefault="006C5FB8" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemicals and </w:t>
             </w:r>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">particles          </w:t>
             </w:r>
             <w:r w:rsidR="00100FF0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00DA24AE" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00100FF0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA24AE" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">    </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-899662800"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051F3D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00051F3D" w:rsidRPr="00051F3D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
             <w:r w:rsidR="00051F3D">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">     </w:t>
+              <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-321739609"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051F3D" w:rsidRPr="00051F3D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="20F4DB0B" w14:textId="0F79681D" w:rsidR="00DA24AE" w:rsidRPr="00E01C05" w:rsidRDefault="00DA24AE" w:rsidP="00DA24AE">
+            <w:r w:rsidR="00D2380A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC631C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D2380A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(not published yet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F4DB0B" w14:textId="6CA182D3" w:rsidR="00DA24AE" w:rsidRPr="00E01C05" w:rsidRDefault="00DA24AE" w:rsidP="00DA24AE">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise                                                  </w:t>
+              <w:t xml:space="preserve">Noise                                                 </w:t>
             </w:r>
             <w:r w:rsidR="00100FF0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00051F3D">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -737,135 +773,143 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="687572420"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00051F3D">
+                <w:r w:rsidR="00FB324F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00051F3D" w:rsidRPr="00051F3D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00051F3D" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
             <w:r w:rsidR="00051F3D">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00051F3D" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-71977153"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051F3D" w:rsidRPr="00051F3D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="6C840ADD" w14:textId="2F778137" w:rsidR="00DA24AE" w:rsidRPr="00E01C05" w:rsidRDefault="00DA24AE" w:rsidP="00DA24AE">
+            <w:r w:rsidR="00D2380A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          (not published yet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C840ADD" w14:textId="0B24BB09" w:rsidR="00DA24AE" w:rsidRPr="00E01C05" w:rsidRDefault="00DA24AE" w:rsidP="00DA24AE">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical workload                       </w:t>
+              <w:t xml:space="preserve">Physical workload                      </w:t>
             </w:r>
             <w:r w:rsidR="00100FF0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00051F3D">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00051F3D">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
@@ -880,50 +924,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-2028860232"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051F3D" w:rsidRPr="00051F3D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00051F3D" w:rsidRPr="00051F3D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00051F3D" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
@@ -932,129 +977,125 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00051F3D" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1049887756"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051F3D" w:rsidRPr="00051F3D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00051F3D" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20A1A045" w14:textId="01C315A1" w:rsidR="00DA24AE" w:rsidRPr="00E01C05" w:rsidRDefault="00DA24AE" w:rsidP="00DA24AE">
+          <w:p w14:paraId="20A1A045" w14:textId="3D84B69E" w:rsidR="00DA24AE" w:rsidRPr="00E01C05" w:rsidRDefault="00DA24AE" w:rsidP="00DA24AE">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Psychosocial working conditions</w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C">
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidR="00051F3D">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00100FF0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-474689763"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051F3D" w:rsidRPr="00EB3C7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00051F3D" w:rsidRPr="00EB3C7C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00051F3D" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
@@ -1075,89 +1116,90 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00051F3D" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-184668403"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00051F3D" w:rsidRPr="00EB3C7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00051F3D" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="738E44C4" w14:textId="5BEAC282" w:rsidR="00DA24AE" w:rsidRPr="00E01C05" w:rsidRDefault="00DA24AE" w:rsidP="00DA24AE">
+          <w:p w14:paraId="738E44C4" w14:textId="442C2558" w:rsidR="00DA24AE" w:rsidRPr="00E01C05" w:rsidRDefault="00DA24AE" w:rsidP="00DA24AE">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precarious work                         </w:t>
+              <w:t xml:space="preserve">Precarious work                        </w:t>
             </w:r>
             <w:r w:rsidR="00100FF0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
@@ -1166,50 +1208,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="593444570"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB3C7C" w:rsidRPr="00EB3C7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EB3C7C" w:rsidRPr="00EB3C7C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
@@ -1218,291 +1261,305 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2115248218"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB3C7C" w:rsidRPr="00EB3C7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="33F0FAE8" w14:textId="5305CF5D" w:rsidR="00DA24AE" w:rsidRPr="00E01C05" w:rsidRDefault="00DA24AE" w:rsidP="00DA24AE">
+            <w:r w:rsidR="00D2380A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           (not published yet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33F0FAE8" w14:textId="5F4A6A5E" w:rsidR="00DA24AE" w:rsidRPr="00E01C05" w:rsidRDefault="00DA24AE" w:rsidP="00DA24AE">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar UVR (Ultraviolet </w:t>
             </w:r>
             <w:r w:rsidR="00E01C05" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Radiation)</w:t>
             </w:r>
             <w:r w:rsidR="00100FF0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00D4228E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1184247391"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB3C7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EB3C7C" w:rsidRPr="00EB3C7C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">                </w:t>
+              <w:t xml:space="preserve">               </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">          </w:t>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00B5100F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB3C7C" w:rsidRPr="00E01C05">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1251539026"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB3C7C" w:rsidRPr="00EB3C7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
+          </w:p>
+          <w:p w14:paraId="69DA7906" w14:textId="39E5E919" w:rsidR="00EB3C7C" w:rsidRPr="00B5100F" w:rsidRDefault="09BF300E" w:rsidP="00EB3C7C">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>Airborne i</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA24AE" w:rsidRPr="00E01C05">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nfectio</w:t>
+            </w:r>
+            <w:r w:rsidR="6257F716" w:rsidRPr="00E01C05">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA24AE" w:rsidRPr="00E01C05">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="1CD7A132" w:rsidRPr="00E01C05">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> agents</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA24AE" w:rsidRPr="00E01C05">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="004F2512">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA24AE" w:rsidRPr="00E01C05">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00DA24AE" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA24AE" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1812478702"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB3C7C" w:rsidRPr="00EB3C7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EB3C7C" w:rsidRPr="00EB3C7C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
@@ -1511,129 +1568,131 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1257673486"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB3C7C" w:rsidRPr="00EB3C7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="3ED658BE" w14:textId="7DECE5DA" w:rsidR="00D4228E" w:rsidRPr="00D4228E" w:rsidRDefault="00D4228E" w:rsidP="00EB3C7C">
+          <w:p w14:paraId="3ED658BE" w14:textId="7EDE86CA" w:rsidR="00D4228E" w:rsidRPr="00D4228E" w:rsidRDefault="00D4228E" w:rsidP="00EB3C7C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Heat</w:t>
             </w:r>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                  </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">     </w:t>
+              <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004F2512">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1546974120"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB3C7C" w:rsidRPr="00EB3C7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EB3C7C" w:rsidRPr="00EB3C7C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
@@ -1642,151 +1701,136 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00EB3C7C" w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-651914656"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB3C7C" w:rsidRPr="00EB3C7C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00E01C05">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59496A53" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C5FB8" w:rsidRPr="00051F3D" w14:paraId="5BA8FAF8" w14:textId="77777777" w:rsidTr="003D5BFA">
+      <w:tr w:rsidR="006C5FB8" w:rsidRPr="00BC631C" w14:paraId="5BA8FAF8" w14:textId="77777777" w:rsidTr="003D5BFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7080E4F1" w14:textId="77777777" w:rsidR="006C5FB8" w:rsidRPr="000F59F7" w:rsidRDefault="006C5FB8" w:rsidP="003D5BFA">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Title of the project</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BDBD5E2" w14:textId="77777777" w:rsidR="006C5FB8" w:rsidRPr="000F59F7" w:rsidRDefault="006C5FB8" w:rsidP="0066496D">
+          <w:p w14:paraId="1BDBD5E2" w14:textId="77777777" w:rsidR="006C5FB8" w:rsidRPr="00321F48" w:rsidRDefault="006C5FB8" w:rsidP="0066496D">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="000F59F7">
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00321F48">
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Insert</w:t>
-[...7 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[Insert]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CB0DAF3" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9396" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9396"/>
@@ -1797,149 +1841,133 @@
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27CC9AD5" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Aim and research question(s) that will be assessed in the research described in Attachment 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F5CAF46" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
+          <w:p w14:paraId="6F5CAF46" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="00321F48" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="000F59F7">
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00321F48">
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Insert</w:t>
-[...7 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[Insert]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51BCFEB9" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37AF5A34" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F59F7" w:rsidRPr="00051F3D" w14:paraId="5276FFC4" w14:textId="77777777" w:rsidTr="000F59F7">
+      <w:tr w:rsidR="000F59F7" w:rsidRPr="00BC631C" w14:paraId="5276FFC4" w14:textId="77777777" w:rsidTr="000F59F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D243E4D" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Method description of the dataset for which the EuroJEM will be merged to </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F59F7" w:rsidRPr="00051F3D" w14:paraId="1897E327" w14:textId="77777777" w:rsidTr="000F59F7">
+      <w:tr w:rsidR="000F59F7" w:rsidRPr="00BC631C" w14:paraId="1897E327" w14:textId="77777777" w:rsidTr="000F59F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A3EDC58" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F59F7" w:rsidRPr="000F59F7" w14:paraId="039260A1" w14:textId="77777777" w:rsidTr="000F59F7">
         <w:trPr>
           <w:trHeight w:val="1568"/>
         </w:trPr>
         <w:tc>
@@ -1970,81 +1998,81 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2191BE28" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F59F7" w:rsidRPr="00051F3D" w14:paraId="70C975EF" w14:textId="77777777" w:rsidTr="000F59F7">
+      <w:tr w:rsidR="000F59F7" w:rsidRPr="00BC631C" w14:paraId="70C975EF" w14:textId="77777777" w:rsidTr="000F59F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F38CAD0" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Anticipated results from the research described in Attachment 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F59F7" w:rsidRPr="00051F3D" w14:paraId="4F85E67B" w14:textId="77777777" w:rsidTr="000F59F7">
+      <w:tr w:rsidR="000F59F7" w:rsidRPr="00BC631C" w14:paraId="4F85E67B" w14:textId="77777777" w:rsidTr="000F59F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BBE5312" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F59F7" w:rsidRPr="000F59F7" w14:paraId="7D34FA55" w14:textId="77777777" w:rsidTr="000F59F7">
         <w:trPr>
           <w:trHeight w:val="1568"/>
         </w:trPr>
         <w:tc>
@@ -2105,79 +2133,79 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3811D9D3" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Authorized Users</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F59F7" w:rsidRPr="00051F3D" w14:paraId="402CFB2B" w14:textId="77777777" w:rsidTr="00DA24AE">
+      <w:tr w:rsidR="000F59F7" w:rsidRPr="00BC631C" w14:paraId="402CFB2B" w14:textId="77777777" w:rsidTr="00DA24AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AFCD2BA" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The EuroJEM transferred may be disclosed and used by the following personnel or categories of personnel:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F59F7" w:rsidRPr="00051F3D" w14:paraId="2AC63F58" w14:textId="77777777" w:rsidTr="00DA24AE">
+      <w:tr w:rsidR="000F59F7" w:rsidRPr="00BC631C" w14:paraId="2AC63F58" w14:textId="77777777" w:rsidTr="00DA24AE">
         <w:trPr>
           <w:trHeight w:val="1568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18AC730C" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
@@ -2187,81 +2215,81 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1278DE5A" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F59F7" w:rsidRPr="00051F3D" w14:paraId="33F67981" w14:textId="77777777" w:rsidTr="000F59F7">
+      <w:tr w:rsidR="000F59F7" w:rsidRPr="00BC631C" w14:paraId="33F67981" w14:textId="77777777" w:rsidTr="000F59F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41F6CBD5" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Additional useful information (storage limits and other relevant information)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F59F7" w:rsidRPr="00051F3D" w14:paraId="33D0C3B3" w14:textId="77777777" w:rsidTr="000F59F7">
+      <w:tr w:rsidR="000F59F7" w:rsidRPr="00BC631C" w14:paraId="33D0C3B3" w14:textId="77777777" w:rsidTr="000F59F7">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11A01C83" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>If the transfer of the EuroJEM is meant by means of download on Recipient’s local infrastructure, the Recipient shall provide KI with reasonable information regarding the technical and organizational measures that it has in place for safeguarding the EuroJEM</w:t>
@@ -2276,99 +2304,551 @@
           <w:p w14:paraId="46728E7A" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="00DA24AE">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A or insert if applicable]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6AF07AA6" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
+    <w:p w14:paraId="6AF07AA6" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13523604" w14:textId="77777777" w:rsidR="00A84576" w:rsidRDefault="00A84576" w:rsidP="000F59F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9365" w:type="dxa"/>
+        <w:tblBorders>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9365"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A84576" w:rsidRPr="00BC631C" w14:paraId="2AFEABE7" w14:textId="77777777" w:rsidTr="00321F48">
+        <w:trPr>
+          <w:trHeight w:val="559"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9C809C" w14:textId="53DE529C" w:rsidR="00A84576" w:rsidRPr="000F59F7" w:rsidRDefault="00A84576" w:rsidP="009D36DA">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Declaration of </w:t>
+            </w:r>
+            <w:r w:rsidR="00827305">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">onflict of </w:t>
+            </w:r>
+            <w:r w:rsidR="00827305">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nterest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A84576" w:rsidRPr="00321F48" w14:paraId="09B5209F" w14:textId="77777777" w:rsidTr="00321F48">
+        <w:trPr>
+          <w:trHeight w:val="684"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F04087D" w14:textId="431386C9" w:rsidR="00827305" w:rsidRDefault="00827305" w:rsidP="00827305">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00827305">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Author Declaration </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00827305">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00827305">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00321F48">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>[Fill in one of the following alternatives]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00321F48">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E9AF110" w14:textId="77777777" w:rsidR="00827305" w:rsidRPr="00827305" w:rsidRDefault="00827305" w:rsidP="00827305">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58C6A449" w14:textId="42B13BAC" w:rsidR="00827305" w:rsidRPr="00EF1114" w:rsidRDefault="0046341B" w:rsidP="00827305">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="426" w:hanging="426"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1638227003"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00827305" w:rsidRPr="00827305">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00827305" w:rsidRPr="00EF1114">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00827305">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00827305" w:rsidRPr="00EF1114">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>The authors</w:t>
+            </w:r>
+            <w:r w:rsidR="00827305">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>/applicants</w:t>
+            </w:r>
+            <w:r w:rsidR="00827305" w:rsidRPr="00EF1114">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> declare that all funding for the present and related previous work has been fully disclosed. The authors</w:t>
+            </w:r>
+            <w:r w:rsidR="00827305">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>/applicants</w:t>
+            </w:r>
+            <w:r w:rsidR="00827305" w:rsidRPr="00EF1114">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> confirm that </w:t>
+            </w:r>
+            <w:r w:rsidR="00827305">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the present and related previous </w:t>
+            </w:r>
+            <w:r w:rsidR="00827305" w:rsidRPr="00EF1114">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>work has not received direct or indirect funding or support from industries with harmful impacts on public health</w:t>
+            </w:r>
+            <w:r w:rsidR="00827305">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>, occupational health</w:t>
+            </w:r>
+            <w:r w:rsidR="00827305" w:rsidRPr="00EF1114">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or the environment, or from entities that suppress or distort scientific evidence on environmental</w:t>
+            </w:r>
+            <w:r w:rsidR="00827305">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or occupational</w:t>
+            </w:r>
+            <w:r w:rsidR="00827305" w:rsidRPr="00EF1114">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pollution and health effects.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57996E8B" w14:textId="1BB778CC" w:rsidR="00827305" w:rsidRDefault="00827305" w:rsidP="00827305">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF1114">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Specifically, the authors</w:t>
+            </w:r>
+            <w:r w:rsidR="00321F48">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>/applicants</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF1114">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> declare no conflicts of interest related to the tobacco, firearms, pesticide, asbestos, coal and oil, or chemical industries.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3432A529" w14:textId="77777777" w:rsidR="00827305" w:rsidRDefault="00827305" w:rsidP="00827305">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15F6E77F" w14:textId="64AEDC29" w:rsidR="00827305" w:rsidRDefault="0046341B" w:rsidP="00827305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-552084892"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00827305" w:rsidRPr="00827305">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00827305" w:rsidRPr="00827305">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   The authors</w:t>
+            </w:r>
+            <w:r w:rsidR="00321F48">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>/applicants</w:t>
+            </w:r>
+            <w:r w:rsidR="00827305" w:rsidRPr="00827305">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have the following conflict of interest, please state:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="704D7E6F" w14:textId="77777777" w:rsidR="00321F48" w:rsidRDefault="00321F48" w:rsidP="00827305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CBE182C" w14:textId="360E3344" w:rsidR="00321F48" w:rsidRDefault="00321F48" w:rsidP="00827305">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F59F7">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F59F7">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>N/A or insert if applicable]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20BC0F62" w14:textId="560AB4F1" w:rsidR="00321F48" w:rsidRDefault="00321F48" w:rsidP="00827305">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>____________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1053C89A" w14:textId="77777777" w:rsidR="00321F48" w:rsidRDefault="00321F48" w:rsidP="00827305">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E52B6A6" w14:textId="77777777" w:rsidR="00321F48" w:rsidRDefault="00321F48" w:rsidP="00827305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D0DE68A" w14:textId="09AD95FC" w:rsidR="00827305" w:rsidRPr="00827305" w:rsidRDefault="00321F48" w:rsidP="00827305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>____________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EA20C0C" w14:textId="3C97B890" w:rsidR="00A84576" w:rsidRPr="000F59F7" w:rsidRDefault="00827305" w:rsidP="00321F48">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00827305">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="04B13BB2" w14:textId="77777777" w:rsidR="00A84576" w:rsidRPr="000F59F7" w:rsidRDefault="00A84576" w:rsidP="00A84576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EBD6963" w14:textId="77777777" w:rsidR="00A84576" w:rsidRPr="000F59F7" w:rsidRDefault="00A84576" w:rsidP="000F59F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9396" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4106"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4723"/>
       </w:tblGrid>
       <w:tr w:rsidR="000F59F7" w:rsidRPr="000F59F7" w14:paraId="1AD41BB4" w14:textId="77777777" w:rsidTr="00DA24AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="269E1D3B" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F59F7">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Contact points for enquiries</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F59F7" w:rsidRPr="000F59F7" w14:paraId="5672CD4C" w14:textId="77777777" w:rsidTr="00DA24AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="563795DE" w14:textId="77777777" w:rsidR="000F59F7" w:rsidRPr="000F59F7" w:rsidRDefault="000F59F7" w:rsidP="000F59F7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -2854,88 +3334,103 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="141"/>
+  <w:zoom w:percent="210"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F59F7"/>
+    <w:rsid w:val="00017982"/>
     <w:rsid w:val="00051F3D"/>
     <w:rsid w:val="000F59F7"/>
     <w:rsid w:val="00100FF0"/>
+    <w:rsid w:val="001178C1"/>
+    <w:rsid w:val="00321F48"/>
     <w:rsid w:val="00346B6D"/>
     <w:rsid w:val="00354596"/>
+    <w:rsid w:val="003E2310"/>
+    <w:rsid w:val="00447D85"/>
     <w:rsid w:val="004729AB"/>
     <w:rsid w:val="004F2512"/>
     <w:rsid w:val="00661061"/>
     <w:rsid w:val="0066496D"/>
     <w:rsid w:val="006C5FB8"/>
+    <w:rsid w:val="006C6A9B"/>
+    <w:rsid w:val="00772331"/>
+    <w:rsid w:val="007C3B48"/>
+    <w:rsid w:val="00827305"/>
     <w:rsid w:val="008C5345"/>
     <w:rsid w:val="008F33EC"/>
     <w:rsid w:val="0091067A"/>
+    <w:rsid w:val="00A84576"/>
+    <w:rsid w:val="00AD235F"/>
+    <w:rsid w:val="00B5100F"/>
+    <w:rsid w:val="00BC631C"/>
     <w:rsid w:val="00C90095"/>
     <w:rsid w:val="00CC4EF5"/>
+    <w:rsid w:val="00D2380A"/>
     <w:rsid w:val="00D4228E"/>
     <w:rsid w:val="00DA24AE"/>
     <w:rsid w:val="00E01C05"/>
     <w:rsid w:val="00E717B9"/>
     <w:rsid w:val="00EB3C7C"/>
     <w:rsid w:val="00F12316"/>
     <w:rsid w:val="00F37EF2"/>
     <w:rsid w:val="00FA5095"/>
+    <w:rsid w:val="00FB324F"/>
     <w:rsid w:val="0192C24E"/>
     <w:rsid w:val="039764C6"/>
     <w:rsid w:val="06C80B67"/>
     <w:rsid w:val="09BF300E"/>
     <w:rsid w:val="09C3A594"/>
     <w:rsid w:val="0A21E35A"/>
     <w:rsid w:val="1CD7A132"/>
     <w:rsid w:val="2033FA86"/>
     <w:rsid w:val="22322DA1"/>
     <w:rsid w:val="246EF29C"/>
     <w:rsid w:val="29124FE5"/>
     <w:rsid w:val="3ACA3A6A"/>
     <w:rsid w:val="43ED2720"/>
     <w:rsid w:val="44B086D6"/>
     <w:rsid w:val="46A01F05"/>
     <w:rsid w:val="47C9980F"/>
     <w:rsid w:val="4F4C68AB"/>
     <w:rsid w:val="53646206"/>
     <w:rsid w:val="540F0953"/>
     <w:rsid w:val="59C88C2F"/>
     <w:rsid w:val="5D927FD2"/>
     <w:rsid w:val="611721D3"/>
     <w:rsid w:val="6257F716"/>
     <w:rsid w:val="633C78EE"/>
     <w:rsid w:val="638C1FFE"/>
@@ -4239,59 +4734,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x01010058138B48F84CC042A40061A14BBFFA43" ma:contentTypeVersion="11" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="a2a45758e96c83fcd333d2278c997b17">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3afc31e2-a6cb-4b3d-87b8-30f2dd1b6561" xmlns:ns3="f8d42ef4-23dd-4ed7-b77c-e9a252b3a835" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b1b75babb980d92ae978591f9487583b" ns2:_="" ns3:_="">
     <xsd:import namespace="3afc31e2-a6cb-4b3d-87b8-30f2dd1b6561"/>
     <xsd:import namespace="f8d42ef4-23dd-4ed7-b77c-e9a252b3a835"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -4442,134 +4928,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3afc31e2-a6cb-4b3d-87b8-30f2dd1b6561">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f8d42ef4-23dd-4ed7-b77c-e9a252b3a835" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{386F2617-D48B-49F3-B8C1-AE566778E4DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3afc31e2-a6cb-4b3d-87b8-30f2dd1b6561"/>
     <ds:schemaRef ds:uri="f8d42ef4-23dd-4ed7-b77c-e9a252b3a835"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE11B34F-4EA3-4D05-995B-B39F0D2559C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3afc31e2-a6cb-4b3d-87b8-30f2dd1b6561"/>
     <ds:schemaRef ds:uri="f8d42ef4-23dd-4ed7-b77c-e9a252b3a835"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5679CF3F-B437-4E41-B9D3-FD348947B84E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>400</Words>
-  <Characters>2121</Characters>
+  <Words>573</Words>
+  <Characters>3041</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>5</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SLSO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2516</CharactersWithSpaces>
+  <CharactersWithSpaces>3607</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anette Linnersjö 33TV</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010058138B48F84CC042A40061A14BBFFA43</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>