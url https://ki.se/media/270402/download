--- v0 (2025-10-08)
+++ v1 (2026-06-10)
@@ -1,5958 +1,8826 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="457422D1" w14:textId="5D919A6B" w:rsidR="000A7427" w:rsidRPr="002005DA" w:rsidRDefault="00DD21B5" w:rsidP="00AE1084">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik"/>
+    <w:p w:rsidRPr="002005DA" w:rsidR="000A7427" w:rsidP="2AD8F87D" w:rsidRDefault="00DD21B5" w14:paraId="1A8C6BA6" w14:textId="317DC1B5" w14:noSpellErr="1">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="DM Sans Medium" w:eastAsia="+mj-ea" w:hAnsi="DM Sans Medium" w:cs="+mj-cs"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="28048C"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="24"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="2AD8F87D" w:rsidR="66A47B81">
         <w:rPr>
-          <w:rFonts w:ascii="DM Sans Medium" w:eastAsia="+mj-ea" w:hAnsi="DM Sans Medium" w:cs="+mj-cs"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="28048C"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="24"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00AE1084" w:rsidRPr="002005DA">
+      <w:r w:rsidRPr="2AD8F87D" w:rsidR="5A340977">
         <w:rPr>
-          <w:rFonts w:ascii="DM Sans Medium" w:eastAsia="+mj-ea" w:hAnsi="DM Sans Medium" w:cs="+mj-cs"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="28048C"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="24"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">hecklist </w:t>
+        <w:t xml:space="preserve">hecklis</w:t>
       </w:r>
-      <w:r w:rsidR="000A7427" w:rsidRPr="002005DA">
+      <w:r w:rsidRPr="2AD8F87D" w:rsidR="5A340977">
         <w:rPr>
-          <w:rFonts w:ascii="DM Sans Medium" w:eastAsia="+mj-ea" w:hAnsi="DM Sans Medium" w:cs="+mj-cs"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="28048C"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2AD8F87D" w:rsidR="5712467C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="28048C"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="24"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="00A00B1E">
+      <w:r w:rsidRPr="2AD8F87D" w:rsidR="7FD8C50C">
         <w:rPr>
-          <w:rFonts w:ascii="DM Sans Medium" w:eastAsia="+mj-ea" w:hAnsi="DM Sans Medium" w:cs="+mj-cs"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="28048C"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="24"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> organising</w:t>
+        <w:t xml:space="preserve"> organisi</w:t>
       </w:r>
-      <w:r w:rsidR="000A7427" w:rsidRPr="002005DA">
+      <w:r w:rsidRPr="2AD8F87D" w:rsidR="7FD8C50C">
         <w:rPr>
-          <w:rFonts w:ascii="DM Sans Medium" w:eastAsia="+mj-ea" w:hAnsi="DM Sans Medium" w:cs="+mj-cs"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="28048C"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="24"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">ng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2AD8F87D" w:rsidR="5712467C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="28048C"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D356F5">
+      <w:r w:rsidRPr="2AD8F87D" w:rsidR="6155F312">
         <w:rPr>
-          <w:rFonts w:ascii="DM Sans Medium" w:eastAsia="+mj-ea" w:hAnsi="DM Sans Medium" w:cs="+mj-cs"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="28048C"/>
-          <w:spacing w:val="0"/>
-          <w:kern w:val="24"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2AD8F87D" w:rsidR="6155F312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="28048C"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TEU Events, Activities &amp; Mobilities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="567A24D6" w:rsidP="2AD8F87D" w:rsidRDefault="567A24D6" w14:paraId="070F30F4" w14:textId="7CDAB7EC">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="210" w:beforeAutospacing="off" w:after="210" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">NeurotechEU </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC7B24" w:rsidRPr="002005DA">
+      </w:pPr>
+      <w:r w:rsidRPr="2AD8F87D" w:rsidR="567A24D6">
         <w:rPr>
-          <w:rFonts w:ascii="DM Sans Medium" w:eastAsia="+mj-ea" w:hAnsi="DM Sans Medium" w:cs="+mj-cs"/>
-[...6 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>a</w:t>
+        <w:t xml:space="preserve">Please </w:t>
       </w:r>
-      <w:r w:rsidR="000A7427" w:rsidRPr="002005DA">
+      <w:r w:rsidRPr="2AD8F87D" w:rsidR="567A24D6">
         <w:rPr>
-          <w:rFonts w:ascii="DM Sans Medium" w:eastAsia="+mj-ea" w:hAnsi="DM Sans Medium" w:cs="+mj-cs"/>
-[...6 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ctivities</w:t>
+        <w:t>read through</w:t>
       </w:r>
-      <w:r w:rsidR="002C707C" w:rsidRPr="002005DA">
+      <w:r w:rsidRPr="2AD8F87D" w:rsidR="567A24D6">
         <w:rPr>
-          <w:rFonts w:ascii="DM Sans Medium" w:eastAsia="+mj-ea" w:hAnsi="DM Sans Medium" w:cs="+mj-cs"/>
-[...6 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the checklist and respond to all relevant questions. Leave fields empty if they are not applicable. When completed, share the document with your local NTEU Mobility Officer and your local WP5 Communication Officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2AD8F87D" w:rsidP="026D4C4C" w:rsidRDefault="2AD8F87D" w14:paraId="08621D3F" w14:textId="62036AC5">
+      <w:pPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="210" w:beforeAutospacing="off" w:after="210" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+        <w:ind/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="026D4C4C" w:rsidR="567A24D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>NB:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="026D4C4C" w:rsidR="567A24D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009674EA" w:rsidRPr="002005DA">
+      <w:r w:rsidRPr="026D4C4C" w:rsidR="567A24D6">
         <w:rPr>
-          <w:rFonts w:ascii="DM Sans Medium" w:eastAsia="+mj-ea" w:hAnsi="DM Sans Medium" w:cs="+mj-cs"/>
-[...6 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>at KI</w:t>
+        <w:t xml:space="preserve">All activities must first be communicated on the </w:t>
       </w:r>
-      <w:r w:rsidR="00DE2731">
+      <w:hyperlink r:id="R2f9e4fdd89b74170">
+        <w:r w:rsidRPr="026D4C4C" w:rsidR="567A24D6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>NTEU Forum</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="026D4C4C" w:rsidR="567A24D6">
         <w:rPr>
-          <w:rFonts w:ascii="DM Sans Medium" w:eastAsia="+mj-ea" w:hAnsi="DM Sans Medium" w:cs="+mj-cs"/>
-[...6 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> to inform the </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="026D4C4C" w:rsidR="567A24D6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>NeurotechEU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="026D4C4C" w:rsidR="567A24D6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please read through </w:t>
+        <w:t xml:space="preserve"> community and ensure coordinated local dissemination and decision‑making.</w:t>
       </w:r>
-      <w:r w:rsidR="007E20E2">
-[...86 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:bidiVisual w:val="0"/>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
+          <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
+          <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
+        </w:tblBorders>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5027"/>
-        <w:gridCol w:w="5028"/>
+        <w:gridCol w:w="2205"/>
+        <w:gridCol w:w="3644"/>
+        <w:gridCol w:w="4216"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D72AA1" w:rsidRPr="00411347" w14:paraId="3C25B650" w14:textId="77777777" w:rsidTr="0E23F841">
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="51FEE1C6">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5027" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59C1E708" w14:textId="77777777" w:rsidR="00961794" w:rsidRPr="002005DA" w:rsidRDefault="00961794" w:rsidP="00961794">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="30BD3523" w14:textId="4A5D3B2A">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002005DA">
-[...34 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5028" w:type="dxa"/>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F0BA0D4" w14:textId="77777777" w:rsidR="00D72AA1" w:rsidRDefault="00D72AA1" w:rsidP="000A795B">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="6DC6C9D2" w14:textId="141C6563">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>What</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Fill</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> In</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="57BDBB84" w14:textId="42E8BC4A">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00961794" w:rsidRPr="00411347" w14:paraId="5ED18E8C" w14:textId="77777777" w:rsidTr="0E23F841">
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="09EF55D0">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5027" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21607357" w14:textId="77777777" w:rsidR="00961794" w:rsidRPr="005C5EF5" w:rsidRDefault="00961794" w:rsidP="00961794">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="32834611" w14:textId="2F58111A">
             <w:pPr>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C5EF5">
-[...27 lines deleted...]
-              <w:t>A well-defined target group to aid in marketing and channel selection</w:t>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Organizer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5028" w:type="dxa"/>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44BE97C7" w14:textId="77777777" w:rsidR="00961794" w:rsidRDefault="00961794" w:rsidP="000A795B">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="62AF51FC" w14:textId="0F980B9F">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>university</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>responsible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> person, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>role</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Administrative / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Scientific</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Faculty</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="4581828F" w14:textId="5838A146">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005502BF" w:rsidRPr="00411347" w14:paraId="17E7BA2A" w14:textId="77777777" w:rsidTr="0E23F841">
+      <w:tr w:rsidR="026D4C4C" w:rsidTr="17126370" w14:paraId="356D9C7C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5027" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FDD8ABE" w14:textId="77777777" w:rsidR="005502BF" w:rsidRPr="005C5EF5" w:rsidRDefault="005502BF" w:rsidP="005502BF">
+          <w:p w:rsidR="6A125525" w:rsidP="026D4C4C" w:rsidRDefault="6A125525" w14:paraId="7FDD96F1" w14:textId="48712903">
             <w:pPr>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C5EF5">
-[...30 lines deleted...]
-              <w:t>onnection to NTEU</w:t>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="6A125525">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Co-organizers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61205850" w14:textId="77777777" w:rsidR="005502BF" w:rsidRPr="005C5EF5" w:rsidRDefault="005502BF" w:rsidP="005502BF">
+          <w:p w:rsidR="6A125525" w:rsidP="026D4C4C" w:rsidRDefault="6A125525" w14:paraId="044CC6B5" w14:textId="580D6037">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C5EF5">
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="6A125525">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-/contributor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="3CCAE8E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5028" w:type="dxa"/>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF1C38D" w14:textId="77777777" w:rsidR="005502BF" w:rsidRDefault="005502BF" w:rsidP="000A795B">
+          <w:p w:rsidR="3CCAE8E8" w:rsidP="026D4C4C" w:rsidRDefault="3CCAE8E8" w14:paraId="38556204" w14:textId="55570C82">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="3CCAE8E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="3CCAE8E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="3CCAE8E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="3CCAE8E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> co-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="3CCAE8E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>organizers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="3CCAE8E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="3CCAE8E8" w:rsidP="026D4C4C" w:rsidRDefault="3CCAE8E8" w14:paraId="2DB1E587" w14:textId="1122D6CC">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="3CCAE8E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>-/contributors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="026D4C4C" w:rsidP="026D4C4C" w:rsidRDefault="026D4C4C" w14:paraId="3A18DC1B" w14:textId="547989E1">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11CED" w:rsidRPr="00411347" w14:paraId="42C5157E" w14:textId="77777777" w:rsidTr="0E23F841">
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="5E4EDA93">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5027" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4B74DA" w14:textId="77777777" w:rsidR="00D11CED" w:rsidRDefault="00D11CED" w:rsidP="00D11CED">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="11B36E6D" w14:textId="208AEACD">
             <w:pPr>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...40 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Activity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Event </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5028" w:type="dxa"/>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79440D74" w14:textId="77777777" w:rsidR="00D11CED" w:rsidRDefault="00D11CED" w:rsidP="000A795B">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="16391B0B" w14:textId="3CF9DD0C">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Official</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>title</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the event, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>activity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>mobility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>opportunity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="494487A7" w14:textId="734CA1FC">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11CED" w:rsidRPr="00411347" w14:paraId="77F5A87B" w14:textId="77777777" w:rsidTr="0E23F841">
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="42E52226">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5027" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F4CF2DF" w14:textId="77777777" w:rsidR="00D11CED" w:rsidRPr="005C5EF5" w:rsidRDefault="00D11CED" w:rsidP="00D11CED">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="5B4E25B9" w14:textId="68D00ED1">
             <w:pPr>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C5EF5">
-[...40 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Target Group</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5028" w:type="dxa"/>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0EDB07" w14:textId="77777777" w:rsidR="00D11CED" w:rsidRDefault="00D11CED" w:rsidP="000A795B">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="2103E27A" w14:textId="4C23CD19">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bachelor / Master / PhD / researchers / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>teachers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>eligibility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>places</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per partner </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relevant.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="753A045A" w14:textId="5930BFE5">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11CED" w:rsidRPr="00411347" w14:paraId="184E8E11" w14:textId="77777777" w:rsidTr="0E23F841">
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="19999A72">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5027" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA076FE" w14:textId="77777777" w:rsidR="00D11CED" w:rsidRPr="005C5EF5" w:rsidRDefault="00D11CED" w:rsidP="00D11CED">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="12A4F4F1" w14:textId="798F9F23">
             <w:pPr>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C5EF5">
-[...40 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Format</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5028" w:type="dxa"/>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5F6264" w14:textId="77777777" w:rsidR="00D11CED" w:rsidRDefault="00D11CED" w:rsidP="000A795B">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="42969AB6" w14:textId="4762F240">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Event, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>activity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>training</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, summer/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>winter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>school</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, internship, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>mobility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>etc.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Indicate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Physical</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Virtual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Blended</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="3C21132A" w14:textId="20D3E4FA">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11CED" w:rsidRPr="00411347" w14:paraId="12B84CB9" w14:textId="77777777" w:rsidTr="0E23F841">
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="5ADB8F68">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5027" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="660138B3" w14:textId="77777777" w:rsidR="00D11CED" w:rsidRPr="005C5EF5" w:rsidRDefault="00D11CED" w:rsidP="00D11CED">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="06BA4157" w14:textId="2D9A4FA5">
             <w:pPr>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C5EF5">
-[...40 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>NTEU or Partner Event</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5028" w:type="dxa"/>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="458B7946" w14:textId="77777777" w:rsidR="00D11CED" w:rsidRDefault="00D11CED" w:rsidP="000A795B">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="148D6496" w14:textId="57D3D9A6">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Specify</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>connection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>NeurotechEU</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>organised</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>supported</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by, or not </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>organised</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by NTEU.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="2746CB54" w14:textId="3755750C">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11CED" w:rsidRPr="00411347" w14:paraId="1AA165ED" w14:textId="77777777" w:rsidTr="0E23F841">
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="37321414">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5027" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A626139" w14:textId="77777777" w:rsidR="00D11CED" w:rsidRPr="00381579" w:rsidRDefault="00D11CED" w:rsidP="00D11CED">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="68FE4033" w14:textId="1B2BB3F5">
             <w:pPr>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00381579">
-[...40 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Purpose</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Connection to NTEU</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5028" w:type="dxa"/>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC1C4A2" w14:textId="77777777" w:rsidR="00D11CED" w:rsidRDefault="00D11CED" w:rsidP="000A795B">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="170B33A3" w14:textId="269D9451">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clear, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>measurable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>purpose</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>explain</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>how</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>activity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>aligns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>NeurotechEU</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>alliance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="2DA72E35" w14:textId="4828B350">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11CED" w:rsidRPr="00411347" w14:paraId="5A63620E" w14:textId="77777777" w:rsidTr="0E23F841">
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="0A4563A5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5027" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24CE218F" w14:textId="77777777" w:rsidR="00D11CED" w:rsidRPr="005C5EF5" w:rsidRDefault="00D11CED" w:rsidP="00D11CED">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="63E8D4DF" w14:textId="009036E1">
             <w:pPr>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C5EF5">
-[...40 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Activity</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5028" w:type="dxa"/>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC45E52" w14:textId="77777777" w:rsidR="00D11CED" w:rsidRDefault="00D11CED" w:rsidP="000A795B">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="2AB50373" w14:textId="14DA5371">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150–200 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>words</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Include</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>content</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>topics</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>scientific</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>themes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>questions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>addressed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="26FD2CFB" w14:textId="5401A042">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11CED" w:rsidRPr="00411347" w14:paraId="26C41BF8" w14:textId="77777777" w:rsidTr="0E23F841">
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="744261C2">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5027" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67235B0D" w14:textId="77777777" w:rsidR="00D11CED" w:rsidRPr="005C5EF5" w:rsidRDefault="00D11CED" w:rsidP="00D11CED">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="06C18D5D" w14:textId="234AEE5D">
             <w:pPr>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C5EF5">
-[...49 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agenda / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5028" w:type="dxa"/>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5781B9DC" w14:textId="77777777" w:rsidR="00D11CED" w:rsidRDefault="00D11CED" w:rsidP="000A795B">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="0C77C99D" w14:textId="7D3CA2EA">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Link or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>attach</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> agenda, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>programme</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>calendar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>entry</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="54FD1CEA" w14:textId="470A5188">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11CED" w:rsidRPr="00411347" w14:paraId="47A85BA5" w14:textId="77777777" w:rsidTr="0E23F841">
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="0993003F">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5027" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7931DFC9" w14:textId="77777777" w:rsidR="0091074C" w:rsidRPr="005C5EF5" w:rsidRDefault="0091074C" w:rsidP="0091074C">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="1FD97CB0" w14:textId="16BEF1EA">
             <w:pPr>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C5EF5">
-[...40 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Timeline</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Deadlines</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5028" w:type="dxa"/>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="248CC683" w14:textId="77777777" w:rsidR="00D11CED" w:rsidRDefault="00D11CED" w:rsidP="000A795B">
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="6A8AEAD6" w14:textId="2963A787">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Registration</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> deadlines, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>nomination</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> deadlines, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>windows</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="44EBE46C" w14:textId="6AA7E328">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="152AEB01">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="0AC493F3" w14:textId="5E2F9895">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Nomination</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Selection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Process</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="12A778AA" w14:textId="59C5BFD8">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>How</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>nominate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (email, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>link</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Who</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>selects</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>participants</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>sending</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>university</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>organiser</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="12C3B805" w14:textId="63F0EBAB">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="026D4C4C" w:rsidTr="17126370" w14:paraId="0DE46297">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="49521254" w:rsidP="026D4C4C" w:rsidRDefault="49521254" w14:paraId="5E2B6A3E" w14:textId="5711E10F">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="49521254">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>ECTS credits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="49521254" w:rsidP="026D4C4C" w:rsidRDefault="49521254" w14:paraId="72F37CF9" w14:textId="6259BD2C">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="17126370" w:rsidR="49521254">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Will the participants of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="17126370" w:rsidR="20B44A9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="17126370" w:rsidR="49521254">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="17126370" w:rsidR="49521254">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> event be awarded ECTS credits? Yes or no, how many?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="026D4C4C" w:rsidP="026D4C4C" w:rsidRDefault="026D4C4C" w14:paraId="42957A6D" w14:textId="4E1DFE76">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="73C125D3">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="16DFE626" w14:textId="326B7C68">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Expected</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Participation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="3FF549F8" w14:textId="1EF47E6C">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Estimated</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>participants</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="22B34A6F" w14:textId="3D4CF8CF">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="23659D88">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="4EB5C76D" w14:textId="041CF692">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Fee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="15920862" w14:textId="76B374CF">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Fee</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> status; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>specify</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>amount</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>applicable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="48ACF992" w14:textId="2237CBD6">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="3D560657">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="381308B3" w14:textId="2EF77B98">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Costs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Covered</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Organizer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="5EB8C761" w14:textId="24D84879">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catering, materials, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>local</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> transport, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="6D2E3E0A" w14:textId="24E0516E">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="7AD36242">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="7F6D8E27" w14:textId="6EB4DEC8">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Funding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="062F4317" w14:textId="17A4C510">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>How</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>activity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>mobility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>funded</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (NTEU, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>internal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>external</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>etc.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="73ABDDB3" w14:textId="60E2D417">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="000F789A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="2B555ED9" w14:textId="606B4F1B">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Accommodation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="39241F92" w14:textId="4D810DEB">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Provided</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? If not, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>give</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>approximate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>cost</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>range</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="131547D1" w14:textId="5B77CCF8">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="64C43641">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="7E1AA20C" w14:textId="05E02963">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Estimated</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Living</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Travel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Costs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="767C9416" w14:textId="774DC4FC">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Provide</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>realistic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>average</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>cost</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>estimates</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for students/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>participants</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>mobility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>reporting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="22523588" w14:textId="62EE0802">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="29ECF37B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="157D051D" w14:textId="253098EB">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Advertising</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Communication Channels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="2AD8F87D" w:rsidRDefault="302143A8" w14:paraId="3F57515E" w14:textId="1E4096D6">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2AD8F87D" w:rsidR="395C0F6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centrally: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AD8F87D" w:rsidR="0B6C7BD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NTEU Forum, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AD8F87D" w:rsidR="27FAC5EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NTEU </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AD8F87D" w:rsidR="0B6C7BD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>website</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AD8F87D" w:rsidR="4088B00D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and calendar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AD8F87D" w:rsidR="0B6C7BD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AD8F87D" w:rsidR="5A83B44E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Social media. Campus+.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="302143A8" w:rsidP="2AD8F87D" w:rsidRDefault="302143A8" w14:paraId="4D6F40F2" w14:textId="7C5B1C60">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="0B6C7BD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Local</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="01242E25">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ly</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="01242E25">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="0B6C7BD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ews</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>items</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>calendar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>postings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>screens</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="2C08ED78">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>local</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>website</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, newsletters,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> social media; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>include</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>links</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="6A5260D6" w14:textId="42793516">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="4CB98811">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="493034EE" w14:textId="7CCDF12E">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Monitoring</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Evaluation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="026D4C4C" w:rsidRDefault="302143A8" w14:paraId="2C10E26F" w14:textId="447CBB02">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Surveys</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, participation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>tracking</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>feedback forms</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>evaluation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>tools</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="1CAFC758">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="026D4C4C" w:rsidR="6B125526">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="5C28A7B5" w14:textId="0327B739">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="7A7D906F">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="3669750D" w14:textId="7A78D9E0">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Participation Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="2D4C17C9" w14:textId="6F4CA3D9">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Whether</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>emails</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> data </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>collected</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>how</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="0359B26B" w14:textId="1034074D">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="302143A8" w:rsidTr="17126370" w14:paraId="6C9E137E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="11E606BE" w14:textId="69BBD324">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Additional</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="00CF4DBB" w14:textId="0A4C8392">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>details</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relevant for WP5, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mobility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Officers, or WG </w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>leads</w:t>
+            </w:r>
+            <w:r w:rsidRPr="302143A8" w:rsidR="302143A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4216" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="302143A8" w:rsidP="302143A8" w:rsidRDefault="302143A8" w14:paraId="16BE14B5" w14:textId="2B522D17">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D3701B5" w14:textId="0D475AFD" w:rsidR="00D72AA1" w:rsidRPr="007D0927" w:rsidRDefault="00D72AA1" w:rsidP="000A795B">
+    <w:p w:rsidR="00D72AA1" w:rsidP="302143A8" w:rsidRDefault="00D72AA1" w14:paraId="547B554A" w14:textId="13495960">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D72AA1" w:rsidRPr="007D0927" w:rsidSect="00ED6E7E">
-[...2 lines deleted...]
-      <w:pgSz w:w="11900" w:h="16840"/>
+    <w:sectPr w:rsidRPr="007D0927" w:rsidR="00D72AA1" w:rsidSect="00ED6E7E">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1717" w:right="844" w:bottom="1417" w:left="991" w:header="1974" w:footer="1464" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1543E6B9" w14:textId="77777777" w:rsidR="009E5DCB" w:rsidRDefault="009E5DCB" w:rsidP="00234DE2">
+    <w:p w:rsidR="00417005" w:rsidP="00234DE2" w:rsidRDefault="00417005" w14:paraId="576300E5" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="667D376D" w14:textId="77777777" w:rsidR="009E5DCB" w:rsidRDefault="009E5DCB" w:rsidP="00234DE2">
+    <w:p w:rsidR="00417005" w:rsidP="00234DE2" w:rsidRDefault="00417005" w14:paraId="32F0F9AD" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans Medium">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="+mj-ea">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="+mj-cs">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="DM Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7409B4E5" w14:textId="364CF2C7" w:rsidR="00234DE2" w:rsidRDefault="00234DE2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00234DE2" w:rsidRDefault="0014578B" w14:paraId="7409B4E5" w14:textId="173B6C41">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="00234DE2">
-[...50 lines deleted...]
-                      <pic:spPr>
+    <w:ins w:author="Kuiper, Y.S. (Yvonne)" w:date="2025-11-07T12:07:00Z" w16du:dateUtc="2025-11-07T11:07:00Z" w:id="61">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DB4AC30" wp14:editId="3A1094E8">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>90170</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6042617" cy="1009650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="6" name="Graphic 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="6" name="Graphic 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId1">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6042617" cy="1009650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:ins>
+    <w:del w:author="Kuiper, Y.S. (Yvonne)" w:date="2025-11-07T12:07:00Z" w16du:dateUtc="2025-11-07T11:07:00Z" w:id="62">
+      <w:r w:rsidRPr="00234DE2" w:rsidDel="0014578B" w:rsidR="00234DE2">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="410A7F94" wp14:editId="3856783F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-239012</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-44230</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6656661" cy="1194341"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2137685189" name="Group 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3693333" cy="1375945"/>
+                          <a:ext cx="3193331" cy="533568"/>
+                          <a:chOff x="4141710" y="381171"/>
+                          <a:chExt cx="3818824" cy="614699"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
-[...77 lines deleted...]
-    </w:r>
+                      </wpg:grpSpPr>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="285502271" name="Graphic 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId1">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="3463331" y="330862"/>
+                            <a:ext cx="3193331" cy="533568"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group id="Group 1" style="position:absolute;margin-left:-18.8pt;margin-top:-3.5pt;width:524.15pt;height:94.05pt;z-index:251656192;mso-width-relative:margin;mso-height-relative:margin" coordsize="38188,6146" coordorigin="41417,3811" o:spid="_x0000_s1026" w14:anchorId="5CA301DF" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBuUxCjRQIAAAUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8&#10;voQkQENEWFWliyqtuqiXDzCOk1gbXzQ2t7/vOAlsYSu1WvUB44nHJ2fOnMni/qhashfgpNEFjUdj&#10;SoTmppS6LujPHw93GSXOM12y1mhR0JNw9H75/t3iYHORmMa0pQCCINrlB1vQxnubR5HjjVDMjYwV&#10;Gg8rA4p5DKGOSmAHRFdtlIzHs+hgoLRguHAOn676Q7rs8KtKcP9UVU540hYUufluhW7dhjVaLlhe&#10;A7ON5AMN9gYWikmNL71ArZhnZAfyFZSSHIwzlR9xoyJTVZKLrgasJh7fVLMGs7NdLXV+qO1FJpT2&#10;Rqc3w/Kv+zXY73YDqMTB1qhFF4VajhWo8I8sybGg6WSWpmlMyQn36TibJb164ugJD+fxvD/nmDBN&#10;0+ks6xN4gz0ICJN4En+IsQ0BIYtxf074fMbI4ixLJpQEjFk8mc3nISU6k4muKFrJc/wNuuDulS5/&#10;9w/e8jsQdABR/4ShGDzv7B220DIvt7KV/tTZEZsVSOn9RvIN9AFKvAEiy4Im2XQ6ThIsm2imcBrW&#10;g/HSUGS4GHL7myxU9mj4syPafGqYrsVHZ9HPOGWdJNfpUQivXrttpX2QbRs6GPZDgej9G+/8QaPe&#10;lyvDd0po3w8aiBZrNdo10jpKIBdqK7Ao+FIObXTAvyHBbqScB+F5E3oXmL2QCZFDu/0/g13MgZKB&#10;82thFAkbpIZssCMsZ/tHF3hh6jllINZT6TgiM3wYDIaz1uUO34UwzL/HXdbL12v5CwAA//8DAFBL&#10;AwQKAAAAAAAAACEAbBZymN0+AADdPgAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoA&#10;AAANSUhEUgAAAYsAAABCCAYAAACmcPpDAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJ&#10;cEhZcwAADsQAAA7EAZUrDhsAAD5ySURBVHhe7V0HeFRV2j5TAti7iKJApiTUTDJ0BSy4ioqgEjJ9&#10;JjQFxYYK1kgyLaGXZGZCExAL9rJr72V31bWuXVddf3Wtu2tdycy9//ueeycECFISdFfv+zznmXtP&#10;u+deyPee7/vO+Y4wYMCAAQMGDBgwYMCAAQMGDBgwYMBAM6rK1Q76pQEDBgwY+F9FIKDsMTGg2MNh&#10;tZOetcMYN07ZDWl//XYTXBhRDg97lBOnn6h01LMMGNjlUBSlG9LluVwugRT7NSVVVZN4t/ORDtZf&#10;14CBXY8TIcQjAWVoyJetCnqVEXr2ZlBNIJUewbHKAXrGJiiH9hAarwwP+7ITK8cpB+nZEhMmKHuF&#10;vEplxJubG65Qu+vZBgzsUkCQDvvbR//+quGmN9TqZS+o0eW/jnT1sufVdfe+p/7ji+/ewDv21l/X&#10;gIGfBxOGUqBnp0Yq1OdC3tzSCeOVPnpRM84KKAeHK7IXR7zK6Koq1axnN4MkEfZmLw76cnezjp4t&#10;4fOp+4U8udlhT+6BoE85Rc82YGCXgWTxxAsff1F8xs1qx0Er1E5DV/4qUocBy9Tjp96rvvLWF6/j&#10;Hbf4OzVgoF0wZYpaEKpQbDQb6VnNoBkq7FGTYZ+ihv25d8Pe3HxqE3qxRNCrHhX0ZJ+B0F9N05We&#10;3QxJCt7curAv9xnIoW6CRzlUL5KEFPZnrwx5sq+GfMpF0EYselG7wW6OBZymxC1FltpTed9NVHWy&#10;W+KxInN0wghRZZWVdgHsYlFHpL2rRNUWJLot2M21fqclET1c1DZ/K8JZEOtnsyQWoewapJVOS/K6&#10;InP8IntBdamWHz9Rryqc5kTAbonNK+yUPELP+s1DVdWjHnnmw88OP+k6VfRtUIUr9etIvZeqR1be&#10;qb74+qevGpqFgV0I1RSA1gAimBP0qSPLy/+6ifP5lFPU3SOe3Koplaoa8WcVEMMLQV+2giSjVxHI&#10;mwyB/59IRfb1UEV26lQQhF4kMTXy/eFhn/rohEAuh7p/DHiUZqEmzVXe7KSQr+m1gC+3MBhs3ay1&#10;s3BYYqlelnrVYU48100kugsxvaPdknjbYYmv7SWq9HdVTWLHhTratMTG9uh3TxDSYgjvuUWidi89&#10;m9jac5DPMWhwWBIpuyX6Zs+Cavzhb8wHQYzB2L9wmOL3Ok2xlNOUXFVsjk+zW2pPsVliX9vN8Zl6&#10;VYHnN4IwPrOJaJme9ZsHyeLRZz/8rMfo6yFk06pwZ3ZtKmvUUmtl7Zn6NajDJ92lvvSGQRYGdjEo&#10;+ANedSwE+asgjVsjFcrQ6dM3Op8nnK50g2Zw7+Swqk4MqWrIl/0XtITlXq/iYDn+CE0hj3Jp2Nek&#10;RPy5H1H+VKVf8U4rV/eUHQCR8cqAiC/318kR2f5z6Q9p4e/w+TYMD/py9yPdHPEpfVsKybaAQhPC&#10;tAnCdAMIY4pdVO0NgfsmBPIaO4lDxHo5zckLHdbEFcXW+BAKc7uIDmZdaCGH9BJL98R1qLig2t2z&#10;U003e0GyEjP6UTZrYnpnMWePYhHr4zTHLgEx1Dgttccxz2mJjnFYoh9hZv8GBPhZfUViv8IO1Q67&#10;NX4+n+Owxobp72eiMHeY45c6rfErbXi+W2QKQHD16O+dInPyTORd6jBHQ13FjbsVWeKnouwThznp&#10;KRRzDu4hYp2190kej/f7dlOyiC2DVvW5TVS79azfPH5WsgBJFPSH9lKmXbdap73SjpDFCGjTA5Ye&#10;IsrSNrQ7eCcmSS1hEsVLDhC90dcQ9rWlKXqnMWJVJ9Fr2f5i8LwtLB4/jfUWaI37iYGL9t7i3Xph&#10;csjxdl6zh55jYOegmoIeZXLYl/0e6RuQw3V0cnNlFEv945WyoDf3DMliQpBaBoS+N/cXaiOyOdv7&#10;s+eHfLn/TAKpQBv5IVKRu60yqB6VX/UU8jedBq3kI0kY3mwTyOPmSRWKUzYH/P5vu4R8yhUhf+6W&#10;iFc5qS2rsfKABrHCYY791W6K/8FuSjyMmX5/uznxEvOdouYolL3sMEXvQ9kdnM1DyJ8G4XwxhO9H&#10;DmvVwL4i2RVC92UI8wuLLTW/Q7v3Kcjt1tjtdtyj3muYwf8Js/37IaDfA7FcAeF/Lup9A8H+KX4b&#10;kD/OZo49ZjclH4JGcKskAkuivKeIDQOxvIvnPe0wxR5hP3Zr7QiMNea01DVRg8D1gxjXF8WW2PFo&#10;dyK0i8/4LiC7evSbAfGVI+9YahZ49sX6a5MsMiCxTw3NYiN2CVnktQeZ8nkZdb+jFqhjJ0xTh5wx&#10;U91jyOLW6+fz2pq2lywc8w4T7tTloqz+MeFq+IsoSz2K+wtErxtbXbW4TZSkBorS9E2irOFZ/F4h&#10;7BTQ7QTX0pOEu+EG9LuJr3ObGLSsM8aTwnvFRNHyllq9QF9DRGnqNuFKTdRzDOwsprjVgog3OxNE&#10;kSMhBD1NX+N6NUik/4gRqjXsV4/GzP91EkZlQEvQEP4R8ipTw+H3pGAPg3BAKp9M0kkF2so/aeLy&#10;+ZRuLAdJnMk8Egrb0ywV9CqY0Wug34JaSNirXh3wNo3FfbN2sjMgKRRa4q9C4I62QRhDSFdD23gD&#10;+WshdOdCqH5uM8cvspmjlzrN8b/jfp7dnLykEAK6yBrtXyyiXaiJgBwuQZuTIKT/gXoze4m6Q5xo&#10;j7z3HR0ThYeKWQegv9uKzLEnigvmup2mxH0OU+KmrmLebkWmeK0N5AFCioIQzsbz/wbiuBXlUoOw&#10;dYzbDxXxA9h/sZjrBMksgJbweU9RO6yooLovnvm+05o8n34XJwkIfYN0MiATEGHca7MkjtbIItpM&#10;FnheGmWf2UV1qZ71m8cuIYvSZerhIxPqIcfU4VojDLM7rZ4x8Sz1pdu7qg+s6aUOOmOWVhcEUTCg&#10;QT1g2Hx13yMXqqbN+9rZtD1k0QdCtDS1TJRmvoKwfEiUNqwCWbwkXPVZCNarIeg3XcbuzjSbmbeK&#10;0lQ1+sN7pZcL9+Ij5cx9e7G1/suhGVBjcdVPRP+f4ZudrRXo2Pq4TLJt6dJuwp1+UZTW3y8GQzNp&#10;CffSMSj7Bu8el/cjHmnhs/wpS0b7WDl+dfD7lb3D/tz8ykBOobCnQI/4sp9E/Mpl08q/PQSC/SRo&#10;Hq+1JAyQw3fQMmrzTvKQr+mYgCd3H/IlKUxAXbT5c9CnjOGy3LAnOx0k9DnL2E/Ym30n7FXOqKpS&#10;m//xwiPUTv4KZRiJimYuPXuHAaG5CmTxzhHi8h7QEGZBWL9dZIl/jxn9NQ5LciEE87cUuk5TcnGR&#10;KfaQXcTPAnlcCrL42mmF5iGSAyHEoWXEZjgs1SeBTD4qtsR/x76RvxCz9w9touZwmoOgHdzuhJbQ&#10;vUN1kdMU/T3Jg6qw01QDUoo34f56PGs+hP0daJugbwLt33WI6GFdRGZ3h5g9iH2BEJag/C1bx3n2&#10;3riX19bkRSC6M1D2IchrtGZC4x94lZWmJmhIH2Bsy+jAp5/EYUreJzUokSiUH8JAu5OFGcTQ5eg5&#10;6vzESDVeM0rtemydaqJ2AQIpHjVbXb1ksLq47lj1oBFz8bzlqqV/Wh1w2mVqzeyT1ekzvOpBw+e3&#10;j4axTbLA3487Uw4h+TV+14vidBeZLWfa6d9LYV8W1fOW2fFtJoFIapA/RQxKSVPzFhjQ6IIwf1gz&#10;s2UWQ0jbRf/MCBDRGFGyYF/UMKF9Gfo5TQxa2Fm4Vhwky1yp4zGOM9DmKvwGhWuRtqyeZFWaPg75&#10;l0LrmYp2Sdx/KsqWTZXlxRifqyEsCYqawcDGrjKfcGGMbONOXYJnYuzp16Bd3LMFWfRvOBV1vkL5&#10;avQdkGPg+E7J7C76rTkY1+NF//qhWmXVjHqDRN/GcfjVvo0BbTavX0qEQsphEV9ufd7cxDQBpCCX&#10;uXo3HBUc3zQS5PB4JcpZR9cgfgiBUPQupOPaV5ENUnOo9OeyJAaQxLdBTy42+TSlS6QiWwHCeIlt&#10;WYb+vgQhndfSz0Gwn5YksqOAkF5ts0TfKxTVjh57LOzstNS8WmyZr0LoZqhtSIGKmT9m7rO4aspp&#10;jR2JGXkYArkJwnwN8hrtlmST3Zo4D0IbmkXsE4el9iT2jfKRyHufZiGtv/iXIJUrUGSi4EbZP2i+&#10;slvqyqEpPOu0JBY5rPFzJalYoqPo+6DWAM3jNpIa6rxkF9HRILP51Di6d6gtKhKJ7uj7XZIFnn06&#10;NSG0uRbPuQy/VxcVRCf0FHO6oX6dTiTzcI0xxz/pYY7N2JUrvv7X0O6aRckK9cjxl6jP3XKE+sqd&#10;h6rDKi6C4F4hCWCfoYvUA4fNUw8FgXQYWC8JhOTiOXOS+umje6q3r3Cp3aCRkERa7XtH0rbIYvCN&#10;u0HgzYdw/lK4GkN6roYBqw+QvgGipLE3hPF9oiT1kTQtlaU+xHe6F7P0frK8JcpSftT9B34VCN0X&#10;xQAI3bL0zWj3JsbTR/oO3A1zRFn9e8gbBqE7GL9/g1B/B+1ug7B+Bek/yJshZ/iuFIQyykvTb6HP&#10;B3D/Lup9KUqXTxB91+2H/EaM/2+iH8pKUm+jbJ00OY3IHChK0neg3y/R/lGkp6GVfIcx/14chXYt&#10;UQqyKGv4DG0/ESUgk7L6F/Gsz4S7cTrG3hf5L0NTul90nrOH7JfvTnNd3wVFeg+/daim8Bh135BH&#10;6V01YqNQnjBOKQp5s4/LmT/IIuzTSAFC/QMI9QmBgNLH782lqCGwDp3f0BA+DXqbpCDNA5pKF5qh&#10;Kr25b/OmKdzfURn4sWRihdIT5LE6Ag3kzEqatHIbcJ8MBv/dbiuiCs3RCIRnrNvuVYfwHgK5EkJ8&#10;BUjCx9m501I71mmKrYbgXQ+tg7MYk10ku9pM8RqQyE12c91UJ64hpI8vLoj1gSCvhQDvy744q0f+&#10;OIepZq2dvghz7ILiveJy7NAQhtpN0TV4dprCHJoKyCGxEs++0WmOn+8WUwooyGlGQh1oHLHbucyX&#10;bfHr4zN77BHrXCyWHAACiBZbksc7ChIlaL8Q9ddJwsD4oG3UFov4AYV7zDkYZHI12t1pNyVu4zOO&#10;EIlN/1h+42g3spDmJiQI+q7HJVXfWRPVKecF1G7HxyWByDosB0HIJNtp944Ta9RLLjtdPW3SWWon&#10;kkhzPfy2fMaOpG2RhTuzj3Cnr4VA/D88q3kl4qaoMkMgL4Sg/Zf0Y5QuOVT0bzwbAvQrpEWiZNW+&#10;UqD2w2y73/JS6SR3pZbiOzah3elS4Jc23iZcmXehdWAMNAml5kLY/h0CehjqDJGCubThCdF/RSHy&#10;R0Kgg2wyN2B8R6DOLegfmsSSE0AQhyJ/Le6/ggYxEW1H4/qfyFsO0ukKgR5DPyCpRr8kP1fDv3C/&#10;UPShBgNNwJX6HP3dswVZ9Ec/rtS/JQkMbOwhhmSKMaaX0P51OWZ3Yz2+0/t41iAxgONt+BCEkhai&#10;pbnqNw7O5iM+xRfyKReQNPRsEQ5vcEOwv0QhT+2ChCH9FP7cj+EK5WL6OAJexRP05u7mCqkzJ5BM&#10;ss/n/RN5yHrjs1dU+nLfklhIGBF/7gU6sVWQVcSTDQd9uXvC/tx/JDn5citJMnpzAwbaBW0mC12w&#10;W+QqJ7THtXlAShP0SPRVtNquRTKxnUsjBxPrg3A6DKhX6cvYaS1jW2TRa+meEJIZCNTPUb9cz9Ug&#10;V0VBcNJ0RK2ijLP2Zdp+KU2IvwlhfT+EJ01Ez6Kf79AG2gI0iZLM1RC0G2QZ4UrfivJ3xMAVvaQZ&#10;x52pQz0IX50sShtADukVsi6FtSv1F6kVlC7rJ0mkFPcDlmgTRZqTXKmP0cc5EODT5XNLMg+inzm4&#10;vxX9/hPXF4I46iRZuFNjZDs5Zmg6JITWzFCu9L8l2eRRkroez/pK9M8MQH8nohzklqpBP7Mwpg/w&#10;b36aXtNAHgzBAaG/KOjNPhPwZM/2n/adtAlGxm8YEPLkXqQQbyYM/IY82Q0giItYZ7pf2TtYkQ1C&#10;61hD5zY0hHvzy2rzYPDAgCc3rzKQy5IspJbiy34W9mUnszw85p/74npKxJe7DYTzL/RxJ7Ub2diA&#10;gXZAm8iiLCMFesmpV6qhsyvVoz0z1H2PXKQRBbUGEklr7VpLsi7bZKTfYvK5QTUyLaIeDi3FQvKh&#10;H6C1dltL2/RZYJZPm34pBLs7s1QunyVci3pJIijFjJ2OYTm7x2zalSqR5SVLe0OQvo9vdZcU6GXp&#10;KMZ9jdQ0Bizpj7ZxSRbu1PGyPs1LbhCJa6X2t89VSa56CFyQBX0BmtlKIwtqF2WNz2ompBTH8Qiu&#10;X5P+DUIjAmgamWno/0z08aPsvyw1GdeXYSy1om8DTVtR1P0GQt+vtVtqR7s3tkoW9NuUpZfoOdqY&#10;ae7qv6aPNMfRD1OaeQXPfVZe58djYFOEw+q+AW/uJjnz9+b+EBivhOjPCHv/Uwzh/QQJg0SR1zDo&#10;gwiNVyr15mIEVNGgr2kMNIO1IJhbfBVNo/QiCY9H6Rz05NbT10HiYR8RT+7fIX/2PL2K1HLC3qyH&#10;xBOuyKWh6WxpLzVgYCfQJrIAKXSARhGZVqm+d//+asO8o9UDh81Hft7MtKMJZAENw3ZCVH14XZH6&#10;17u6qMeCgKxyddEOEA/TNskCkEIUApkzcndDvRTGXBXlppZDMxM0C87iKUxLM+vxOwFC9XrUgTaC&#10;mT0d1pvDVb9EjrV0qWbaKk2vQl/fIVVDiE9BehNk8jHKh4t+S4+Szy5LrZF1y66xoe+XNaE+7zDU&#10;nSef7ZKO7QD6eAbX0GJWToLQPxL9fCD9EHSQu+gcz1wDjciJusNBMh+h/qPI86B8gSSwkoYHtzBD&#10;uevH4vnfoM17eFcQ0LKpeEcQUsM9zX4bd8MsjKkJ+f9BvdlCbeW9DWjwn6Z0BVE8MnWiNAd9A5JY&#10;DwIYKQnDq14T8Sua34E+DBJGRfbDgKfpWL25BEkHWsK5mnkqVx+oUPQVBiirULsj/x72QbKQpOPP&#10;fQPiuQR/zs3/MFwyG6lQxgQ8yvFcoaVnGzCw02ibZqFpAkPHXaKuWTpYPfdij2qVWsAOCvaWCWTR&#10;ecQc9fyLx6vpBcPVvqOvhODXfR47kraHLIi+y9wQqusgMCFcG76UQtNVv0D0XaStLHJnDpQCkquJ&#10;XOl38fsq3vmqZtPQ5nBlLpV1By8+Ut6X1P8O/T8hSULTAm5Gf/dDKLvFkIZS5D+Ne23Zav/6w2Ud&#10;Oq7d6/cRAyD4XfU3or+3ZRtX+kakx0Gq4zCu3dH2bJDCcyh7BVrE66Ikk5L+C8oMV3oG3ofPfAb1&#10;bkB6TOs3s498Vh5ljcci/0lJOqWZm0As76AtCBNElkdZA75Rwz/Q14e4HqbnGtgaKj3KoJA/9zI3&#10;z8lVTP7cR9z3EBmvlIEEZvBeahkQ9BT6QU/2KQj0jUvZdIQ9TSeHvbk3I77c29AolgcrmmTAQN/p&#10;33cL+nLX5sliIsnHk/s26FWmyYYtwE2BU6aou+u3OwQ6kIssiaMd5uRkuznupzOZDm86t7l/wmmJ&#10;Hbcx5Mf2wdlxTg+7JTmu0FwXYV82c22Q+zH04v9acBd5T2tiuFvgD0+Dyd6xzua0zhmg32+BQjFz&#10;H4clMbJwj6p2DXvN5bz8d9mZuFltQVt9Fqb+aXXPIYvVzkfPVQ8YPl8ji1bqbXcC0XDD3l5DF6oH&#10;j5ir7jl00c6Rz/aSBeGee6Bwp46GUD5Z9EkP2WI3M3dMly0dBKE6Wv7+1A7qQanuqDdEOr/z4Mop&#10;d+okubSWwpwkMXDt3mLo8r00vwA0HIJLZQemSlC/Z/N+B/dC+khOkHs26OTuh7a9lsqFKXjPAkk6&#10;7sxYuUS35YY77vYuXTIE5DVK9G8oBAn0gsaHfjdbCSjNTMv7o48jUAfPxjv2W5LfFMzlxSAlfBf6&#10;SlyZO0XRk5tu6jPQOkIeZVylL/cJyYDCnGajkCf3gN/fdBx3dkP7aIx49H0UJAxfbmVr51OE/Mrv&#10;wt7sh2dVSkL4MFSR+32koun0CT6lW9irXAyN4gv5DJCP9Hd4FBnwrz1AInCaEwGHJTnfIVcJxZ6A&#10;8Ku3W+NXOq2zBzhN8ft3dMUQ++NObBDGYoclXov+kkgn68X/tXAUVJc4rbGbuY9Dy6ky283RCU5T&#10;YqP9djN0FzXduPqqqCC/+qt9YBPxE7mqTL8eYrckzpAFuxjt4uCmE5orntpjySsT+6QpS/aJ311N&#10;FgZaR1/IATrPS1NvyqXDNIUZ2BLry1ULw4m3DDNOXwU0hvMj/tz3nP2TLCjQQ57s2yGfMsp/orJ3&#10;pGLDMJDEQmghn+tkEm0tVHnAm60M+7OfS00FfUA7+Rwax9pKv9Kr0qeOBIk8xvYshwbywoSg0k67&#10;jlUTZ9TFu0e7OEw1V9st8Rt7FlSXcqZcKGJ9bOb4az1FtUNGc+0Yx4xHm+mSZLjRjTPxbkJuMGqG&#10;0xyfBnJYXyzizkLBfuYczOiy/O2lL8/tIqp2t4uqrtwg59gtehhjODkK6ly9xDxpF7V3iPVyWmqO&#10;te+WlNoY40nxmlFm+cwiUd3s2OdY2LanNTaMu7z1bNFTCvLESJsMNsg+ZuzRa/e6Q1D/EO4VKRLz&#10;IOA3zqyKrLX9bebE40eIGj1qsGqCxsU9H9dyc1+fPWKd2ba3NTkUM/8StsX9nlwyXCIS3Ys6Mgjj&#10;FLl7lpv+CjthFghwzFJ765DsiVsTv+Hhu9Ueys2E/NYDRdXevC+EFtezQ610fDrFnB42S+0xJGqH&#10;KbGgyJS83Saq7CynxidNC0DvTjWH89+P1+2BtpqhOg5aKrUAzandSp22JPTZ+Zg6dbchSzTyaK3O&#10;1pJBFm0HV4zRj1OWSeH/hk+MwL2BLcHlq4HxSknYl5tXCSIYOlSR6hf3XUjzkz+X3YwwPg0FFLm5&#10;h1FpAx5lENouDHmzH0A7iG8e7vzEE9/qCFKJoU5T3nTFFPLmngp5lYGhccphDBmC5/yV5SCdu6ZO&#10;VfQZcPsAs2gK+RT3JPCeQhOC8AOGzbAh32FN3EfzEgUkZtOzoY2skOE8TNE1DhF1yU6AYnNiCjfv&#10;of5wue8BQpJEwTAeTnNyFutQa+HmOG6qc1qSNdBoHuKeCM6iHeb45Wh/F4jreps1cRcFvkPUuSA0&#10;H5a7yk3xdSCkx3vos22MJYG0wmmJ1YFg1vUScTtNR9xr4bQkonZT4gbu9bAVJHujrzW4zqCv5XjO&#10;Hx2WaLPGw0CIdmviQS3yLqGaOGabKZrmO6DuSoypEWNd5jAnnrZZ4qfK/RuW+HwGKkS/q0GgFEQg&#10;mUSIMbAKLYlj+V4cB97lOkdBLYMv7ovxzkffj3MsRZboaJQvYR18i1WF3IjYsWYkvnnSLpKD7ebY&#10;E/hWrzvNsal2c/x8qcngu0ky45issa0cvrXj2Dmy0IihCwS5Z8okdcascWr3kXHV3L+NJqh8Aglx&#10;016fU6rURHSUOm7SmVosqR1ZEWWQRXvAJE1uJA0DPw0KeAj7ymBF9t1wRfbPoQrlomnl6iFTQAZh&#10;v3IlSOA7CngShmZ2yn4Z9inNAblYDxrHcBDAOgj7VTwjQy+SoO8BWkOG7TchHm/2NZCNdJBHeNxq&#10;QJkY8mWfD1Tk0hM9SrstW3OYo+dSGGozV9rjqx0MAwJSOJ27pCncUT4XM95TIWifKupQPa64oLYM&#10;14/arRujuRabk5MhuF+TITtMiZuQUpxZgyiqHKbkQtZhMEAIvRu7g0yKLEnGoPoDCae3tWYo+3aK&#10;6CjOru3mxFXckFdoqT0OWs4bGGPICRKD0F+A/FUQyFNspvjdNBexLcjrFoc5dgU3BWIWPhYawHDG&#10;gMK4FzusyYHo78ke5vg53ASoC/F4OZdNctw6WRSKjedbSC3JFG0o1LUOjOFCtrVZYtdiDEkKbT7f&#10;JmTsqTqGPCHZ2C0gUHM04rDE6inQnQV1/fBel8rxcZc7NQVTPMG6jGclw6iY435oc0cWioVH9CiI&#10;+eym6B0kZm5+tFtqrifh0peB8dxRaE56nIJmwtitPUR1u5nAdposMNPvc8pV6gNri9UXb++qHuu7&#10;UDVx1VKr9XcwgSy4P2PyeUH1/x7aV03NG6EeNJzhQXZAuzDIwsDPDU2TUC6O+KRTuwmC/M2gT5nh&#10;Ga10BjGcHfTnPiJR5LUDlH8RrFCCenOJCROUQyO+XF3Ym30+4steyg16DNnBMjqquSS2JWFI4vFk&#10;3w20OEmPByThuUEuoW3tUKadweZk0V1UF0GAvdJVVEnTkNManwYBvRgz3YkQfJ9BaM2HsIri9y6H&#10;SE7OO2OLzLEzIRDX2UWNzSnmHkhTihaLKcHd03WyjiV2DITt+h4Fib7oc7XNGr+c+YwcCyF+b960&#10;1dNSMxIz6scwrlMKTYn7aHZhPoirnFoCNQSM8VnM0JdhHAlqHSCOmXYRG4F+GyFo6yB0fw+hnbJb&#10;k4Pxu94Jgcw+ZBnIj6Yw3vek5mGOPUXNhPcEAw/aTIlFNFFxvHiPY5hvMyVroOXM4Y51uTNdzBlA&#10;UxiFt0PEPHjmNQztjvHdhzE97DRFa/DujfguK/gufGeSMPviNypkWHa56zy+3GGdMxxa0Hi843pZ&#10;bo5dAMJr4DWB/mZDWwJxx27Au5/V0pTWVuy0GQpk0fnoOeplV45VZ152ulp00uwdNxX9VCpZoY4K&#10;TVdnzz5Z9U+dqO59JE1du4gs8oH4uFKob0PRVlc6bS8Gz9tf9Ec/dCgzXAgTw324M8VamPBfGXqt&#10;7yBKl3eTyf1cPqihSe54p/Pe3byAZOtwxQ6S32nz1Vr/a5CB/qBJhH25HJ3X0Cg2BDzZJ4O+ptOR&#10;f3LET/+CtrFOOqV92U+CXuUEvbnEBRDwDDwY8OS+DnmyH4cqcvV+vzKYgp8b+EAYK/J95DWMsC/7&#10;ZssluPSZcMlsW+JCtYTTXE2htCp/+lw3ESvmbD7v4HZaYxdgJp6C0BwJofgACOJ0agMQWJU8s4J1&#10;CG02nrgJQrmYxMMEwXkQCQECci0dyCCUyzDLf6Zbh2RPaCHXMY6TbNshVozrRxyi+iRqM3j+5SjP&#10;UPiDoF5B30E6lSEo5yF/ib1DcpwM3SESAfoRODvH88powukBYuuG8YEgFlBIFzKmFbUJUSOXAeJ6&#10;IU1IebLoK2bt57BG7yNB8NlIR1MTKIY2I8lCtk3I74/3qwXhzaNjm5pFdxEfRF+E01R9qyQMczwM&#10;DWUfkMYcEpr8TpIkkqP0lU7rbebkePbFoIs2Ea/gGSFOaFKon2J7khDL8c7nM9QJ+jgMmkYHkEsx&#10;vz++wXt8V9ZpL7TFZ8HNcnsOXax2GrxEi/XUSp2dTtAudke/uyHx17KjJq7tIYui2r2Eq6FcrlQi&#10;SjOnipL0S6IkJTfF7jQY3I87pkvTb4gy9KelV0VJw2OirF5OPn5V4OZF7kMpy9yCb69p6Vx1VdZY&#10;K0pTT8mNgtsCAyFy9zpXfv2vg0Ka/osJ+m5ragHQNL5iOBBoEs6gT02GPdkPuUFPOqX92dfDPrXZ&#10;rk9QyENLuVySAtoHuSvbn1s/waccM22aeghIaH4QZNKSMKCp/IW+E72LdkUxYzBZk1dypst7mkgK&#10;ISAZLZb3XE5LYSaFojU2lRFjIYRvLILgLBRVzaYbaAenQ8jeL/0OFOQQenZzslI6hpEH4X0t2jXQ&#10;jGPvWGPDfbW9IN68cdFpTk6UwtEUu9Nhia6hs5uCHs9/BdrDSgjnWyhs2R+qmwrN8XOZh9n6OmoB&#10;dEJDkIJEondAG6lH3nUOc+IyOunx3ETevwJhfaEdBKhFptUggyQyNhWeXWSK3oPnzeb7khQ4Xpp+&#10;WA/C/Jwia+I8Ov1JOHlTEJ8Lwrmph7hUmgclgZmSqzG260EuNzhFdAyd9Xiv2h7QoliH4yrC90Cd&#10;xSCT1SQ8EMvvQMxzWN5b4LvR1AftqVBoDnC+b6ElsZwHT/G+vdAmBzcTZ/v5tDOrlraW6DCXIUB2&#10;st9tkgW0YoatcKU+gECrRpsCXIdEaUMWz54puq3qJAMK5rWOPBjym5rHT82Atc19WQi+BzFbng3y&#10;uRrfNir77V3fU+4eZyBDzsglMBbpG9Dv+ctltPzlElwug82DGwX5/JahxCmY2R8XQXAWz3FrYc03&#10;4qfGzf4ZAVfu7m5eum2S+XyO7B9lW/NdMMKtO/2cKEu90LwMWIuLtQ4k8gX+LTDhQr/sj+PgN9W+&#10;7UaNg0t8Xem0XErcDH4nPJcHN3E8ebC9Fj7eJMfEvjaO++dHfhav30p4NHPS6gnBrEKyYILAz0Er&#10;qGXgQdQv47nbSH8DIfC41ZeDnh83WcVETYIOb5RvaCYdHqzkzc0hufg92enBity7LGPS91s8HCxX&#10;2/3c6G5iVScKMvmfTGK9hc7Y/P0IlOeFE01OLmgLtO/TxMS8PEZgpu4UVQf2EbHO+ZSvcwRm733E&#10;ws5uUbU7Q45znwft8oPFpmvV6TjWZ9LyedB4TuThSIUFsT7sb6DYqL6r+E9CgpMaS/NYqsy08Wta&#10;TdXefC+esHcQxs8AhazB1VFMG99XA59J7Yrvl/dnsI3WVhMWHD/bcvzsP98n6+fJNQ/W5dj6YTys&#10;zzyOk0EaZQWAK6L4vvxuuDVRg9j4Lqp8P46J7fkLErvDvguW07aZLMqgYWDWv8+RC9SOg9pDu8AY&#10;XMvVA47i+RYLdp6AtkUWjuhhIIl10CoUCLlnMPP/HYgiiN9vIOCuwbeoghC8DfcXS0FKMGQ3o7Ey&#10;3hN3ZruXjtnizAuiLH2+3DHNjXEU+BS2rJcX8NzHIMOKN2qxm2i+KWu4En1WyLqlmTNQfrUoW3YV&#10;vi+DBx6Dd9oH/flQ5zqU3Yb7WTJ+FcG9Fi7GbkqdibYx1L8D1+c07/Xg6X+8d9Vz3Kvxvqdp48bf&#10;gQyrzlhSDF8C7cCdPks+i+TjajgX3/98uVtdbuxLLxH96ynMN/n7AaEznMifUQ7CSGt+Wb4rxy7D&#10;mTQOk2Mow/dgqBJJpjJm1gLRb7lmoZCh2Bvnyz0oxOBrDgOBnKd96xS0loZJzebBwfUjkM/vVYkx&#10;zsfv7XLcQzeVSz8boAV00g42ahrDHdZ6tpgaUQ4PeaANBHKSMKSvAQmEsSC/pyLoUUoh/OPQCl4E&#10;EfwpENi4W5uQIUQqco0TghtXVOmk8Sw37UFbOSboy93Nk/Vo9iJhhHzq+vY+i/u/GTZoEZhpN3KJ&#10;r571mwU0nJNtplgdD5TSs9oNbSILCHIekzrCO0ON1YySkWb3PwoCvi3LaEE+h4yYo86uOgVptOo8&#10;sUY1uXdBbKiSVHcpVKUGwLMeGseL0vqAcDd8i/v3IPxWQ0g9BQJhuI2JMkS3FMSZ91B+HQTuH5Be&#10;g0DbNAghUdZwPuow1PiDIJc4BFkc97UQbFNFVwhhGYAw/RW+k1z8AbIYgnvuIF8lyYXxo/i+NGNR&#10;iEsiS8/Esz7B75P6sz+TAlySSKMXfX+HvPfxuxZtHsI1I9JeJDf/udOzkf8B3vl6tP89rl8X/RvO&#10;kLNyEoAMjd5YjzaPIn0r34mzde7+Lsn8SzBWVRkEMuNNUXgXJjfVTrZFFtxQ6F5cjPu30B7vIIX/&#10;PfLbu9KNUtsgKZelcxjjeKmBMJquDB+fvhfPfQRj/hz3cUlyJOzSxiaM9QWUr8DvX1G2AX3KDc6/&#10;CEgS0CSuD/myT4Q9ytn5mEzcf8EVTjwMKS/sGeoDBFFDjUQ2BnhON7SIRQFv7g8hvxK44IKNjulK&#10;n1rI4II0NeXba+djZD/m2d9VU9Td8cwZgYrsCyQL6cMI5BaWl3/6m1jGRs2gVyeuUtqx3eS/RnBP&#10;Bvel6LftijaRRekydbeB9eqFM8vVH/5cIM+jOOzYWs181Fr97Un9VqgDTr9MffaWbuoXj++hnj7x&#10;LK2/HdUwtsdnUdrggWD8F4QRz1uBkE/5kXLIr8f/O6soWXY07j+EEFsiBi8bKIWSq+FPEGhH4zcM&#10;Yfe5nK3bN2qMEmWYEZc2/IB+/08XoEwvIm+VPIdCC7HxBYR4C7LI/B/6W6GZnkgWjTm0mYR32R3f&#10;uSfKX0X5HyXJ8ahWeRZH6ktRApKjcC9lWPRUgxxL/7kMG/I88p4X7mXH4xpCVfoDjtXf8TP0e4s0&#10;8QxoOEGSZL/MUTJcSGkjhC60CRkSHWThTr+NZ9nkqYKu1J9w/ZLUhFqCZiipnTU8K4MhEpIsGtfg&#10;2RpZlC7AO8hou09LIuJCAklSqYelBiSDJIIseIZHyZKj8a0Yjfd6ucudod9l9F+MhZpNWXqq/n2q&#10;5LOorZSloSHWN8fT+0UwKaD0CFdkn57CM7I9uZfD/uyVJA2v9+sD6aSOBHJNeR9D2Jf7MRxULuZx&#10;q3pziaBPOT3ozT6O8nRLs9T48coA+iTyu8ElYeCaDnJu8mOdwHilj398bhE0mVdRV0a1bW2TnwED&#10;O4O2ahbUInqeNFu9ClrAGZPORB770PKlv6G1dq0l9iX7W6buNWSx6jlzsjrr8rFqt+NjkkBabfNT&#10;aXvIwt1QLsnCtexSeS9Pimv4EXlybxDepQzpbQjMRnnug4wem3oXwukGpJs0YZrKSAJoCWoWJfUb&#10;0N8V0vxCMxaFrXZaHqPLjpQzZQp8ooyHIPFcjfRyTbOoT+Pf4t8Q9Fp8KTcEuRtkko9OS/BkPVf6&#10;e9SZhfbQilIgp8YL9VIT+r8TxPIB6k1AvXcxHka6pSbCWf2z8p0c1xwm+mdOxfUqvPOdeKdnMQ5o&#10;RCA7nk1eSnKAcKdWRQ2G2gDPusibv/IYuLgH2jyN+i+IIS2IpCy9Bt/rEzEkM1QjC0k8N8syhjFx&#10;NTBm1mOStHheiDwHhCa49FkY95d45pmyLkFikNoU3pXBDkuhObnSYVnGfzcZYLFeRvz+RTEBAjvo&#10;yb4wpVJ3OvtzL3PDXDCo9Ax71VmV/txXzKeWAVL4IezNzsovjc0jUqEMpQ8j5M++FfSqV/NoVJkP&#10;wghWZF+muaklYXBXeNC7ofkcbrlRz5ebF/Tlbgb5nNJeK6K2hCoPOsr7Dgja5WlPR97+3JmtZ28X&#10;6EzuJuoO0XwjuxJV5paOa97zHThm/XdP7nzmiqW8X2LbUKUvQTra2oj26qe90VafBWNDyZVKruXy&#10;XArteoXc2V0wcDvOo9AJwuxOaeda4Fo7RQ9lrsYdXwWVT9tDFlLwpL9BfbmMG4QAsoCwpD+AKE33&#10;h0B7RwpW+g0o7FzpPyIfxLF8LH5no265FPAtIX0WKR6AdKGcYTPRKSud5VVmaYbigUpSgwEYzry0&#10;/msIwGUaWaRBFijvDyFLyFDoqb8hPSCO0p290mbf8LUYkIrIMbhSG5AWyPqMESVNaFyBVc9xvoH3&#10;+Au+ySl6SPLZ8h1cmZF4t4/wnCdF2cq+yJuOdv+W46dmQbJgPzRXcfbvSt0LAmqFLNZC00n9AZOE&#10;f6KtPF5Z1wYeRZ8gwfp+Mt6VJAuQLI+Eliuo6p+UdZrJgosLSBYgMM0EpYXdYawuBlQsTf0d3244&#10;/p3ORr9f4ZkRWV66PKiRRcMMef9Lg5vkwv7cO/mT7SjYg97cjSCM0kiFWl7p1wS+NBf5sv+hSYqb&#10;7vTmEn4ZdDD32lkTVTXgy70U8SozJ45T9qe2ASJ5cqOGohFPwJN9LDBO2eQfZpJfGYx2o+n30LPa&#10;DXRo262Jq5zW+JVaqA8NXALqsMSXF8ljS+O1DlOimstB9eKfRE9R67BZElc7rcmNUSx3Aeh4x9hm&#10;d9Ud5yQ3pzlegXepclpii7js1mGJXV1kTpxHx7JstA1w+W93c2xyob70dmfB7+q01pxNP4ye9V+D&#10;Nju4mfJaARPu94ZmEDo7oo6HdrDf0IXagUZ6maZx6Ne6c7zwhKg6tnKqepzvQnXvodyprZudZBu9&#10;7o6m7SOLUyCUfsCM9EVoF8dD4EyEQOP4NLNUSWogyj9Ef9cgHQEBtRoC7QPU41nc8+XMmE7nzUGh&#10;xTFI0xN9H/J862uRGiEUj5ZOZRnBNvUm6lwmBaEMi57XLFIr5bhoGiJoiqGJiX4OV2atKMksFiU8&#10;vQ7kMXBRV7zHePQHLYOHNMkIuSAbCP3SVB2uu6DeCrT7O+rwnIs5mpBOny7614/Acz7HGOkHiaD8&#10;VpAgx32ZFsAQmgKj2nKJMVck0WTkSr2B6y3/9t3pmSA1msJeQFok+3Jlvsf1bXJvCc8J4RjoJ2KI&#10;c5rTZMh1kC8d1yXpi7Vv0ODR/SX3iRKMjSHf6ZcgefBcdNkXvi/fdyD+vYg+6UqMVcH7XyLv/xsQ&#10;9Knl4UDu/byfgcemgjCe4aw/4lfKQjxS1ZP9lktnuSeD/gqfT91ERQ2NV45B2dvUUuRGP2/uPvQ7&#10;MuT5sV/Ik1uTJwr2L1dU+XKrSSh682aALDYup9tJaCt9Ni456ymSve2W6HvcPNZyhQ/IIWkzR/9U&#10;ZEmewKWiNnP8cbuVYTwwY9KhzZw1dBUXNPtmuBKKYTIKBfilBTbVAjaFJvBbLOFrXn3BPG110aag&#10;5jOvr92ceL1QaEsDZQwqa3RgkSUx2mlN/N5urnnSaYmOAcmN7CbC+HabayIaKNjzK5i4yZChQwpF&#10;VJvBtAKt7pZjypMWQW3MYU3cxf0pehbANtpKq5boJVrOUqvMrUeh3XQ1V1vQLmSRT3TKupapfU6+&#10;Sn3yRpv69E09VPfYy1VT3ucAbYGHGe3NWFKSDJapFhAJ/RI8u2LN0iFql2PmyD5a7X9H0vaQhSaw&#10;lkFwvgJSuhAC63dSyFH4ErTFU4CXpc+VjtX+DX1wnQYZPCuFXFnDfDyrWNZtCXfjGCkk3emH8Puw&#10;TDS3yNk3NBLOlLl6h2RTyrO1G+ah3zXo6xzhngINJHUOvtV6PL+X3qNu6oGwl34DCuT0KsyyNcuD&#10;NJ9xFRcErEZKz4PwFsnZO8EVR9KBzcOLGqAtpBfKcy8009IM3GtO89JUQm9/ljRD8f14DCwdztLB&#10;zxVcmaVSa9gcZdEuwl1/idYXFwxI0iDBafuCJNlm+C25v8okhqw5GHXn4L5WkmEJvotckbV0uKw/&#10;GEQtTzLEu5Tge7NuL31ZbgmXPKdvhEY0Ut73haamhXaXm15/dkyZohZwI51+q6FKNYc8ihcaxvv5&#10;Y1WpTYAkXoMWUcKjUiO+bHnEm3uQfghqCmGPPA51k1Dl0BjOBel8Q9JhPyCVj/ze7Cz00SPsU86l&#10;z4JlUkvx5zZw93d7mp2KDqjdy26uPs9piq50mhgaIzFaBvazJFJ2S83XEGpV+fO5CaeJMYziq7S7&#10;9RaHNXat3Ryb1UvUHWIz10x3mmrmFpnjF3F/hMMUT0DANjpNyTrukOaZ2RDiAQbd43JYhzkxw25O&#10;nm8zxVdxDDQLaf0KwTHYTNEalKUxrsXURkhCTnNsPLSEK9FvFPmrnRZto5y+F2IBxrcIz21AvRdb&#10;24eAOtUOS01KvxXFlsRp6GuJfI45dgmXtNJMhne6gHGgZD6eQfMZflcWmWLrHSZ5lnfaVqBtikPd&#10;S6h1aO8by+C7SfXb2YEb6OJz7aY4vkG8jpFtScp2a/x67lthHQfasQ2fw93xzCM5I38G+lthN0er&#10;nOboTKeoPQ7f1V9kicoVN4X7JfcBUV/EgI28bw+0K1kw9Vup9j75arUudoKaWTBMLRlzpSr6rpJm&#10;psHjZsrQHVVVo9Vi1NEIZLl61PiL1VuXu9TLrhirEUlbVlPl0/aQBTGkAUKrvp8UgAyUR6FGIUpw&#10;lk+hqS3Z1AhaCth0XynI3VvZmSxXIKEfkhFDljPxyFQ6hllG0CRFJy8Jic+Vy1szB8qJgLYf4gjR&#10;Tds82gyOhzvD+XzNHKWBZ26X0gzVMAtlXeT7UAC3hDQVod2Apb03CcEu95Mgj0507vXgGNgHyZHf&#10;RBIDJyeYtNDvwl3ZNKu1hvJyi9Q6GEad36flGHphMslvmV+GzD7y/Vehb46P/g6SUh7UIkjQm3/r&#10;/PfNBzakmYz3+W/7c4NHntLJDHIIbEoaqolhODDrf56EQC1ACnVvFvcKo4yKcMUP3dHuAmgQH0gy&#10;8OXu5nJa2Rzg/o2gBxqDbnaSTm1vdgNIZoEs86pHoe2yoCf7T2opEX/2R4YY0Zu3Gdw9zU1wFEIO&#10;czLssCYfcVpixznNiUkQXu8VWmKbahZmaX76OwU42q0HydxHodmrY9yOGftLENbxQgh2GV7DHL3Y&#10;Lmi2SiyHoI0zIB9m9zdQ8Nus0UtBFn8pEolyO2MhmePPMsCg/hhhg2YDIXmlXcSOBzmlubucexYg&#10;6Ndxox93U3MTHjerMTQJxrQW9eY6RfxECP856O+vmJm3RhZJhyW6nNdyEx7eHYL7PO5bwDvdjfLT&#10;OOvnXgbUO1l+H+4IBxkVWUAUDDMCjQSCfC3aJiWxmuNPkaAw5hP4/hwLNREKe24MxP1J0Mjwm1hJ&#10;ArFbaq9hyBJ+c7zL3XLHNsgDde7jOArNcS8I5CF8szEcC0jsz3InNwMUmuI3FXaqOqIIGprdEr9x&#10;cy2tLWh3sgAB7DV0kXrQiLlyZRR3eNMPYYLWMWz8RTKO1L1reqnOUdUyn/V5HsbhIxPqgcPnqVae&#10;u91avzuatpcsfg0oafSDLHg06sV6joGfF6qJeyoiPuWKsDd3Y8SjaGfq6uAqpXBFblnYl/2ewp6E&#10;EfJmn9oYLFA1cbVTxJPL0LSEsudDFU2a8wcAKXQJeHNr8w5tkg7q5ILok/s1SBqh8cpwPHtO0Kfy&#10;/O3vQF4X6M13GnKWa4r9gTNUPQuaAwSmOXYmQ3hQCObDYeQBAX012zjE7EEOERsGgVkPgXY+ycFu&#10;qnnQKWJySTE3jznNtdMgDKMQcA9DsK0u6lBdVGSpWcvd1zZr/FLu5s6beQrN0T8xTDevCRk4jxFs&#10;pRYRewgz77sZMwptVpCEWMfGAIUWzNIhYB3W+MP5mb4MsgciosmH9y1BwU+CkdeCY4i/AwF/Dchh&#10;Id8XZfOoOYHQNMcmZlE9O83pxvAlEObX2kVSzv5JrBjXMoZF4fuBYMfKfKv8Jrc7LdFRINtnqWFp&#10;+dGBaH8XSQHPyEhSIvFYuEtcAzSQGJ+B/uZjTNKhJ7UpkCW+w0xcM7DgLXj/iJaXmITxtZuW2e5k&#10;wSTNUTzjgvZvXUtA3mHHJuWKqdMmnSVXPDWXUZNoz/MwmH5LZNG7/nBRkhkrTUsGfjlwTwVIoQaa&#10;wztBb25pMLhxJ3V5ubpPJKCMRv4j0iRFwvDkbq8c97WmagEThip7QcsYH67IPhf2Nr0TDqgRhj9n&#10;Gf0ZaFsT8Ga/lBoKNQ2fQn/Hyvxqqny484AvlwbZvB/2ZM9t29LZKjOEFs0q1bymCQbXjzD0h11U&#10;l1LYlchd3BuBWXs8L2wJCPQrILSvo+MbZbf1FQyfLYXjuQ5LcmGRiB3jtNTMLeTMn7GfQBByRm+N&#10;XYHrehIpVyTZMHtmSG/ZKceCmTcE4mqGu+BsnZFpucMZGkYDhPo5rIWxj0S61mGpPQnlD2omqSqz&#10;UyQhqOMvt0YWaF8HAb2S1xDAjCp7H01jJB57QcLH2FEggXkQ2gvwr2o5XFQd6rDWDrMXVJei7kqb&#10;SMjQ8wxh0sMUy3QTyZ4kC9aRfWIMJAvGluK3zI+JGpbTlLy12JI4Gd9lhSQ4U3I+fufR7MVd7HiX&#10;epqtSJAM/UEi7dYx0R2EezM1Ou258Zk8XArPvBfPaNdDl3YJWWwlFein6PE0PXP/Xfus3xRZGPjv&#10;gQxVHlDOCfqyH1F7CHqbNgl2xbMnwj7lkpA39wFJA+SSnlaubmIOmTpG4c7vahDDO5Hxubr8bmwG&#10;KQThHBv05e5B3z+SMMLoI+jP1bbcrxEIfLLHJP+GwSCti0O+plFtIYwiCi0t9lCGs3QIuHsZnoJR&#10;U+nI3pwsUPdyzGyfs1vjZxWZ4rOdqAMBNs1REHVRGPYRc6WTj7N/CLQ7eb4FBRvNSNQsivFbbI0P&#10;AWHMsluiS+n3oFAEMT1hs9QcLR8ihAl9+qWwZZRba+xOCmBqGxjnEqe55mxWclhqRhZBqDIMiAw6&#10;aIo9UGSJJ6gdkSxaW6JLcxhm/Y28lu9pTdwAIZ2EgL4QWkaDNCuJmuGYtT+N/paQWNBXlQyZTh+G&#10;iMsowtQsaGLqDnKkKS5/roSMqGuK3kFnfpE1cRn6eRREthiE9CSur4I2tw+0ltX47uVSe7PG78Uz&#10;1uAbrUUfD9EHYRO1ZSCrh0Gm66FJQJNK/CWvTdlFnQ3E8TzGmshrZe2Fn5MspCbBRPNTa+XtmQyy&#10;MPBLAX9UJgr1sC/7aNCbfQ+/U1oKc16Hy1VX2J+7IVSR/Rh1rto8lDid5hMqlONCFbk7QRzLJwaU&#10;5uWpXq96oHSec7e4P/dj0JP9AeQxs+WOcIIhzSsrlYPoU9Gzdhic1dNXQOc0hGJlfhks9yFAmI9u&#10;ubKJoIAr4nGj5niFtKGLmpH6yXd7c6afDy/eVczbH/cnO83J8WgzgsKUDmyaaXiCHs944OE+1CyY&#10;aNc/UFzWHM7jAC53tcRPlGYbUTvCBiHMJbA9rbMHOTpUS3+QjJNkTQznWdgkBhDHOElOEPbUdFoT&#10;psUF1W5qNvqtKBILuoOofN3Nyck8ZIlaABOe1R/EGKZvgCRFcxxJjudysx1PECy2zh7C+Fk2S/QE&#10;/MpFAAcyHpUleTxXLskluyIxBt/gfGguY/IOfHmeh/6dabbD86fS5JaP3stlumh7qjxUiRqJJXYd&#10;yYxlPTtUO4qkmSspN2q2J0gWjzzz4WeHn7ROFX0aVFGC2f+vIfVaqg6tvFN98XWDLAz8QpgCoR6W&#10;J9xl34x4lWlbEIJ24NEoLnmN+JQKag56UTMmTlT258a9kD83d5KH/5E3LoVk/2jnA1k8I7UQvxIm&#10;yejFLbCxzc5CE6zb249q0upve2NZW2e/O9p+555XbskHCdwUrS1V3XFse0zl+I4bn+UQ0YE0wUkz&#10;GVelmWK3Fomo3LgJrerCYq6wEpc2mzfbCxCkw554/uMv+1bcqu515Cp1r2HX/DrS4JXqqOn3qa+8&#10;9cUbeMfmcPoGDPzMgJbhVU4KeXMrQp6m06ZPb50QIhXKsM1Px8uDZqSwTzkSaTJDnG+uQUz1qfuh&#10;bCI1EO7jaJufwsB/P6qs1GJAFFfbrMnLexRoiwYImyV5Ak1++m27AoL0yA8//vrjVXe81bRg7UtN&#10;C9e+/KtI81e/1HTT/X9r+vTz717GO27cr2DAwC8BrlhiZNpQSNnqjuBt7Y8gqXBZLchiiyWfBPvm&#10;ru3Nd4MbMNAeUFW1e1ZRrszlcnW4Tv6aEt9JUbIXgiwO1l/XgIFfFviPKW3w+u0OQ2v/09hc8zBg&#10;wIABAwYMGDBgwIABAwYMGDBgwIABAwYMGDBgwIABAwYMGDBgwIABAwYMGDBgwIABAwYMGDBgwIAB&#10;AwYMGDBgwIABAwYMGDBgwIABAwYMGDBgwIABAwYMGDBgwIABAwYMGDBgwIABAwYMGDBgwIABAwYM&#10;GDBgwIABAwYMGDBgwIABAwYMGDBgwIABAwYMGDBgwIABAwYMGDBgwICBrUGI/weWZXGPe0C/zgAA&#10;AABJRU5ErkJgglBLAwQUAAYACAAAACEAcYXwa+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wWrDMBBE74X+g9hCb4mshsbBtRxCaHsKhSaF0ptibWwTa2UsxXb+vptTe5thH7Mz+XpyrRiwD40n&#10;DWqegEAqvW2o0vB1eJutQIRoyJrWE2q4YoB1cX+Xm8z6kT5x2MdKcAiFzGioY+wyKUNZozNh7jsk&#10;vp1870xk21fS9mbkcNfKpyRZSmca4g+16XBbY3neX5yG99GMm4V6HXbn0/b6c3j++N4p1PrxYdq8&#10;gIg4xT8YbvW5OhTc6egvZINoNcwW6ZJRFilvugGJSlIQR1YrpUAWufy/ofgFAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF&#10;94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCO&#10;rYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqG&#10;luShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48&#10;NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAblMQo0UCAAAFBQAADgAAAAAAAAAAAAAA&#10;AAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAbBZymN0+AADdPgAAFAAAAAAAAAAA&#10;AAAAAACrBAAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAcYXwa+AAAAALAQAA&#10;DwAAAAAAAAAAAAAAAAC6QwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAA&#10;IQEAABkAAAAAAAAAAAAAAAAAx0QAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYA&#10;BgB8AQAAukUAAAAA&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Graphic 3" style="position:absolute;left:34633;top:3308;width:31933;height:5336;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA0rQ54ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYI3u2lK1zR2W8Rq9SBC04LXR/aZDWbfhuy2jf++Kwgeh5n5hlmuR9eJEw2h9axhOslA&#10;ENfetNxoOOxf7goQISIb7DyThh8KsF5dXy2xNP7MOzpVsREJwqFEDTbGvpQy1JYchonviZP35QeH&#10;McmhkWbAc4K7TuZZpqTDltOCxZ6eLNXf1dFp2M76In6+Pzevqth8VLRQ9qiU1rc34+MDiEhj/A//&#10;td+MhryYz7M8v5/C76V0B+TqAgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADStDnjKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                  <v:imagedata o:title="" r:id="rId2"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:del>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79792B6D" w14:textId="77777777" w:rsidR="009E5DCB" w:rsidRDefault="009E5DCB" w:rsidP="00234DE2">
+    <w:p w:rsidR="00417005" w:rsidP="00234DE2" w:rsidRDefault="00417005" w14:paraId="3449B9C9" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="382B1B77" w14:textId="77777777" w:rsidR="009E5DCB" w:rsidRDefault="009E5DCB" w:rsidP="00234DE2">
+    <w:p w:rsidR="00417005" w:rsidP="00234DE2" w:rsidRDefault="00417005" w14:paraId="5D112298" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="06767D78" w14:textId="61905061" w:rsidR="00ED6E7E" w:rsidRDefault="00ED6E7E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00ED6E7E" w:rsidRDefault="00ED6E7E" w14:paraId="06767D78" w14:textId="590014A2">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="302143A8">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78687313" wp14:editId="22F327C3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2E463A73" wp14:anchorId="78687313">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-633730</wp:posOffset>
+            <wp:posOffset>-638175</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-1277168</wp:posOffset>
+            <wp:posOffset>-1257300</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7559040" cy="1239520"/>
-[...9 lines deleted...]
-          </wp:wrapThrough>
+          <wp:extent cx="8321617" cy="1364566"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
           <wp:docPr id="1" name="Bildobjekt 1" descr="En bild som visar skärmbild, Electric blue, blå&#10;&#10;Automatiskt genererad beskrivning"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            <a:graphicFrameLocks noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <a:graphic>
+            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Bildobjekt 1" descr="En bild som visar skärmbild, Electric blue, blå&#10;&#10;Automatiskt genererad beskrivning"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
                     <a:alphaModFix/>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect t="3741" b="64228"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
-                  <a:xfrm>
+                  <a:xfrm rot="0">
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7559040" cy="1239520"/>
+                    <a:ext cx="8321617" cy="1364566"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
-                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
-[...1 lines deleted...]
-                    </a:ext>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}"/>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07783D77"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="68FE45FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B66053A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54E09DF8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EB97A57"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4FE46820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="117D0B23"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE301B70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="212070CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92BCA606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23B51461"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F9086792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CF0213D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A168C1AC"/>
     <w:lvl w:ilvl="0" w:tplc="D5409C5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EEF3572"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E563AD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FA03934"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96803EB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30765289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E07EF7AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="317356E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71F8C47A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34141583"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8B8CEF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="348C1102"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4CCECE6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="366622AF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9A624F80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38FE27E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B3622E4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CE718C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C5446856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D286767"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30020BEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40EA0B5D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3FDAEA12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43A13191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DDC90A4"/>
     <w:lvl w:ilvl="0" w:tplc="D5409C5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="446A60AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C0AFF8C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CBC1636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CD4E2D0"/>
     <w:lvl w:ilvl="0" w:tplc="A18ACC7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DD4576E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5CF4531E"/>
     <w:lvl w:ilvl="0" w:tplc="2A7AFF8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0944DB7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A2F64B7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FE6AE4CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A8CE60C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="EAE4B954">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7B7E1A70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A6F4766E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F6D60BE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53AF1CBD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="690EAF2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55EA2F54"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D27C82EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="573552BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="14F2FBDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BA05110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22D82640"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CED4C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9886E978"/>
     <w:lvl w:ilvl="0" w:tplc="D5409C5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D025E23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BC6787E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E1D4656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="313E867A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60101512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCC49272"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64A02D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F6304DE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="687C2219"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1908E2A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79562C33"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C7B86A5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1468545378">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1330907266">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1216895352">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="712656611">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1463301541">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="745957383">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1685325222">
     <w:abstractNumId w:val="20"/>
   </w:num>
@@ -6015,291 +8883,381 @@
   </w:num>
   <w:num w:numId="27" w16cid:durableId="360597807">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="607009366">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1977682061">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1732532914">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="336739349">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1648120405">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1907834706">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Kuiper, Y.S. (Yvonne)">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::yvonne.kuiper@donders.ru.nl::462f50d5-d98f-485e-8dc2-985f2d15bbaa"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00234DE2"/>
     <w:rsid w:val="00050A25"/>
     <w:rsid w:val="00067024"/>
     <w:rsid w:val="000766F4"/>
     <w:rsid w:val="000950A3"/>
     <w:rsid w:val="000A7427"/>
     <w:rsid w:val="000A795B"/>
     <w:rsid w:val="000B7DD3"/>
     <w:rsid w:val="00104A91"/>
     <w:rsid w:val="00112C20"/>
+    <w:rsid w:val="0014578B"/>
     <w:rsid w:val="001631E2"/>
     <w:rsid w:val="0016371F"/>
     <w:rsid w:val="001C14F5"/>
     <w:rsid w:val="001F5144"/>
     <w:rsid w:val="002005DA"/>
     <w:rsid w:val="00234DE2"/>
     <w:rsid w:val="002C707C"/>
     <w:rsid w:val="002D3829"/>
     <w:rsid w:val="002F7761"/>
     <w:rsid w:val="003056DE"/>
+    <w:rsid w:val="00359D12"/>
     <w:rsid w:val="00360265"/>
     <w:rsid w:val="00361A03"/>
     <w:rsid w:val="00381579"/>
     <w:rsid w:val="003B4A1A"/>
     <w:rsid w:val="003B6F60"/>
     <w:rsid w:val="003C5B81"/>
     <w:rsid w:val="00411347"/>
+    <w:rsid w:val="00417005"/>
     <w:rsid w:val="00477ACE"/>
     <w:rsid w:val="004A2CDC"/>
     <w:rsid w:val="004A3F9B"/>
     <w:rsid w:val="004A4FEB"/>
     <w:rsid w:val="004B6B4F"/>
     <w:rsid w:val="00501835"/>
     <w:rsid w:val="0052035F"/>
     <w:rsid w:val="0052211C"/>
     <w:rsid w:val="005273A6"/>
     <w:rsid w:val="005358BB"/>
     <w:rsid w:val="005502BF"/>
     <w:rsid w:val="005555E2"/>
     <w:rsid w:val="005646C7"/>
     <w:rsid w:val="00582C1E"/>
     <w:rsid w:val="005A18B1"/>
     <w:rsid w:val="005C5EF5"/>
+    <w:rsid w:val="005E78E2"/>
     <w:rsid w:val="00611E38"/>
     <w:rsid w:val="0063583D"/>
     <w:rsid w:val="006946CF"/>
     <w:rsid w:val="006A3546"/>
     <w:rsid w:val="006A6022"/>
     <w:rsid w:val="006F3DB4"/>
     <w:rsid w:val="0071162E"/>
     <w:rsid w:val="00750A0D"/>
     <w:rsid w:val="00753447"/>
     <w:rsid w:val="00754904"/>
     <w:rsid w:val="007933CC"/>
     <w:rsid w:val="007C0AA8"/>
     <w:rsid w:val="007D0927"/>
     <w:rsid w:val="007E20E2"/>
     <w:rsid w:val="00810085"/>
     <w:rsid w:val="00847087"/>
     <w:rsid w:val="0085611B"/>
     <w:rsid w:val="008974E6"/>
+    <w:rsid w:val="008B37ED"/>
     <w:rsid w:val="008B7EBA"/>
     <w:rsid w:val="008E24F4"/>
     <w:rsid w:val="008F0BDF"/>
     <w:rsid w:val="0091074C"/>
     <w:rsid w:val="00956301"/>
     <w:rsid w:val="00961794"/>
     <w:rsid w:val="009649B8"/>
     <w:rsid w:val="00966259"/>
     <w:rsid w:val="009674EA"/>
     <w:rsid w:val="009847DA"/>
     <w:rsid w:val="009E5DCB"/>
     <w:rsid w:val="00A00B1E"/>
     <w:rsid w:val="00A31801"/>
     <w:rsid w:val="00A40A3D"/>
     <w:rsid w:val="00A541E8"/>
     <w:rsid w:val="00A60702"/>
     <w:rsid w:val="00A757E0"/>
     <w:rsid w:val="00AB5D39"/>
     <w:rsid w:val="00AC14CF"/>
     <w:rsid w:val="00AD3EAD"/>
     <w:rsid w:val="00AE1084"/>
     <w:rsid w:val="00B167D3"/>
     <w:rsid w:val="00B528E4"/>
     <w:rsid w:val="00B53DD7"/>
     <w:rsid w:val="00B834F5"/>
+    <w:rsid w:val="00B97722"/>
     <w:rsid w:val="00BA07C9"/>
     <w:rsid w:val="00C149BA"/>
     <w:rsid w:val="00C15227"/>
     <w:rsid w:val="00C5408B"/>
     <w:rsid w:val="00CF06EA"/>
     <w:rsid w:val="00CF3809"/>
     <w:rsid w:val="00D11CED"/>
+    <w:rsid w:val="00D179D6"/>
     <w:rsid w:val="00D356F5"/>
+    <w:rsid w:val="00D36B9B"/>
     <w:rsid w:val="00D50A2A"/>
     <w:rsid w:val="00D66686"/>
     <w:rsid w:val="00D72AA1"/>
+    <w:rsid w:val="00DB02E0"/>
     <w:rsid w:val="00DB2D91"/>
     <w:rsid w:val="00DD21B5"/>
     <w:rsid w:val="00DE2731"/>
     <w:rsid w:val="00DF30FC"/>
     <w:rsid w:val="00EC5359"/>
     <w:rsid w:val="00ED6E7E"/>
     <w:rsid w:val="00EE6D42"/>
     <w:rsid w:val="00F43164"/>
     <w:rsid w:val="00FC7B24"/>
+    <w:rsid w:val="01242E25"/>
+    <w:rsid w:val="026D4C4C"/>
+    <w:rsid w:val="07F6A327"/>
+    <w:rsid w:val="093C2ACB"/>
+    <w:rsid w:val="0A1B39B9"/>
     <w:rsid w:val="0B0F5DB8"/>
+    <w:rsid w:val="0B6C7BD7"/>
+    <w:rsid w:val="0B9502FE"/>
     <w:rsid w:val="0E23F841"/>
+    <w:rsid w:val="16A784F0"/>
+    <w:rsid w:val="17126370"/>
+    <w:rsid w:val="1A1F86B2"/>
+    <w:rsid w:val="1CAFC758"/>
+    <w:rsid w:val="20B44A9C"/>
+    <w:rsid w:val="2318F606"/>
+    <w:rsid w:val="268998B6"/>
+    <w:rsid w:val="27FAC5EF"/>
+    <w:rsid w:val="2810B163"/>
+    <w:rsid w:val="2AD8F87D"/>
+    <w:rsid w:val="2C08ED78"/>
+    <w:rsid w:val="2C2F7B82"/>
+    <w:rsid w:val="2DAB2CBE"/>
+    <w:rsid w:val="2E690C89"/>
+    <w:rsid w:val="302143A8"/>
+    <w:rsid w:val="30BDDBF9"/>
+    <w:rsid w:val="3184B466"/>
+    <w:rsid w:val="33051F3F"/>
+    <w:rsid w:val="35377E58"/>
+    <w:rsid w:val="395C0F6C"/>
+    <w:rsid w:val="3C047045"/>
+    <w:rsid w:val="3CCAE8E8"/>
+    <w:rsid w:val="3D342C44"/>
+    <w:rsid w:val="4088B00D"/>
+    <w:rsid w:val="40C25174"/>
+    <w:rsid w:val="429AAAE2"/>
+    <w:rsid w:val="44C83C00"/>
+    <w:rsid w:val="47BA218B"/>
+    <w:rsid w:val="49521254"/>
+    <w:rsid w:val="49DC4C09"/>
+    <w:rsid w:val="4B9DC541"/>
+    <w:rsid w:val="4E0F0A5F"/>
+    <w:rsid w:val="4E0F0A5F"/>
+    <w:rsid w:val="5193A2C8"/>
+    <w:rsid w:val="51F54865"/>
+    <w:rsid w:val="54EE7812"/>
+    <w:rsid w:val="5654F039"/>
+    <w:rsid w:val="567A24D6"/>
+    <w:rsid w:val="5712467C"/>
+    <w:rsid w:val="5772CB3E"/>
+    <w:rsid w:val="5A340977"/>
+    <w:rsid w:val="5A83B44E"/>
+    <w:rsid w:val="5CDB7B4B"/>
+    <w:rsid w:val="6155F312"/>
+    <w:rsid w:val="63CF18A5"/>
+    <w:rsid w:val="66A47B81"/>
+    <w:rsid w:val="683EE68F"/>
+    <w:rsid w:val="6A125525"/>
+    <w:rsid w:val="6B125526"/>
+    <w:rsid w:val="6CA8AB62"/>
+    <w:rsid w:val="6FE9D296"/>
+    <w:rsid w:val="702FE9AF"/>
+    <w:rsid w:val="722C427D"/>
+    <w:rsid w:val="72CAE832"/>
+    <w:rsid w:val="737A1161"/>
+    <w:rsid w:val="73B19584"/>
+    <w:rsid w:val="7457266F"/>
+    <w:rsid w:val="74C865AC"/>
+    <w:rsid w:val="76C3A73F"/>
+    <w:rsid w:val="77EFB13F"/>
+    <w:rsid w:val="783287A7"/>
+    <w:rsid w:val="7866BD8B"/>
+    <w:rsid w:val="7BC7840C"/>
+    <w:rsid w:val="7FD8C50C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2D467DB1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8D1D28DA-9B93-1543-AD0C-8F92DE5E5FF3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6455,52 +9413,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6567,413 +9525,483 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="002D3829"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000A7427"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000A7427"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
-    <w:basedOn w:val="Rubrik1"/>
-    <w:next w:val="Rubrik1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Heading1"/>
     <w:link w:val="Formatmall1Char"/>
     <w:qFormat/>
     <w:rsid w:val="002D3829"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="870051"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Rubrik1Char"/>
+    <w:basedOn w:val="Heading1Char"/>
     <w:link w:val="Formatmall1"/>
     <w:rsid w:val="002D3829"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="870051"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik1"/>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002D3829"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00234DE2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00234DE2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00234DE2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00234DE2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00234DE2"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="41"/>
     <w:rsid w:val="006946CF"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik3"/>
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000A7427"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik4"/>
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000A7427"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00AE1084"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00AE1084"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00D72AA1"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00067024"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00067024"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0014578B"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0014578B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0014578B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0014578B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014578B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014578B"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="67074946">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="531650608">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7015,64 +10043,63 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1820804256">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:neurotech@ki.se" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId12" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nteuforum.org/" TargetMode="External" Id="R2f9e4fdd89b74170" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -7337,234 +10364,220 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5ae22187-c038-4b68-a158-f98914e81504">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f1fba2c9-4d60-474b-af6f-03915b0da88a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="d01bb01f-911b-4298-9c2d-547016257608" xsi:nil="true"/>
+    <TaxCatchAll xmlns="ffebfd2f-bdb7-45f5-97e0-2a2e96c88afd" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101001EBED522DC0D3E4DA120B38F97DA16A7" ma:contentTypeVersion="18" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="aefcc1aff68e45a495a0586408625a34">
-[...2 lines deleted...]
-    <xsd:import namespace="d01bb01f-911b-4298-9c2d-547016257608"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000B5C3609C51EEB4CABE5559130DCD9F8" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fa0d1b0c5c6feb44f7ab4ded5e25da8b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f1fba2c9-4d60-474b-af6f-03915b0da88a" xmlns:ns3="ffebfd2f-bdb7-45f5-97e0-2a2e96c88afd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="788ca7c84d70aa1a34cf4e1a00f59df8" ns2:_="" ns3:_="">
+    <xsd:import namespace="f1fba2c9-4d60-474b-af6f-03915b0da88a"/>
+    <xsd:import namespace="ffebfd2f-bdb7-45f5-97e0-2a2e96c88afd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ae22187-c038-4b68-a158-f98914e81504" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f1fba2c9-4d60-474b-af6f-03915b0da88a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9479e1c4-431f-42ea-b6f3-1b0615c9ce10" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
-      </xsd:simpleType>
-[...5 lines deleted...]
-        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkeringar" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d34d398b-60ba-4ad0-a6da-da1ce693b88b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d01bb01f-911b-4298-9c2d-547016257608" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ffebfd2f-bdb7-45f5-97e0-2a2e96c88afd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Delat med information" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{265d9d7f-dda6-4f59-ac39-a05c5942dfd3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d01bb01f-911b-4298-9c2d-547016257608">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{79ae8f80-de93-4dae-88e4-53182ef4796c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ffebfd2f-bdb7-45f5-97e0-2a2e96c88afd">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -7612,105 +10625,89 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD67B2E4-66FB-4F2C-8DCB-6165D6D3DE75}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="f1fba2c9-4d60-474b-af6f-03915b0da88a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="d01bb01f-911b-4298-9c2d-547016257608"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="ffebfd2f-bdb7-45f5-97e0-2a2e96c88afd"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0216F99D-2892-4542-8CD2-FD3B997909BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34710C5A-8794-47B5-83A5-E1381C0D3037}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{865F3F14-96A5-46E6-A575-5E66FE60E791}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kseniya Hartvigsson</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Burg, A.E. van der (Andra)</lastModifiedBy>
+  <revision>14</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101001EBED522DC0D3E4DA120B38F97DA16A7</vt:lpwstr>
+    <vt:lpwstr>0x0101000B5C3609C51EEB4CABE5559130DCD9F8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>