--- v0 (2025-10-14)
+++ v1 (2026-10-14)
@@ -1,115 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="1F82B8CF" w14:textId="77777777" w:rsidR="004F2B20" w:rsidRDefault="004F2B20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8568" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3793"/>
         <w:gridCol w:w="4775"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D738A2" w:rsidRPr="00490AE4" w14:paraId="1A280919" w14:textId="77777777" w:rsidTr="006572ED">
         <w:trPr>
           <w:trHeight w:val="1530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3793" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42F4A785" w14:textId="77777777" w:rsidR="0038441A" w:rsidRPr="00490AE4" w:rsidRDefault="007929C1" w:rsidP="0038441A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Institutionen för kliniska vetenskaper, Danderyds sjukhus</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ECB6093" w14:textId="77777777" w:rsidR="00B3247F" w:rsidRPr="00490AE4" w:rsidRDefault="00720B70" w:rsidP="00D738A2">
+          <w:p w14:paraId="3ECB6093" w14:textId="790F0535" w:rsidR="00B3247F" w:rsidRPr="00490AE4" w:rsidRDefault="00744455" w:rsidP="00D738A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00490AE4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Håkan Wallén</w:t>
+              <w:t>Johan Engdahl</w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="1B44B747" w14:textId="77777777" w:rsidR="00720B70" w:rsidRPr="00490AE4" w:rsidRDefault="00720B70" w:rsidP="00D738A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Studierektor forskarutbildning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -136,62 +141,60 @@
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00490AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Ansökan Forskarutbildningen, KI DS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12EFA0D9" w14:textId="77777777" w:rsidR="00261C48" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE25E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Forskningsplan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BE25E2" w:rsidRPr="00BE25E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFA72C3" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00BE25E2" w:rsidRDefault="00BE25E2" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE25E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -215,50 +218,51 @@
         <w:t xml:space="preserve"> (plan)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C1152B8" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00BE25E2" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F9F394F" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00BE25E2" w:rsidRDefault="009D7FF3" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB526B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
+          <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A04BA04" wp14:editId="32611195">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-12700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>31750</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5715000" cy="505460"/>
                 <wp:effectExtent l="7620" t="4445" r="1905" b="4445"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
@@ -365,91 +369,81 @@
                           </w:p>
                           <w:p w14:paraId="78586333" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00BE25E2" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
                             <w:pPr>
                               <w:pStyle w:val="Brdtext2"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:val="sv-SE"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE25E2">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:val="sv-SE"/>
                               </w:rPr>
                               <w:t>Arial 11 p, 1.5 radavstånd</w:t>
                             </w:r>
                             <w:r w:rsidR="00525AFC" w:rsidRPr="00BE25E2">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:val="sv-SE"/>
                               </w:rPr>
-                              <w:t>/</w:t>
+                              <w:t>/spacing</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                           <w:p w14:paraId="71E2A338" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00F46DBC" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
                             <w:pPr>
                               <w:pStyle w:val="Brdtext2"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:i w:val="0"/>
                                 <w:lang w:val="sv-SE"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="50400" tIns="14400" rIns="50400" bIns="14400" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
             <w:pict>
               <v:rect w14:anchorId="4A04BA04" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1pt;margin-top:2.5pt;width:450pt;height:39.8pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpztAy+wEAAO8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgukm4w4hRFigwD&#10;ugvQ7gNoWb5gsqhRSpzu60fJSRpsb8NeBF4PyUNqfXccjTho8gPaShaLXAptFTaD7Sr5/Xn37oMU&#10;PoBtwKDVlXzRXt5t3r5ZT67UN9ijaTQJBrG+nFwl+xBcmWVe9XoEv0CnLTtbpBECq9RlDcHE6KPJ&#10;bvL8NpuQGkeotPdsfZidcpPw21ar8LVtvQ7CVJJ7C+ml9NbxzTZrKDsC1w/q1Ab8QxcjDJaLXqAe&#10;IIDY0/AX1DgoQo9tWCgcM2zbQek0A09T5H9M89SD02kWJse7C03+/8GqL4cn941i6949ovrhhcVt&#10;D7bT90Q49RoaLldEorLJ+fKSEBXPqaKePmPDq4V9wMTBsaUxAvJ04piofrlQrY9BKDau3herPOeN&#10;KPat8tXyNu0ig/Kc7ciHjxpHEYVKEq8yocPh0YfYDZTnkNQ9mqHZDcYkhbp6a0gcgNe+2223XCna&#10;wbgeZmusfi7p5/CE6a9xjI1ZFiPuXHK26HRZpz7ORMSb82U41kcOjWKNzQvzQzhfHf8SFnqkX1JM&#10;fHGV9D/3QFoK88kyx6t8GQkJSSmWSaFrT33tAasYqpJBilnchvms946GrudKRRrZ4j3vpR0SZa9d&#10;nbbJV5WmPv2AeLbXeop6/aeb3wAAAP//AwBQSwMEFAAGAAgAAAAhAJJlxMzfAAAABwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81Ow0AMhO9IvMPKSFxQu0lFqxCyqRASAnHgp3DocZM1SdSsN2TdpvD0&#10;mBOcPNZY42+K9dH36oBj7AIZSOcJKKQ6uI4aA+9vd7MMVGRLzvaB0MAXRliXpyeFzV2Y6BUPG26U&#10;hFDMrYGWeci1jnWL3sZ5GJDE+wijtyzr2Gg32knCfa8XSbLS3nYkH1o74G2L9W6z9wa+L9KK0ul5&#10;+fLpdk/3zNvH5mFrzPnZ8eYaFOOR/47hF1/QoRSmKuzJRdUbmC2kChtYyhA7u8pEVCIuV6DLQv/n&#10;L38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqc7QMvsBAADvAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkmXEzN8AAAAHAQAADwAAAAAAAAAA&#10;AAAAAABVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" fillcolor="#fc0" stroked="f">
                 <v:fill opacity="32896f"/>
                 <v:textbox inset="1.4mm,.4mm,1.4mm,.4mm">
                   <w:txbxContent>
                     <w:p w14:paraId="7A0A2814" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00597FC5" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
                       <w:pPr>
                         <w:pStyle w:val="Brdtext2"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:i w:val="0"/>
                           <w:lang w:val="sv-SE"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F46DBC">
                         <w:rPr>
                           <w:i w:val="0"/>
                           <w:lang w:val="sv-SE"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Fyll i nedanstående, utrymmet får </w:t>
                       </w:r>
                       <w:r w:rsidR="00720B70">
                         <w:rPr>
                           <w:i w:val="0"/>
                           <w:lang w:val="sv-SE"/>
@@ -553,65 +547,56 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00672974" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00BE25E2" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10ADFC1E" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00BE25E2" w:rsidRDefault="00525AFC" w:rsidP="00BB287C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00525AFC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Projekttitel</w:t>
-[...7 lines deleted...]
-        <w:t>/</w:t>
+        <w:t>Projekttitel/</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE25E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Title of project</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9108"/>
       </w:tblGrid>
@@ -702,129 +687,58 @@
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00525AFC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Namn på s</w:t>
       </w:r>
       <w:r w:rsidR="00525AFC" w:rsidRPr="00525AFC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>ökande till forskarutbildningen/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00525AFC" w:rsidRPr="00BE25E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Name</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> studies</w:t>
+        <w:t>Name of applicant to doctoral studies</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9108"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BB287C" w:rsidRPr="00EB526B" w14:paraId="5554607C" w14:textId="77777777" w:rsidTr="00275667">
         <w:trPr>
           <w:trHeight w:val="770"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9108" w:type="dxa"/>
             <w:tcBorders>
@@ -879,86 +793,76 @@
       <w:r w:rsidRPr="00EB526B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00720B70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Forskningsplan</w:t>
       </w:r>
       <w:r w:rsidR="00032811">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">/Research </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00032811">
+        <w:t>/Research project</w:t>
+      </w:r>
+      <w:r w:rsidR="00720B70" w:rsidRPr="00720B70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>project</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="724C6BD2" w14:textId="77777777" w:rsidR="00720B70" w:rsidRDefault="009D7FF3" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB526B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
+          <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50EC4AB5" wp14:editId="13FAE9D5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-38100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>52705</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5696585" cy="502920"/>
                 <wp:effectExtent l="1270" t="6985" r="7620" b="4445"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
@@ -1030,282 +934,144 @@
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>skall</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00032811">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> ingå i forskningsplanen. </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="707DFC4A" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00BE25E2" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:i/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00032811">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>Respektera</w:t>
+                              <w:t xml:space="preserve">Respektera det utrymme </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...32 lines deleted...]
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidR="00032811" w:rsidRPr="00032811">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>som</w:t>
-[...76 lines deleted...]
-                              <w:t>/</w:t>
+                              <w:t>som anges vid respektive rubrik/</w:t>
                             </w:r>
                             <w:r w:rsidR="00032811" w:rsidRPr="00BE25E2">
                               <w:rPr>
                                 <w:b/>
                                 <w:i/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">The headlines </w:t>
-[...12 lines deleted...]
-                              <w:t>describe,comp</w:t>
+                              <w:t>The headlines describe,comp</w:t>
                             </w:r>
                             <w:r w:rsidR="00436C62" w:rsidRPr="00BE25E2">
                               <w:rPr>
                                 <w:b/>
                                 <w:i/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>ulso</w:t>
                             </w:r>
                             <w:r w:rsidR="00032811" w:rsidRPr="00BE25E2">
                               <w:rPr>
                                 <w:b/>
                                 <w:i/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>ry</w:t>
-[...12 lines deleted...]
-                              <w:t xml:space="preserve"> information which has </w:t>
+                              <w:t xml:space="preserve">ry information which has </w:t>
                             </w:r>
                             <w:r w:rsidR="00BF3821" w:rsidRPr="00BE25E2">
                               <w:rPr>
                                 <w:b/>
                                 <w:i/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve">to be included in </w:t>
                             </w:r>
                             <w:r w:rsidR="00032811" w:rsidRPr="00BE25E2">
                               <w:rPr>
                                 <w:b/>
                                 <w:i/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>the research project. Please respect the allowed space.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="50400" tIns="14400" rIns="50400" bIns="14400" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
             <w:pict>
               <v:rect w14:anchorId="50EC4AB5" id="Rectangle 3" o:spid="_x0000_s1027" style="position:absolute;margin-left:-3pt;margin-top:4.15pt;width:448.55pt;height:39.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUkTa4AwIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KNyEgEy0HgwEWB&#10;9AEk/QCKoiSiFJdd0pbSr++Ssh2jvRXVgdDuksOZ2eXmfhoMOyr0GmzFl4ucM2UlNNp2Ff/+sv9w&#10;y5kPwjbCgFUVf1We32/fv9uMrlQr6ME0ChmBWF+OruJ9CK7MMi97NQi/AKcsFVvAQQQKscsaFCOh&#10;DyZb5fk6GwEbhyCV95R9nIt8m/DbVsnwtW29CsxUnLiFtGJa67hm240oOxSu1/JEQ/wDi0FoS5de&#10;oB5FEOyA+i+oQUsED21YSBgyaFstVdJAapb5H2qee+FU0kLmeHexyf8/WPnl+Oy+YaTu3RPIH55Z&#10;2PXCduoBEcZeiYauW0ajstH58nIgBp6Osnr8DA21VhwCJA+mFocISOrYlKx+vVitpsAkJYv13bq4&#10;LTiTVCvy1d0q9SIT5fm0Qx8+KhhY/Kk4UisTujg++RDZiPK8JbEHo5u9NiYF2NU7g+woqO37/W6X&#10;5/NZ43oxZ4ucvqSKlM/bE6a/xjE2olmIuPOVc0alyTrxOBsRZ86XYaonppuTZTFTQ/NKNiHMw0eP&#10;hX56wF+cjTR4Ffc/DwIVZ+aTJauL/IaIsZCC5U0K8LpSX1eElQRV8cDZ/LsL83QfHOqup5uWSbmF&#10;B2pPq5Nzb6xOTaXhSuJPDyFO73Wcdr091+1vAAAA//8DAFBLAwQUAAYACAAAACEA7dboXOAAAAAH&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFDrGNQSQpwKISEQB37aHnp04iWJ&#10;Gq9DvG0CT485wW1HM5r5Nl9NrhNHHELrSYOaJyCQKm9bqjVsNw+zFERgQ9Z0nlDDFwZYFacnucms&#10;H+kdj2uuRSyhkBkNDXOfSRmqBp0Jc98jRe/DD85wlEMt7WDGWO46eZkkS+lMS3GhMT3eN1jt1wen&#10;4ftClaTG18Xbp92/PDLvnuunndbnZ9PdLQjGif/C8Isf0aGITKU/kA2i0zBbxldYQ3oFItrpjVIg&#10;ynhcL0AWufzPX/wAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1JE2uAMCAAD2AwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7dboXOAAAAAHAQAA&#10;DwAAAAAAAAAAAAAAAABdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" fillcolor="#fc0" stroked="f">
                 <v:fill opacity="32896f"/>
                 <v:textbox inset="1.4mm,.4mm,1.4mm,.4mm">
                   <w:txbxContent>
                     <w:p w14:paraId="78C31EB5" w14:textId="77777777" w:rsidR="000F6A2E" w:rsidRPr="00032811" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00032811">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Rubrikerna beskriver obligatorisk information som </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00032811">
                         <w:rPr>
@@ -1573,102 +1339,70 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18B8C2F3" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00597FC5" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.  </w:t>
-[...19 lines deleted...]
-        <w:t>max 1 A4 sida)</w:t>
+        <w:t>1.  Bakgrund  (max 1 A4 sida)</w:t>
       </w:r>
       <w:r w:rsidR="00BF3821" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BF3821" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Background</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> (max A1 page)</w:t>
+        <w:t>Background (max A1 page)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="031B9EBA" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00597FC5" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55A4ECC2" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00597FC5" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -1697,86 +1431,62 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>lning / Hypotes (max 1 A4 sida)</w:t>
       </w:r>
       <w:r w:rsidR="00BE25E2" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C4853" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Research Question</w:t>
+      </w:r>
       <w:r w:rsidR="00BF3821" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>/Hypothesis</w:t>
+      </w:r>
       <w:r w:rsidR="00C226EB" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BF3821" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>(max A1 page)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4712343B" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00597FC5" w:rsidRDefault="00BB287C" w:rsidP="00C226EB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
@@ -1798,145 +1508,110 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="331E796A" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00597FC5" w:rsidRDefault="00BB287C" w:rsidP="00BF3821">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.  Delstudier / Planerade försök (max 2 A4 </w:t>
-[...9 lines deleted...]
-        <w:t>sidor)</w:t>
+        <w:t>3.  Delstudier / Planerade försök (max 2 A4 sidor)</w:t>
       </w:r>
       <w:r w:rsidR="00BF3821" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BF3821" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Substud</w:t>
       </w:r>
       <w:r w:rsidR="002C4853" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
       <w:r w:rsidR="00BF3821" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>/Planned</w:t>
+      </w:r>
       <w:r w:rsidR="00BF3821" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Planned</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002C4853" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>investigations</w:t>
-[...10 lines deleted...]
-        <w:t>/experiments</w:t>
+        <w:t>investigations/experiments</w:t>
       </w:r>
       <w:r w:rsidR="00BF3821" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (max 2 A4 pages)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3324A6B5" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00597FC5" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1948,756 +1623,515 @@
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77EAC447" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00597FC5" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.  Metodik (max 2 A4 </w:t>
-[...9 lines deleted...]
-        <w:t>sidor)</w:t>
+        <w:t>4.  Metodik (max 2 A4 sidor)</w:t>
       </w:r>
       <w:r w:rsidR="000709CC" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000709CC" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Method</w:t>
       </w:r>
       <w:r w:rsidR="002C4853" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000709CC" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (max 2 A4 pages)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0478BD8D" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00597FC5" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="270C711D" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00597FC5" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="235C236E" w14:textId="5E1E0F71" w:rsidR="00BB287C" w:rsidRPr="00597FC5" w:rsidRDefault="00BB287C" w:rsidP="000709CC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc504557057"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc504557057"/>
       <w:r w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">5.  </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Statisti</w:t>
       </w:r>
       <w:r w:rsidR="002B67D0" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">k, inklusive </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> /</w:t>
+        <w:t>k, inklusive powerberäkningar /</w:t>
       </w:r>
       <w:r w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">övervägande av studiestorlek </w:t>
       </w:r>
       <w:r w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">(max 1 A4 </w:t>
-[...9 lines deleted...]
-        <w:t>sida)</w:t>
+        <w:t>(max 1 A4 sida)</w:t>
       </w:r>
       <w:r w:rsidR="00575CA6" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00575CA6" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Statistics</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Statistics, in</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2CC8" w:rsidRPr="00597FC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>cl</w:t>
+      </w:r>
       <w:r w:rsidR="00575CA6" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>uding power</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2C96" w:rsidRPr="00597FC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00575CA6" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>in</w:t>
+        <w:t>calculations</w:t>
       </w:r>
       <w:r w:rsidR="00DC2CC8" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>cl</w:t>
+        <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00575CA6" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>uding</w:t>
-[...99 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> study size</w:t>
+      </w:r>
       <w:r w:rsidR="002B67D0" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (max A1 page)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C7E7CA" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00597FC5" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3013E608" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00597FC5" w:rsidRDefault="00BB287C" w:rsidP="000C2C96">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>6.  Etiska godkännanden / Etiska överväganden (max ½ A4 sida)</w:t>
       </w:r>
       <w:r w:rsidR="000C2C96" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000C2C96" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Ethical</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00016683" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BE25E2" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>approvals</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>approvals/</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2C96" w:rsidRPr="00597FC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00BE25E2" w:rsidRPr="00597FC5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> (max ½ A4 page)</w:t>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Ethical considerations (max ½ A4 page)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066C9CD9" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00597FC5" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FC9DF71" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00597FC5" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E8DA4C7" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00597FC5" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AF73F02" w14:textId="795B894F" w:rsidR="00BB287C" w:rsidRPr="002B2E4D" w:rsidRDefault="00BB287C" w:rsidP="00E169F7">
+    <w:p w14:paraId="2AF73F02" w14:textId="795B894F" w:rsidR="00BB287C" w:rsidRPr="00744455" w:rsidRDefault="00BB287C" w:rsidP="00E169F7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B2E4D">
-[...73 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00744455">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>7.  Betydelse av projektet (max ½ A4 sida)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E169F7" w:rsidRPr="00744455">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00B542CA" w:rsidRPr="002B2E4D">
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00B542CA" w:rsidRPr="00744455">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Significance</w:t>
       </w:r>
-      <w:r w:rsidR="00E169F7" w:rsidRPr="002B2E4D">
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00E169F7" w:rsidRPr="00744455">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the project (max ½ A page)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A390BF6" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="002B2E4D" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
+    <w:p w14:paraId="6A390BF6" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00744455" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4679FEFE" w14:textId="77777777" w:rsidR="00ED6842" w:rsidRPr="002B2E4D" w:rsidRDefault="00ED6842" w:rsidP="00BB287C">
+    <w:p w14:paraId="4679FEFE" w14:textId="77777777" w:rsidR="00ED6842" w:rsidRPr="00744455" w:rsidRDefault="00ED6842" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72A36554" w14:textId="77777777" w:rsidR="00ED6842" w:rsidRPr="002B2E4D" w:rsidRDefault="00ED6842" w:rsidP="00BB287C">
+    <w:p w14:paraId="72A36554" w14:textId="77777777" w:rsidR="00ED6842" w:rsidRPr="00744455" w:rsidRDefault="00ED6842" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A20E2CE" w14:textId="77777777" w:rsidR="00ED6842" w:rsidRPr="002B2E4D" w:rsidRDefault="00ED6842" w:rsidP="00BB287C">
+    <w:p w14:paraId="3A20E2CE" w14:textId="77777777" w:rsidR="00ED6842" w:rsidRPr="00744455" w:rsidRDefault="00ED6842" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E57C740" w14:textId="77777777" w:rsidR="00ED6842" w:rsidRPr="002B2E4D" w:rsidRDefault="00ED6842" w:rsidP="00BB287C">
+    <w:p w14:paraId="7E57C740" w14:textId="77777777" w:rsidR="00ED6842" w:rsidRPr="00744455" w:rsidRDefault="00ED6842" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45571C1D" w14:textId="77777777" w:rsidR="00ED6842" w:rsidRPr="002B2E4D" w:rsidRDefault="00ED6842" w:rsidP="00BB287C">
+    <w:p w14:paraId="45571C1D" w14:textId="77777777" w:rsidR="00ED6842" w:rsidRPr="00744455" w:rsidRDefault="00ED6842" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22C33B74" w14:textId="77777777" w:rsidR="00ED6842" w:rsidRPr="002B2E4D" w:rsidRDefault="00ED6842" w:rsidP="00BB287C">
+    <w:p w14:paraId="22C33B74" w14:textId="77777777" w:rsidR="00ED6842" w:rsidRPr="00744455" w:rsidRDefault="00ED6842" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6349E20E" w14:textId="77777777" w:rsidR="00ED6842" w:rsidRPr="002B2E4D" w:rsidRDefault="00ED6842" w:rsidP="00BB287C">
+    <w:p w14:paraId="6349E20E" w14:textId="77777777" w:rsidR="00ED6842" w:rsidRPr="00744455" w:rsidRDefault="00ED6842" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A939018" w14:textId="34A9B0FF" w:rsidR="004F2B20" w:rsidRPr="004F2B20" w:rsidRDefault="004F2B20" w:rsidP="004F2B20">
+    <w:p w14:paraId="2A939018" w14:textId="34A9B0FF" w:rsidR="004F2B20" w:rsidRPr="00744455" w:rsidRDefault="004F2B20" w:rsidP="004F2B20">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB287C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="004F2B20">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -2796,76 +2230,74 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">le of PhD student in the project. </w:t>
       </w:r>
       <w:r w:rsidRPr="004F2B20">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Describe the assignments for the PhD student</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the research project. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F2B20">
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00744455">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>(max ½ A page)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF8F3A2" w14:textId="77777777" w:rsidR="004F2B20" w:rsidRPr="002B2E4D" w:rsidRDefault="004F2B20" w:rsidP="00BB287C">
+    <w:p w14:paraId="0EF8F3A2" w14:textId="77777777" w:rsidR="004F2B20" w:rsidRPr="00744455" w:rsidRDefault="004F2B20" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="508A4DC7" w14:textId="77777777" w:rsidR="004F2B20" w:rsidRPr="002B2E4D" w:rsidRDefault="004F2B20" w:rsidP="00BB287C">
+    <w:p w14:paraId="508A4DC7" w14:textId="77777777" w:rsidR="004F2B20" w:rsidRPr="00744455" w:rsidRDefault="004F2B20" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10D0B9ED" w14:textId="06D10E31" w:rsidR="00BB287C" w:rsidRPr="00F25F85" w:rsidRDefault="004F2B20" w:rsidP="00E169F7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00BB287C" w:rsidRPr="00B86A16">
@@ -2979,71 +2411,51 @@
       <w:r w:rsidR="00E169F7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F25F85" w:rsidRPr="00BD39D5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(max 1</w:t>
       </w:r>
       <w:r w:rsidR="00E169F7" w:rsidRPr="00BD39D5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A4 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+        <w:t xml:space="preserve"> A4 sida). </w:t>
       </w:r>
       <w:r w:rsidR="00E169F7" w:rsidRPr="00F25F85">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00D12D00" w:rsidRPr="00F25F85">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>doctoral education</w:t>
       </w:r>
       <w:r w:rsidR="00E169F7" w:rsidRPr="00F25F85">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
@@ -3143,210 +2555,199 @@
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00B86A16" w:rsidRPr="00033858">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.  Referenser</w:t>
+      </w:r>
       <w:r w:rsidR="00E169F7" w:rsidRPr="00033858">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00E169F7" w:rsidRPr="00033858">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Refer</w:t>
       </w:r>
       <w:r w:rsidR="00BE25E2" w:rsidRPr="00033858">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00E169F7" w:rsidRPr="00033858">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nces</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0752EB" w14:textId="77777777" w:rsidR="00BB287C" w:rsidRPr="00033858" w:rsidRDefault="00BB287C" w:rsidP="00BB287C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BB287C" w:rsidRPr="00033858" w:rsidSect="001A6113">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2381" w:right="1418" w:bottom="1418" w:left="2552" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2C3C65F1" w14:textId="77777777" w:rsidR="001A6113" w:rsidRDefault="001A6113">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6D581853" w14:textId="77777777" w:rsidR="001A6113" w:rsidRDefault="001A6113">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="692DC965" w14:textId="77777777" w:rsidR="000D08D0" w:rsidRDefault="000D08D0">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="7A3E7432" w14:textId="77777777" w:rsidR="000D08D0" w:rsidRDefault="000D08D0">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="7A1B66B5" w14:textId="77777777" w:rsidR="00F2517F" w:rsidRPr="007516BA" w:rsidRDefault="00F2517F" w:rsidP="00F2517F">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="-180" w:right="-1064"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="08401589" w14:textId="77777777" w:rsidR="00F2517F" w:rsidRPr="007516BA" w:rsidRDefault="00F2517F" w:rsidP="00F2517F"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9190" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2275"/>
       <w:gridCol w:w="1535"/>
       <w:gridCol w:w="1876"/>
       <w:gridCol w:w="1911"/>
       <w:gridCol w:w="1593"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F2517F" w:rsidRPr="006572ED" w14:paraId="47B125CD" w14:textId="77777777" w:rsidTr="006572ED">
       <w:tc>
         <w:tcPr>
@@ -3633,103 +3034,106 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1593" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="593E3989" w14:textId="77777777" w:rsidR="00F2517F" w:rsidRPr="006572ED" w:rsidRDefault="00F2517F" w:rsidP="00046832">
           <w:pPr>
             <w:pStyle w:val="Sidfot"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="754F1CAF" w14:textId="77777777" w:rsidR="00D344FD" w:rsidRDefault="00D344FD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="72AB3341" w14:textId="77777777" w:rsidR="001A6113" w:rsidRDefault="001A6113">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ACE6BD9" w14:textId="77777777" w:rsidR="001A6113" w:rsidRDefault="001A6113">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="51CDB64B" w14:textId="77777777" w:rsidR="000D08D0" w:rsidRDefault="000D08D0">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10094" w:type="dxa"/>
       <w:tblInd w:w="-1588" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5387"/>
       <w:gridCol w:w="3856"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C77DF5" w:rsidRPr="00B56273" w14:paraId="223490A4" w14:textId="77777777" w:rsidTr="006572ED">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="510C7FA2" w14:textId="77777777" w:rsidR="00C77DF5" w:rsidRPr="00B56273" w:rsidRDefault="009D7FF3" w:rsidP="00AB07EC">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
           </w:pPr>
           <w:r w:rsidRPr="00B56273">
+            <w:rPr>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54544817" wp14:editId="405E76F8">
                 <wp:extent cx="2164080" cy="883920"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="Bild 2" descr="KI-Logo_pos_RGB(136-0-82)"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 2" descr="KI-Logo_pos_RGB(136-0-82)"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
@@ -3986,171 +3390,174 @@
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="26996D6C" w14:textId="77777777" w:rsidR="00C77DF5" w:rsidRPr="00B56273" w:rsidRDefault="00C77DF5">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3856" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="67078825" w14:textId="33ACCA93" w:rsidR="00C77DF5" w:rsidRPr="006572ED" w:rsidRDefault="00C77DF5">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="851" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="26FEF153" w14:textId="3D84B68E" w:rsidR="00C77DF5" w:rsidRPr="006572ED" w:rsidRDefault="00C77DF5">
+        <w:p w14:paraId="26FEF153" w14:textId="7C6BBA28" w:rsidR="00C77DF5" w:rsidRPr="006572ED" w:rsidRDefault="00C77DF5">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="002B2E4D">
+          <w:r w:rsidR="00744455">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="002B2E4D">
+          <w:r w:rsidR="00744455">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5476D7D0" w14:textId="77777777" w:rsidR="00C77DF5" w:rsidRPr="007516BA" w:rsidRDefault="00C77DF5">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10606" w:type="dxa"/>
       <w:tblInd w:w="-1588" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5387"/>
       <w:gridCol w:w="3856"/>
       <w:gridCol w:w="1363"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F2517F" w:rsidRPr="00B56273" w14:paraId="62A70445" w14:textId="77777777" w:rsidTr="006572ED">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="7C2686F6" w14:textId="77777777" w:rsidR="00F2517F" w:rsidRPr="00B56273" w:rsidRDefault="009D7FF3" w:rsidP="00046832">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
           </w:pPr>
           <w:r w:rsidRPr="00B56273">
+            <w:rPr>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0306CF0E" wp14:editId="37420016">
                 <wp:extent cx="2164080" cy="883920"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Bild 1" descr="KI-Logo_pos_RGB(136-0-82)"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="KI-Logo_pos_RGB(136-0-82)"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
@@ -4413,174 +3820,172 @@
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="4EF9A140" w14:textId="77777777" w:rsidR="00F2517F" w:rsidRPr="00B56273" w:rsidRDefault="00F2517F" w:rsidP="00046832">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3856" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="59ABFC2D" w14:textId="711F8909" w:rsidR="00F2517F" w:rsidRPr="006572ED" w:rsidRDefault="00F2517F" w:rsidP="00046832">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1363" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="35F621B7" w14:textId="5B632D45" w:rsidR="00F2517F" w:rsidRPr="006572ED" w:rsidRDefault="00F2517F" w:rsidP="00046832">
+        <w:p w14:paraId="35F621B7" w14:textId="66286435" w:rsidR="00F2517F" w:rsidRPr="006572ED" w:rsidRDefault="00F2517F" w:rsidP="00046832">
           <w:pPr>
             <w:pStyle w:val="Sidhuvud"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="002B2E4D">
+          <w:r w:rsidR="00744455">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="002B2E4D">
+          <w:r w:rsidR="00744455">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="006572ED">
             <w:rPr>
               <w:rStyle w:val="Sidnummer"/>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="258AC02C" w14:textId="77777777" w:rsidR="00D344FD" w:rsidRPr="00F2517F" w:rsidRDefault="00D344FD" w:rsidP="00F2517F">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="stc3_dlg_element¤01" w:val="dialog_¤TemplateDialog"/>
     <w:docVar w:name="stc3_dlg_element¤01¤01" w:val="step_¤&lt;new&gt;"/>
     <w:docVar w:name="stc3_dlg_element¤01¤01¤01" w:val="frame_¤&lt;new&gt;"/>
     <w:docVar w:name="stc3_dlg_element¤01¤01¤01¤01" w:val="pr_¤Profile"/>
     <w:docVar w:name="stc3_dlg_element¤01¤01¤01¤02" w:val="dl_¤DocLanguage"/>
     <w:docVar w:name="stc3_dlg_element¤01¤01¤01¤03" w:val="ds_¤Dokumentnamn"/>
     <w:docVar w:name="stc3_dlg_element¤01¤01¤01¤04" w:val="ds_¤DNR"/>
     <w:docVar w:name="stc3_dlg_element¤01¤01¤01¤05" w:val="ds_¤Datum"/>
     <w:docVar w:name="stc3_dlg_element¤01¤01¤01¤06" w:val="ds_¤Mottagare"/>
     <w:docVar w:name="stc3_dlg_rowcount¤ds_¤DNR" w:val="1"/>
     <w:docVar w:name="stc3_dlg_rowcount¤ds_¤Dokumentnamn" w:val="1"/>
     <w:docVar w:name="stc3_dlg_rowcount¤ds_¤Mottagare" w:val="1"/>
     <w:docVar w:name="stc3_dlg_show_dlg_descr¤dialog_¤TemplateDialog" w:val="False"/>
     <w:docVar w:name="stc3_dlg_show_step_descr¤dialog_¤TemplateDialog" w:val="False"/>
     <w:docVar w:name="stc3_dlg_type¤dl_¤DocLanguage" w:val="9"/>
     <w:docVar w:name="stc3_dlg_type¤ds_¤Datum" w:val="6"/>
     <w:docVar w:name="stc3_dlg_type¤ds_¤DNR" w:val="1"/>
     <w:docVar w:name="stc3_dlg_type¤ds_¤Dokumentnamn" w:val="1"/>
     <w:docVar w:name="stc3_dlg_type¤ds_¤Mottagare" w:val="1"/>
     <w:docVar w:name="stc3_dlg_type¤pr_¤Profile" w:val="10"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00016683"/>
@@ -4635,53 +4040,55 @@
     <w:rsid w:val="003D617B"/>
     <w:rsid w:val="004079AC"/>
     <w:rsid w:val="00421BED"/>
     <w:rsid w:val="0043320A"/>
     <w:rsid w:val="00436C62"/>
     <w:rsid w:val="00444B24"/>
     <w:rsid w:val="0047273D"/>
     <w:rsid w:val="00486C3A"/>
     <w:rsid w:val="00490AE4"/>
     <w:rsid w:val="004C60FE"/>
     <w:rsid w:val="004D70E9"/>
     <w:rsid w:val="004F2B20"/>
     <w:rsid w:val="004F5992"/>
     <w:rsid w:val="00525AFC"/>
     <w:rsid w:val="005431CB"/>
     <w:rsid w:val="00575CA6"/>
     <w:rsid w:val="00595A9C"/>
     <w:rsid w:val="00597FC5"/>
     <w:rsid w:val="005A0D53"/>
     <w:rsid w:val="005D5445"/>
     <w:rsid w:val="005E6946"/>
     <w:rsid w:val="005F2B31"/>
     <w:rsid w:val="00614C86"/>
     <w:rsid w:val="006572ED"/>
     <w:rsid w:val="006A2BE9"/>
+    <w:rsid w:val="00702899"/>
     <w:rsid w:val="00717163"/>
     <w:rsid w:val="00720B70"/>
     <w:rsid w:val="00737C71"/>
+    <w:rsid w:val="00744455"/>
     <w:rsid w:val="007516BA"/>
     <w:rsid w:val="00766E50"/>
     <w:rsid w:val="00776179"/>
     <w:rsid w:val="007929C1"/>
     <w:rsid w:val="007A73C3"/>
     <w:rsid w:val="007D67DD"/>
     <w:rsid w:val="00887F84"/>
     <w:rsid w:val="008A30D2"/>
     <w:rsid w:val="008D56D0"/>
     <w:rsid w:val="0097218E"/>
     <w:rsid w:val="00975AED"/>
     <w:rsid w:val="009D7FF3"/>
     <w:rsid w:val="00A266C3"/>
     <w:rsid w:val="00A270C9"/>
     <w:rsid w:val="00A81177"/>
     <w:rsid w:val="00A954A0"/>
     <w:rsid w:val="00AB07EC"/>
     <w:rsid w:val="00AD5581"/>
     <w:rsid w:val="00B2181E"/>
     <w:rsid w:val="00B3247F"/>
     <w:rsid w:val="00B542CA"/>
     <w:rsid w:val="00B56273"/>
     <w:rsid w:val="00B86A16"/>
     <w:rsid w:val="00BB287C"/>
     <w:rsid w:val="00BD39D5"/>
@@ -4713,79 +4120,79 @@
     <w:rsid w:val="00E16C3A"/>
     <w:rsid w:val="00E337FD"/>
     <w:rsid w:val="00E91733"/>
     <w:rsid w:val="00ED16FD"/>
     <w:rsid w:val="00ED3868"/>
     <w:rsid w:val="00ED6842"/>
     <w:rsid w:val="00F07825"/>
     <w:rsid w:val="00F2517F"/>
     <w:rsid w:val="00F25F85"/>
     <w:rsid w:val="00F310C9"/>
     <w:rsid w:val="00FC72DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE"/>
+  <w:themeFontLang w:val="sv-SE" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7A8F4269"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{916ADC0C-03A0-4256-8404-079D0D3F4631}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5016,55 +4423,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0047273D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BB287C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="60" w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -5267,72 +4669,72 @@
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:rsid w:val="002B2E4D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:rsid w:val="002B2E4D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="1288512473">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -5594,80 +4996,406 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="45fbcc7e-bcc8-4c52-92bb-364e2225fda3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003812C573E53F8B46AABBC67ADEE23569" ma:contentTypeVersion="18" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="7dc47b4a6fc5fe194df9133c67fe6ff6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="45fbcc7e-bcc8-4c52-92bb-364e2225fda3" xmlns:ns4="3eacc1de-54be-40fb-ac49-da8087b8b6b2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e95df14989df7ec5b91bed98436b0eb6" ns3:_="" ns4:_="">
+    <xsd:import namespace="45fbcc7e-bcc8-4c52-92bb-364e2225fda3"/>
+    <xsd:import namespace="3eacc1de-54be-40fb-ac49-da8087b8b6b2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="45fbcc7e-bcc8-4c52-92bb-364e2225fda3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="17" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="18" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="21" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="24" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3eacc1de-54be-40fb-ac49-da8087b8b6b2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Delat med information" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="12" nillable="true" ma:displayName="Delar tips, Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C87F7E89-C105-4148-A5AC-1CA77E551BAE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="45fbcc7e-bcc8-4c52-92bb-364e2225fda3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="3eacc1de-54be-40fb-ac49-da8087b8b6b2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DE877AD-EBE5-4078-8409-ACBFF41D8E97}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23154E69-70C7-420B-A8F8-01A291DA88ED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="45fbcc7e-bcc8-4c52-92bb-364e2225fda3"/>
+    <ds:schemaRef ds:uri="3eacc1de-54be-40fb-ac49-da8087b8b6b2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>271</Words>
-  <Characters>1440</Characters>
+  <Characters>1441</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1708</CharactersWithSpaces>
+  <CharactersWithSpaces>1709</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nina Ringart(2mvb)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="stc3_dl_Dokumentnamn">
     <vt:lpwstr>Dokumentnamn</vt:lpwstr>
@@ -5737,27 +5465,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="stc3_ts_ProcessedDate">
     <vt:lpwstr>2005-09-06 13:27:21</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="stc3_ts_ProcessedBy">
     <vt:lpwstr>erik.sundstrom</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="stc3_ts_ProcessedVersion">
     <vt:lpwstr>3.0.41</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="stc3_ts_ProcessedOwner">
     <vt:lpwstr>mejkSoft</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="stc3_ts_PreviewMode">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="stc3_ts_PreviewColorMode">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="stc3_ts_DocumentProtection">
     <vt:lpwstr>-1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="stc3_ts_DocumentProtectionPassword">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="ContentTypeId">
+    <vt:lpwstr>0x0101003812C573E53F8B46AABBC67ADEE23569</vt:lpwstr>
+  </property>
 </Properties>
 </file>