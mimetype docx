--- v0 (2025-10-09)
+++ v1 (2026-09-16)
@@ -2,151 +2,123 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="37B23FDD" w14:textId="0250FA98" w:rsidR="001066B3" w:rsidRPr="004100BA" w:rsidRDefault="001066B3" w:rsidP="001066B3">
+    <w:p w14:paraId="37B23FDD" w14:textId="22FF2D68" w:rsidR="001066B3" w:rsidRDefault="001066B3" w:rsidP="001066B3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6467"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004100BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
-        <w:t>eAT</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">-prov </w:t>
+        <w:t>eAT-prov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5683EA6D" w14:textId="29F98F02" w:rsidR="004100BA" w:rsidRPr="004100BA" w:rsidRDefault="004100BA" w:rsidP="001066B3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6467"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vänligen </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004100BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>maila</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ifylld mall till </w:t>
+        <w:t xml:space="preserve">maila ifylld mall till </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="004100BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>at-kansli@ki.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004100BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
@@ -289,189 +261,189 @@
       <w:r w:rsidR="00426329" w:rsidRPr="00946228">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="001066B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="00E75F3D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>………………</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E75F3D">
+        <w:t>…………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="001066B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="001066B3">
+    </w:p>
+    <w:p w14:paraId="260B45C7" w14:textId="518E171D" w:rsidR="00426329" w:rsidRPr="00946228" w:rsidRDefault="004D6876">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00946228">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00946228">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00426329" w:rsidRPr="00946228">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br/>
+        <w:t>E-postadress</w:t>
       </w:r>
       <w:r w:rsidR="00426329" w:rsidRPr="00946228">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>E-postadress</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00426329" w:rsidRPr="00946228">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001066B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001066B3">
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00E75F3D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E75F3D">
+        <w:t>……………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="001066B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>…………………………</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:t xml:space="preserve">…  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2E6961" w14:textId="018D7666" w:rsidR="00426329" w:rsidRPr="00946228" w:rsidRDefault="00426329">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B03D776" w14:textId="4D6D8A62" w:rsidR="00426329" w:rsidRPr="00946228" w:rsidRDefault="00426329">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E629FA3" w14:textId="32CF3D18" w:rsidR="00426329" w:rsidRPr="00946228" w:rsidRDefault="00426329">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00946228">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">…  </w:t>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:t>Om</w:t>
+      </w:r>
+      <w:r w:rsidR="0079430E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>prövning</w:t>
+      </w:r>
       <w:r w:rsidRPr="00946228">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Omrättning önskas av:</w:t>
+        <w:t xml:space="preserve"> önskas av:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E839409" w14:textId="26385C98" w:rsidR="00426329" w:rsidRPr="00946228" w:rsidRDefault="00426329">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C8D0F74" w14:textId="013FA43F" w:rsidR="00426329" w:rsidRPr="00946228" w:rsidRDefault="00426329">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946228">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
@@ -523,51 +495,51 @@
                         <w:txbxContent>
                           <w:p w14:paraId="4E01AD0B" w14:textId="48630058" w:rsidR="00426329" w:rsidRPr="00426329" w:rsidRDefault="00426329">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="39927F42" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:56.45pt;margin-top:1.75pt;width:16pt;height:15.3pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANzhU0DwIAAB4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTdFrZR09XSpQhp&#10;uUgLH+A4TmPheMzYbVK+nrHb7VYLvCD8YHk84+OZc2aWN2Nv2F6h12ArXkxyzpSV0Gi7rfi3r5tX&#10;15z5IGwjDFhV8YPy/Gb18sVycKWaQgemUcgIxPpycBXvQnBllnnZqV74CThlydkC9iKQidusQTEQ&#10;em+yaZ6/zgbAxiFI5T3d3h2dfJXw21bJ8LltvQrMVJxyC2nHtNdxz1ZLUW5RuE7LUxriH7Lohbb0&#10;6RnqTgTBdqh/g+q1RPDQhomEPoO21VKlGqiaIn9WzUMnnEq1EDnenWny/w9Wfto/uC/IwvgWRhIw&#10;FeHdPcjvnllYd8Ju1S0iDJ0SDX1cRMqywfny9DRS7UsfQerhIzQkstgFSEBji31khepkhE4CHM6k&#10;qzEwSZfT/IqE5EySq1jMrookSibKx8cOfXivoGfxUHEkTRO42N/7EJMR5WNI/MuD0c1GG5MM3NZr&#10;g2wvSP9NWin/Z2HGsqHii/l0fqz/rxB5Wn+C6HWgRja6r/j1OUiUkbV3tkltFoQ2xzOlbOyJxsjc&#10;kcMw1iMFRjpraA5EKMKxYWnA6NAB/uRsoGatuP+xE6g4Mx8sibIoZrPY3cmYzd9MycBLT33pEVYS&#10;VMUDZ8fjOqSJiIRZuCXxWp2IfcrklCs1YeL7NDCxyy/tFPU01qtfAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAR6LvWd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrpA2lDXEq&#10;hASiN2gRXN14m0TE62C7afh7tic4Ps1o9m2xHm0nBvShdaQgnSYgkCpnWqoVvO+eJksQIWoyunOE&#10;Cn4wwLq8vCh0btyJ3nDYxlrwCIVcK2hi7HMpQ9Wg1WHqeiTODs5bHRl9LY3XJx63nZwlyUJa3RJf&#10;aHSPjw1WX9ujVbDMXobPsJm/flSLQ7eKN3fD87dX6vpqfLgHEXGMf2U467M6lOy0d0cyQXTM6WzF&#10;VQXzWxDnPMuY98xZCrIs5P8Hyl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADc4VNA8C&#10;AAAeBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAR6Lv&#10;Wd0AAAAIAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4E01AD0B" w14:textId="48630058" w:rsidR="00426329" w:rsidRPr="00426329" w:rsidRDefault="00426329">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00946228">
         <w:rPr>
@@ -644,51 +616,51 @@
                         <w:txbxContent>
                           <w:p w14:paraId="1028079A" w14:textId="77777777" w:rsidR="00426329" w:rsidRPr="00426329" w:rsidRDefault="00426329" w:rsidP="00426329">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="18E75948" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:56.6pt;margin-top:.5pt;width:16pt;height:15.3pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAs+2rAEQIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7azSbux4qy22aaq&#10;tL1I234ABhyjYoYCiZ1+fQfszUbb9qUqD4hhhsPMOTPrm6HT5CidV2AqWsxySqThIJTZV/Tb192r&#10;a0p8YEYwDUZW9CQ9vdm8fLHubSnn0IIW0hEEMb7sbUXbEGyZZZ63smN+BlYadDbgOhbQdPtMONYj&#10;eqezeZ6/znpwwjrg0nu8vRuddJPwm0by8LlpvAxEVxRzC2l3aa/jnm3WrNw7ZlvFpzTYP2TRMWXw&#10;0zPUHQuMHJz6DapT3IGHJsw4dBk0jeIy1YDVFPmzah5aZmWqBcnx9kyT/3+w/NPxwX5xJAxvYUAB&#10;UxHe3gP/7omBbcvMXt46B30rmcCPi0hZ1ltfTk8j1b70EaTuP4JAkdkhQAIaGtdFVrBOgugowOlM&#10;uhwC4Xg5z69QSEo4uorV4qpIomSsfHxsnQ/vJXQkHirqUNMEzo73PsRkWPkYEv/yoJXYKa2T4fb1&#10;VjtyZKj/Lq2U/7MwbUhf0dVyvhzr/ytEntafIDoVsJG16ip6fQ5iZWTtnRGpzQJTejxjytpMNEbm&#10;Rg7DUA9EiYnjyGoN4oS8Ohj7FucMDy24n5T02LMV9T8OzElK9AeD2qyKxSI2eTIWyzdzNNylp770&#10;MMMRqqKBkvG4DWkwIm8GblHDRiV+nzKZUsZeTLRPcxOb/dJOUU/TvfkFAAD//wMAUEsDBBQABgAI&#10;AAAAIQBOxVmJ3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHXSlFBC&#10;nAohgeAGbQVXN9kmEfY62G4a/p7tCW47mtHsm3I1WSNG9KF3pCCdJSCQatf01CrYbp6ulyBC1NRo&#10;4wgV/GCAVXV+VuqicUd6x3EdW8ElFAqtoItxKKQMdYdWh5kbkNjbO291ZOlb2Xh95HJr5DxJcml1&#10;T/yh0wM+dlh/rQ9WwXLxMn6G1+zto8735i5e3Y7P316py4vp4R5ExCn+heGEz+hQMdPOHagJwrBO&#10;szlH+eBJJ39xw3qnIEtzkFUp/w+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAs+2rA&#10;EQIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBO&#10;xVmJ3QAAAAgBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1028079A" w14:textId="77777777" w:rsidR="00426329" w:rsidRPr="00426329" w:rsidRDefault="00426329" w:rsidP="00426329">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00946228">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
@@ -742,51 +714,51 @@
                         <w:txbxContent>
                           <w:p w14:paraId="5F3FCF6F" w14:textId="77777777" w:rsidR="00426329" w:rsidRPr="00426329" w:rsidRDefault="00426329" w:rsidP="00426329">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="109F0676" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:56.4pt;margin-top:25.15pt;width:16pt;height:15.3pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbJagBEwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTdFrZR09XSpQhp&#10;uUgLH+A4TmPheMzYbVK+nrHb7VYLvCD8YM14xscz54yXN2Nv2F6h12ArXkxyzpSV0Gi7rfi3r5tX&#10;15z5IGwjDFhV8YPy/Gb18sVycKWaQgemUcgIxPpycBXvQnBllnnZqV74CThlKdgC9iKQi9usQTEQ&#10;em+yaZ6/zgbAxiFI5T2d3h2DfJXw21bJ8LltvQrMVJxqC2nHtNdxz1ZLUW5RuE7LUxniH6rohbb0&#10;6BnqTgTBdqh/g+q1RPDQhomEPoO21VKlHqibIn/WzUMnnEq9EDnenWny/w9Wfto/uC/IwvgWRhIw&#10;NeHdPcjvnllYd8Ju1S0iDJ0SDT1cRMqywfnydDVS7UsfQerhIzQkstgFSEBji31khfpkhE4CHM6k&#10;qzEwSYfT/IqE5ExSqFjMrookSibKx8sOfXivoGfRqDiSpglc7O99iMWI8jElvuXB6GajjUkObuu1&#10;QbYXpP8mrVT/szRj2VDxxXw6P/b/V4g8rT9B9DrQIBvdV/z6nCTKyNo726QxC0Kbo00lG3uiMTJ3&#10;5DCM9ch0Q5TEByKrNTQH4hXhOLf0z8joAH9yNtDMVtz/2AlUnJkPlrRZFLNZHPLkzOZvpuTgZaS+&#10;jAgrCarigbOjuQ7pY0TeLNyShq1O/D5VciqZZjHRfvo3cdgv/ZT19LtXvwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhACgaaqTeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IJdvK&#10;2ErTCSGB2A0GgmvWeG1F45Qk68rb453g+Nu/Pn8u1qPrxIAhtp40TCcKBFLlbUu1hve3x+sliJgM&#10;WdN5Qg0/GGFdnp8VJrf+SK84bFMtGEIxNxqalPpcylg16Eyc+B6Jd3sfnEkcQy1tMEeGu07OlFpI&#10;Z1riC43p8aHB6mt7cBqW2fPwGTfzl49qse9W6ep2ePoOWl9ejPd3IBKO6a8MJ31Wh5Kddv5ANoqO&#10;83TG6knDjZqDOBWyjAc7pqsVyLKQ/z8ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAb&#10;JagBEwIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAoGmqk3gAAAAkBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5F3FCF6F" w14:textId="77777777" w:rsidR="00426329" w:rsidRPr="00426329" w:rsidRDefault="00426329" w:rsidP="00426329">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00946228">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -859,51 +831,51 @@
                         <w:txbxContent>
                           <w:p w14:paraId="746E020E" w14:textId="77777777" w:rsidR="00426329" w:rsidRPr="00426329" w:rsidRDefault="00426329" w:rsidP="00426329">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="25CFD4F2" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:56.4pt;margin-top:23.95pt;width:16pt;height:15.3pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJksb3EwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yS9wDZqulq6FCEt&#10;F2nhAxzHaSwcjxm7TZavZ+x2u9UCLwg/WDOe8fHMOePV9dgbdlDoNdiKF5OcM2UlNNruKv7t6/bV&#10;FWc+CNsIA1ZV/EF5fr1++WI1uFJNoQPTKGQEYn05uIp3Ibgyy7zsVC/8BJyyFGwBexHIxV3WoBgI&#10;vTfZNM9fZwNg4xCk8p5Ob49Bvk74batk+Ny2XgVmKk61hbRj2uu4Z+uVKHcoXKflqQzxD1X0Qlt6&#10;9Ax1K4Jge9S/QfVaInhow0RCn0HbaqlSD9RNkT/r5r4TTqVeiBzvzjT5/wcrPx3u3RdkYXwLIwmY&#10;mvDuDuR3zyxsOmF36gYRhk6Jhh4uImXZ4Hx5uhqp9qWPIPXwERoSWewDJKCxxT6yQn0yQicBHs6k&#10;qzEwSYfTfEZCciYpVCznsyKJkony8bJDH94r6Fk0Ko6kaQIXhzsfYjGifEyJb3kwutlqY5KDu3pj&#10;kB0E6b9NK9X/LM1YNlR8uZgujv3/FSJP608QvQ40yEb3Fb86J4kysvbONmnMgtDmaFPJxp5ojMwd&#10;OQxjPTLdVHwWH4is1tA8EK8Ix7mlf0ZGB/iTs4FmtuL+x16g4sx8sKTNspjP45AnZ754MyUHLyP1&#10;ZURYSVAVD5wdzU1IHyPyZuGGNGx14vepklPJNIuJ9tO/icN+6aesp9+9/gUAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKvZ563fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdVpC&#10;k4Y4FUIC0RsUBFc32SYR9jrYbhr+nu0JjrMzmnlbridrxIg+9I4UzGcJCKTaNT21Ct7fHq9zECFq&#10;arRxhAp+MMC6Oj8rddG4I73iuI2t4BIKhVbQxTgUUoa6Q6vDzA1I7O2dtzqy9K1svD5yuTVykSRL&#10;aXVPvNDpAR86rL+2B6sgT5/Hz7C5efmol3uzilfZ+PTtlbq8mO7vQESc4l8YTviMDhUz7dyBmiAM&#10;6/mC0aOCNFuBOAXSlA87BVl+C7Iq5f8Pql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;yZLG9xMCAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAq9nnrd8AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="746E020E" w14:textId="77777777" w:rsidR="00426329" w:rsidRPr="00426329" w:rsidRDefault="00426329" w:rsidP="00426329">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00946228">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1046,87 +1018,120 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946228">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ditt svar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03ADDADC" w14:textId="2AFCA348" w:rsidR="00426329" w:rsidRPr="00946228" w:rsidRDefault="00426329" w:rsidP="004D6876">
+    <w:p w14:paraId="03ADDADC" w14:textId="0D9EE3F6" w:rsidR="00426329" w:rsidRPr="00946228" w:rsidRDefault="00426329" w:rsidP="004D6876">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946228">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Din motivering</w:t>
       </w:r>
       <w:r w:rsidR="004D6876" w:rsidRPr="00946228">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> för omrättning</w:t>
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2273" w:rsidRPr="00930262">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2273">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>prövning/om</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2273" w:rsidRPr="00930262">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>rättning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3910B96E" w14:textId="51A6743F" w:rsidR="00A009AE" w:rsidRDefault="00A009AE" w:rsidP="00A009AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45A309F9" w14:textId="77777777" w:rsidR="00531758" w:rsidRDefault="00531758" w:rsidP="00A009AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6467"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79C67312" w14:textId="3E4058FF" w:rsidR="00A009AE" w:rsidRDefault="00A009AE" w:rsidP="00A009AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6467"/>
         </w:tabs>
       </w:pPr>
@@ -1256,76 +1261,109 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930262">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Ditt svar</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C7CB8E3" w14:textId="77777777" w:rsidR="00930262" w:rsidRPr="00930262" w:rsidRDefault="00930262" w:rsidP="00930262">
+          <w:p w14:paraId="4C7CB8E3" w14:textId="227C2A96" w:rsidR="00930262" w:rsidRPr="00930262" w:rsidRDefault="00930262" w:rsidP="00930262">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930262">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Din motivering för omrättning</w:t>
+              <w:t xml:space="preserve">Din motivering för </w:t>
+            </w:r>
+            <w:r w:rsidR="000B2273" w:rsidRPr="00930262">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+            <w:r w:rsidR="000B2273">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>prövning/om</w:t>
+            </w:r>
+            <w:r w:rsidR="000B2273" w:rsidRPr="00930262">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>rättning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F36E459" w14:textId="77777777" w:rsidR="00D863CC" w:rsidRDefault="00D863CC" w:rsidP="00A009AE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6467"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E73C37C" w14:textId="77777777" w:rsidR="00D863CC" w:rsidRDefault="00D863CC" w:rsidP="00A009AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6467"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D58E717" w14:textId="06A64403" w:rsidR="00A009AE" w:rsidRDefault="00A009AE" w:rsidP="00A009AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6467"/>
         </w:tabs>
       </w:pPr>
@@ -1618,76 +1656,109 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930262">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Ditt svar</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D2136EE" w14:textId="77777777" w:rsidR="001066B3" w:rsidRPr="00930262" w:rsidRDefault="001066B3" w:rsidP="001066B3">
+          <w:p w14:paraId="0D2136EE" w14:textId="49817114" w:rsidR="001066B3" w:rsidRPr="00930262" w:rsidRDefault="001066B3" w:rsidP="001066B3">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930262">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Din motivering för omrättning</w:t>
+              <w:t xml:space="preserve">Din motivering för </w:t>
+            </w:r>
+            <w:r w:rsidR="000B2273" w:rsidRPr="00930262">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+            <w:r w:rsidR="000B2273">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>prövning/om</w:t>
+            </w:r>
+            <w:r w:rsidR="000B2273" w:rsidRPr="00930262">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>rättning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15B88237" w14:textId="77777777" w:rsidR="001066B3" w:rsidRDefault="001066B3" w:rsidP="001066B3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6467"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="1627FBE5" w14:textId="77777777" w:rsidR="001066B3" w:rsidRDefault="001066B3" w:rsidP="001066B3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6467"/>
@@ -1981,76 +2052,109 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930262">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Ditt svar</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="136B549F" w14:textId="77777777" w:rsidR="001066B3" w:rsidRPr="00930262" w:rsidRDefault="001066B3" w:rsidP="001066B3">
+          <w:p w14:paraId="136B549F" w14:textId="49DED109" w:rsidR="001066B3" w:rsidRPr="00930262" w:rsidRDefault="001066B3" w:rsidP="001066B3">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930262">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Din motivering för omrättning</w:t>
+              <w:t xml:space="preserve">Din motivering för </w:t>
+            </w:r>
+            <w:r w:rsidR="000B2273" w:rsidRPr="00930262">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+            <w:r w:rsidR="000B2273">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>prövning/om</w:t>
+            </w:r>
+            <w:r w:rsidR="000B2273" w:rsidRPr="00930262">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>rättning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EE83E66" w14:textId="77777777" w:rsidR="001066B3" w:rsidRDefault="001066B3" w:rsidP="001066B3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6467"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28C9CBE2" w14:textId="77777777" w:rsidR="001066B3" w:rsidRDefault="001066B3" w:rsidP="001066B3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6467"/>
         </w:tabs>
@@ -2392,76 +2496,109 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930262">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Ditt svar</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="335F287A" w14:textId="77777777" w:rsidR="001066B3" w:rsidRPr="00930262" w:rsidRDefault="001066B3" w:rsidP="001066B3">
+          <w:p w14:paraId="335F287A" w14:textId="7D074171" w:rsidR="001066B3" w:rsidRPr="00930262" w:rsidRDefault="001066B3" w:rsidP="001066B3">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930262">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Din motivering för omrättning</w:t>
+              <w:t xml:space="preserve">Din motivering för </w:t>
+            </w:r>
+            <w:r w:rsidR="000B2273" w:rsidRPr="00930262">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+            <w:r w:rsidR="000B2273">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>prövning/om</w:t>
+            </w:r>
+            <w:r w:rsidR="000B2273" w:rsidRPr="00930262">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>rättning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76C615D9" w14:textId="77777777" w:rsidR="001066B3" w:rsidRDefault="001066B3" w:rsidP="00A009AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="562DA497" w14:textId="30100B19" w:rsidR="00A009AE" w:rsidRDefault="00A009AE" w:rsidP="00A009AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2503,265 +2640,281 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12223981" w14:textId="77777777" w:rsidR="00A009AE" w:rsidRPr="00A009AE" w:rsidRDefault="00A009AE" w:rsidP="00A009AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6467"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A009AE" w:rsidRPr="00A009AE">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C8994D0" w14:textId="77777777" w:rsidR="00F43F7F" w:rsidRDefault="00F43F7F" w:rsidP="00426329">
+    <w:p w14:paraId="3605641F" w14:textId="77777777" w:rsidR="00A932D5" w:rsidRDefault="00A932D5" w:rsidP="00426329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="565B4608" w14:textId="77777777" w:rsidR="00F43F7F" w:rsidRDefault="00F43F7F" w:rsidP="00426329">
+    <w:p w14:paraId="095B495F" w14:textId="77777777" w:rsidR="00A932D5" w:rsidRDefault="00A932D5" w:rsidP="00426329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2008197717"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0B34A534" w14:textId="4056271B" w:rsidR="00D6443A" w:rsidRDefault="00D6443A">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4D6E3BE5" w14:textId="77777777" w:rsidR="00D6443A" w:rsidRDefault="00D6443A">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="399931B8" w14:textId="77777777" w:rsidR="00F43F7F" w:rsidRDefault="00F43F7F" w:rsidP="00426329">
+    <w:p w14:paraId="6421E836" w14:textId="77777777" w:rsidR="00A932D5" w:rsidRDefault="00A932D5" w:rsidP="00426329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="597B29F2" w14:textId="77777777" w:rsidR="00F43F7F" w:rsidRDefault="00F43F7F" w:rsidP="00426329">
+    <w:p w14:paraId="4D5B642F" w14:textId="77777777" w:rsidR="00A932D5" w:rsidRDefault="00A932D5" w:rsidP="00426329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="42417FCC" w14:textId="6777AE88" w:rsidR="00426329" w:rsidRPr="001066B3" w:rsidRDefault="00426329">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42417FCC" w14:textId="4FC8F589" w:rsidR="00426329" w:rsidRPr="001066B3" w:rsidRDefault="00426329">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="001066B3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
-      <w:t>eAT</w:t>
-[...10 lines deleted...]
-      <w:t xml:space="preserve">-provet </w:t>
+      <w:t xml:space="preserve">eAT-provet </w:t>
     </w:r>
     <w:r w:rsidR="001066B3" w:rsidRPr="001066B3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidRPr="001066B3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="004A67E3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+      <w:t>begäran om o</w:t>
+    </w:r>
     <w:r w:rsidRPr="001066B3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
-      <w:t>Omrättningsbegäran</w:t>
+      <w:t>m</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="004A67E3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+      <w:t>prövning/omr</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001066B3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+      <w:t>ättning</w:t>
+    </w:r>
   </w:p>
   <w:p w14:paraId="0E9428C4" w14:textId="756F8360" w:rsidR="001066B3" w:rsidRDefault="001066B3">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="520FF043" w14:textId="77777777" w:rsidR="001066B3" w:rsidRPr="00946228" w:rsidRDefault="001066B3">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="011B1BBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E706E78"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3406,164 +3559,171 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="815953308">
+  <w:num w:numId="1" w16cid:durableId="315185495">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2129351926">
+  <w:num w:numId="2" w16cid:durableId="1963343415">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1922986346">
+  <w:num w:numId="3" w16cid:durableId="2032337842">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2107727071">
+  <w:num w:numId="4" w16cid:durableId="1256477322">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1013843095">
+  <w:num w:numId="5" w16cid:durableId="1703280982">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2092117785">
+  <w:num w:numId="6" w16cid:durableId="579874427">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1361054181">
+  <w:num w:numId="7" w16cid:durableId="1723940862">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="319770735">
+  <w:num w:numId="8" w16cid:durableId="1460614257">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00426329"/>
     <w:rsid w:val="00026AF8"/>
-    <w:rsid w:val="000E5510"/>
+    <w:rsid w:val="00042469"/>
+    <w:rsid w:val="000661AB"/>
+    <w:rsid w:val="000B2273"/>
     <w:rsid w:val="001066B3"/>
     <w:rsid w:val="002363A9"/>
     <w:rsid w:val="0032252B"/>
     <w:rsid w:val="004100BA"/>
     <w:rsid w:val="00426329"/>
     <w:rsid w:val="00486BD5"/>
+    <w:rsid w:val="004A67E3"/>
     <w:rsid w:val="004D6876"/>
     <w:rsid w:val="00531758"/>
     <w:rsid w:val="00584A9F"/>
-    <w:rsid w:val="0070347C"/>
+    <w:rsid w:val="0079430E"/>
+    <w:rsid w:val="007E4FD0"/>
+    <w:rsid w:val="00832E20"/>
+    <w:rsid w:val="0091739C"/>
     <w:rsid w:val="00930262"/>
     <w:rsid w:val="00946228"/>
     <w:rsid w:val="00953492"/>
     <w:rsid w:val="009B2ECB"/>
     <w:rsid w:val="009E6AB4"/>
     <w:rsid w:val="009F154F"/>
     <w:rsid w:val="00A009AE"/>
     <w:rsid w:val="00A332F1"/>
+    <w:rsid w:val="00A932D5"/>
     <w:rsid w:val="00C10481"/>
     <w:rsid w:val="00C2306F"/>
-    <w:rsid w:val="00C57487"/>
+    <w:rsid w:val="00D471F1"/>
     <w:rsid w:val="00D6443A"/>
     <w:rsid w:val="00D863CC"/>
     <w:rsid w:val="00E75F3D"/>
+    <w:rsid w:val="00F04884"/>
     <w:rsid w:val="00F43F7F"/>
     <w:rsid w:val="00F62A31"/>
     <w:rsid w:val="2D8989EC"/>
     <w:rsid w:val="6A0B4033"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="613B83F9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{145D007F-F8FB-4A81-9E60-24950C2B4579}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4080,51 +4240,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004100BA"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004100BA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:at-kansli@ki.se" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -4387,72 +4547,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>109</Words>
-  <Characters>583</Characters>
+  <Words>111</Words>
+  <Characters>635</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>691</CharactersWithSpaces>
+  <CharactersWithSpaces>745</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elisabet Lindgren</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>