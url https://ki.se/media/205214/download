--- v0 (2025-10-08)
+++ v1 (2026-04-14)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1C0DCD1F" w14:textId="237D5ABA" w:rsidR="007B0979" w:rsidRDefault="00D61CDE" w:rsidP="00D61CDE">
       <w:pPr>
         <w:pStyle w:val="KIBlankettrubrik"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="001C2A85" w:rsidRPr="003D1A2F">
         <w:rPr>
@@ -78,51 +78,50 @@
         <w:tblW w:w="10031" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10031"/>
       </w:tblGrid>
       <w:tr w:rsidR="0053118B" w:rsidRPr="008B18FF" w14:paraId="1DCB0685" w14:textId="77777777" w:rsidTr="00AF6F0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9776" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3571"/>
               <w:gridCol w:w="3370"/>
               <w:gridCol w:w="2835"/>
             </w:tblGrid>
             <w:tr w:rsidR="0053118B" w:rsidRPr="00BA4E2A" w14:paraId="2948EADD" w14:textId="77777777" w:rsidTr="008A55D8">
@@ -482,51 +481,50 @@
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6D66DA21" w14:textId="77777777" w:rsidR="0053118B" w:rsidRPr="008B18FF" w:rsidRDefault="0053118B" w:rsidP="00F52254">
             <w:pPr>
               <w:keepLines/>
               <w:ind w:right="-709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD24F4" w:rsidRPr="00783C2D" w14:paraId="30BB143A" w14:textId="77777777" w:rsidTr="00AF6F0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9776" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3571"/>
               <w:gridCol w:w="2551"/>
               <w:gridCol w:w="3654"/>
             </w:tblGrid>
             <w:tr w:rsidR="008A55D8" w:rsidRPr="003A7FE1" w14:paraId="5FD366C5" w14:textId="77777777" w:rsidTr="008A55D8">
@@ -802,112 +800,111 @@
                     <w:top w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="14089228" w14:textId="77777777" w:rsidR="008A55D8" w:rsidRPr="00C05E93" w:rsidRDefault="008A55D8" w:rsidP="00CD24F4">
                   <w:pPr>
                     <w:pStyle w:val="Lptext"/>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C05E93">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>Institution</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="27DBBBC9" w14:textId="61EF2B84" w:rsidR="008A55D8" w:rsidRPr="006A1E5C" w:rsidRDefault="008A55D8" w:rsidP="00CD24F4">
+                <w:p w14:paraId="27DBBBC9" w14:textId="73126243" w:rsidR="008A55D8" w:rsidRPr="006A1E5C" w:rsidRDefault="00B12814" w:rsidP="00CD24F4">
                   <w:pPr>
                     <w:pStyle w:val="Lptext"/>
                     <w:spacing w:before="60" w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:ddList>
                           <w:listEntry w:val="Välj i listan"/>
-                          <w:listEntry w:val="Inst. för biovetenskaper och näringslära, H2"/>
                           <w:listEntry w:val="Inst. för cell- och molekylärbiologi (CMB), C5 "/>
                           <w:listEntry w:val="CLINTEC, H9"/>
                           <w:listEntry w:val="Inst. för fysiologi och farmakologi, C3"/>
                           <w:listEntry w:val="Inst. för global folkhälsa, K9"/>
                           <w:listEntry w:val="Inst. för klinisk forskning och utbildning, S1"/>
                           <w:listEntry w:val="Inst. för klinisk neurovetenskap, K8 "/>
                           <w:listEntry w:val="Inst. för kliniska vetenskaper, (KI DS), D1"/>
                           <w:listEntry w:val="Inst. för kvinnors och barns hälsa, K6 "/>
                           <w:listEntry w:val="Inst. för laboratoriemedicin, H5 "/>
                           <w:listEntry w:val="LIME, C7"/>
                           <w:listEntry w:val="MEB, C8 "/>
                           <w:listEntry w:val="Inst. för medicin, Solna , K2"/>
                           <w:listEntry w:val="Inst. för medicin, Huddinge, H7"/>
                           <w:listEntry w:val="Inst. för med. biokemi och biofysik (MBB), C2 "/>
                           <w:listEntry w:val="Inst. för mikrobiologi, tumör- och cellbiologi, C1"/>
                           <w:listEntry w:val="Institutet för miljömedicin (IMM), C6"/>
                           <w:listEntry w:val="Inst. för molekylär medicin och kirurgi, K1"/>
                           <w:listEntry w:val="Inst. för neurovetenskap, C4 "/>
                           <w:listEntry w:val="NVS, H1"/>
                           <w:listEntry w:val="Inst. för odontologi, DentMed"/>
                           <w:listEntry w:val="Inst. för onkologi-patologi , K7  "/>
                         </w:ddList>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r>
                     <w:rPr>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r>
                     <w:rPr>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="33BFCACA" w14:textId="77777777" w:rsidR="008A55D8" w:rsidRPr="003A7FE1" w:rsidRDefault="008A55D8" w:rsidP="00CD24F4">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="5070"/>
                     </w:tabs>
                     <w:spacing w:before="60"/>
                     <w:ind w:right="-68"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
@@ -927,59 +924,58 @@
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D16C0A" w:rsidRPr="00783C2D" w14:paraId="6CD5C3FA" w14:textId="77777777" w:rsidTr="00AF6F0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1DEA1154" w14:textId="4F6E407B" w:rsidR="00D16C0A" w:rsidRDefault="00D16C0A" w:rsidP="00F93EFD">
+          <w:p w14:paraId="1403B224" w14:textId="63B256A8" w:rsidR="00D61CDE" w:rsidRPr="00B12814" w:rsidRDefault="00D16C0A" w:rsidP="00B12814">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:spacing w:before="240" w:after="60"/>
+              <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00783C2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fyll i antingen 1</w:t>
             </w:r>
             <w:r w:rsidR="004F39B9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1040,231 +1036,200 @@
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00E47748">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> nedan</w:t>
             </w:r>
             <w:r w:rsidR="003F6330">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (obs, en </w:t>
+              <w:t xml:space="preserve"> (obs, </w:t>
             </w:r>
-            <w:r w:rsidR="00522ED8">
+            <w:r w:rsidR="00074B89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>kurs</w:t>
+              <w:t>endast en kurs</w:t>
             </w:r>
             <w:r w:rsidR="003F6330">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> per ansökan)</w:t>
-            </w:r>
-[...51 lines deleted...]
-              <w:t>e studier – läs instruktionen på nästa sida!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D16C0A" w:rsidRPr="00783C2D" w14:paraId="29E306D6" w14:textId="77777777" w:rsidTr="00E47748">
         <w:trPr>
           <w:trHeight w:val="3027"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5FCC30CD" w14:textId="776E1AE4" w:rsidR="00D16C0A" w:rsidRPr="00783C2D" w:rsidRDefault="00D16C0A" w:rsidP="00C74CD7">
+          <w:p w14:paraId="5FCC30CD" w14:textId="7700B7F7" w:rsidR="00D16C0A" w:rsidRPr="00783C2D" w:rsidRDefault="00D16C0A" w:rsidP="009675E7">
             <w:pPr>
               <w:pStyle w:val="Blankettrubrik2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="60"/>
               <w:ind w:hanging="3763"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664BB1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tillgodoräknande av kurs</w:t>
             </w:r>
             <w:r w:rsidR="00503C4B" w:rsidRPr="00664BB1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003A069D" w:rsidRPr="00664BB1">
+            <w:r w:rsidR="005B2B09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>från</w:t>
+              <w:t>som getts av ett</w:t>
             </w:r>
-            <w:r w:rsidR="00503C4B" w:rsidRPr="00664BB1">
+            <w:r w:rsidR="009675E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00503C4B" w:rsidRPr="00664BB1">
+            <w:r w:rsidR="009675E7" w:rsidRPr="00710047">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>svenskt eller europeiskt</w:t>
+              <w:t xml:space="preserve">svenskt eller </w:t>
             </w:r>
-            <w:r w:rsidR="00503C4B" w:rsidRPr="00664BB1">
+            <w:r w:rsidR="00710047" w:rsidRPr="00710047">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> lärosäte</w:t>
+              <w:t>europeiskt</w:t>
             </w:r>
-            <w:r w:rsidRPr="00503C4B">
+            <w:r w:rsidR="00503C4B" w:rsidRPr="00710047">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C4143" w:rsidRPr="00710047">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>lärosäte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009675E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -2234,59 +2199,59 @@
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="007F2C3A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidRPr="007F2C3A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidRPr="007F2C3A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="007F2C3A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
@@ -2349,59 +2314,59 @@
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="007F2C3A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidRPr="007F2C3A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidRPr="007F2C3A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="007F2C3A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00C90B47">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
@@ -2518,51 +2483,51 @@
                   <w:r w:rsidR="00E5255F">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> följande dokumentation (obligatoriskt)</w:t>
                   </w:r>
                   <w:r w:rsidR="000F6D3C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="545F7D29" w14:textId="3C8EB612" w:rsidR="00AF6F0D" w:rsidRPr="00BE1DD5" w:rsidRDefault="00A83EED" w:rsidP="008A55D8">
+                <w:p w14:paraId="545F7D29" w14:textId="621EBB80" w:rsidR="00AF6F0D" w:rsidRPr="00BE1DD5" w:rsidRDefault="00A83EED" w:rsidP="008A55D8">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="284"/>
                       <w:tab w:val="left" w:pos="567"/>
                     </w:tabs>
                     <w:spacing w:before="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Beskrivning av kursen (k</w:t>
                   </w:r>
                   <w:r w:rsidR="00AF6F0D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2595,51 +2560,67 @@
                     </w:rPr>
                     <w:t>+</w:t>
                   </w:r>
                   <w:r w:rsidR="00E5255F">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="006908AD">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>B</w:t>
                   </w:r>
                   <w:r w:rsidR="00AF6F0D" w:rsidRPr="00706B91">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">evis för </w:t>
+                    <w:t xml:space="preserve">evis </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BE01AC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>på att kursen är</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AF6F0D" w:rsidRPr="00706B91">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F94C0E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>genomförd kurs med godkänt resultat</w:t>
                   </w:r>
                   <w:r w:rsidR="00AF6F0D" w:rsidRPr="00706B91">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00AF6F0D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>(</w:t>
                   </w:r>
@@ -2671,164 +2652,157 @@
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D16C0A" w:rsidRPr="00783C2D" w14:paraId="010593DA" w14:textId="77777777" w:rsidTr="00EE5F0F">
         <w:trPr>
           <w:trHeight w:val="3294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD973C3" w14:textId="182DBAA6" w:rsidR="00EE5F0F" w:rsidRPr="00D13AF5" w:rsidRDefault="000C1037" w:rsidP="00F96028">
+          <w:p w14:paraId="1BD973C3" w14:textId="79CBF0C8" w:rsidR="00EE5F0F" w:rsidRPr="00D13AF5" w:rsidRDefault="000C1037" w:rsidP="009675E7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
-              <w:spacing w:before="60"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">   2. </w:t>
             </w:r>
             <w:r w:rsidRPr="00664BB1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00D16C0A" w:rsidRPr="00664BB1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">illgodoräknande av </w:t>
             </w:r>
-            <w:r w:rsidR="003F6330" w:rsidRPr="00664BB1">
+            <w:r w:rsidR="009675E7" w:rsidRPr="00710047">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>anna</w:t>
+              <w:t>annan kurs</w:t>
             </w:r>
-            <w:r w:rsidRPr="00664BB1">
+            <w:r w:rsidR="00AC784C" w:rsidRPr="00710047">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AC784C">
-[...13 lines deleted...]
-            <w:r w:rsidR="00EE5F0F" w:rsidRPr="00D13AF5">
+            <w:r w:rsidR="00EE5F0F" w:rsidRPr="009675E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00EE5F0F">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00EE5F0F" w:rsidRPr="009675E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="00EE5F0F" w:rsidRPr="00D13AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>.ex. SK-kurs vid landstinget</w:t>
+              <w:t>.ex.</w:t>
             </w:r>
-            <w:r w:rsidR="00EE5F0F">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00EE5F0F" w:rsidRPr="00D13AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SK-kurs vid </w:t>
+            </w:r>
+            <w:r w:rsidR="00B12814" w:rsidRPr="00710047">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Region Stockholm</w:t>
+            </w:r>
+            <w:r w:rsidR="00710047" w:rsidRPr="00710047">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> eller kurser genomgångna utanför Europa</w:t>
             </w:r>
-            <w:r w:rsidR="00EE5F0F" w:rsidRPr="00D13AF5">
+            <w:r w:rsidR="00EE5F0F" w:rsidRPr="00710047">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9808" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
@@ -3728,216 +3702,248 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Som stöd för ansökan bifogas</w:t>
                   </w:r>
                   <w:r w:rsidR="00AC784C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (obligatoriskt)</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">:  </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="283354C3" w14:textId="24AF86F1" w:rsidR="00EE5F0F" w:rsidRPr="00EE5F0F" w:rsidRDefault="00EE5F0F" w:rsidP="00AC784C">
+                <w:p w14:paraId="283354C3" w14:textId="5B26B323" w:rsidR="00EE5F0F" w:rsidRPr="00EE5F0F" w:rsidRDefault="00EE5F0F" w:rsidP="00AC784C">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="284"/>
                       <w:tab w:val="left" w:pos="567"/>
                     </w:tabs>
                     <w:spacing w:before="40" w:after="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00706B91">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Beskrivning</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> av utbildningen (kursplan eller liknande)</w:t>
                   </w:r>
                   <w:r w:rsidR="00AC784C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="006908AD">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>+ B</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00706B91">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">evis för </w:t>
-[...1 lines deleted...]
-                  <w:r>
+                    <w:t>evis</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BE01AC">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>genomförd kurs/utbildning med godkänt resultat</w:t>
+                    <w:t xml:space="preserve"> på att utbildningen är genomförd med</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00706B91">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>godkänt resultat</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5827917F" w14:textId="77777777" w:rsidR="000210D4" w:rsidRPr="00C74CD7" w:rsidRDefault="000210D4" w:rsidP="00C74CD7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C1037" w:rsidRPr="00783C2D" w14:paraId="329FAD5F" w14:textId="77777777" w:rsidTr="000C1037">
         <w:trPr>
           <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4E05B616" w14:textId="111C1BD8" w:rsidR="000C1037" w:rsidRDefault="002D270C" w:rsidP="00F96028">
+          <w:p w14:paraId="4E05B616" w14:textId="34E755C2" w:rsidR="000C1037" w:rsidRDefault="002D270C" w:rsidP="009675E7">
             <w:pPr>
-              <w:spacing w:before="60"/>
+              <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="000C1037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r w:rsidR="00D959BE" w:rsidRPr="00664BB1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tillgodoräknande av k</w:t>
             </w:r>
             <w:r w:rsidR="000C1037" w:rsidRPr="00664BB1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>unskaper</w:t>
             </w:r>
             <w:r w:rsidR="000C1037" w:rsidRPr="00664BB1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> f</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007C110F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">och färdigheter </w:t>
+            </w:r>
+            <w:r w:rsidR="000C1037" w:rsidRPr="00664BB1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f</w:t>
             </w:r>
             <w:r w:rsidR="00664BB1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rån</w:t>
             </w:r>
             <w:r w:rsidR="000C1037" w:rsidRPr="00664BB1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000C1037" w:rsidRPr="00664BB1">
+            <w:r w:rsidR="000C1037" w:rsidRPr="009675E7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>yrkesverksamhet</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9776"/>
             </w:tblGrid>
             <w:tr w:rsidR="000C1037" w:rsidRPr="00A271F5" w14:paraId="567930A4" w14:textId="77777777" w:rsidTr="00F93EFD">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="896"/>
               </w:trPr>
@@ -3972,60 +3978,60 @@
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
@@ -4176,82 +4182,80 @@
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>bedömningar från arbetsgivare.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="024BD7BA" w14:textId="77777777" w:rsidR="000C1037" w:rsidRDefault="000C1037" w:rsidP="005D4799">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47748" w:rsidRPr="00C32970" w14:paraId="2F2D6E49" w14:textId="77777777" w:rsidTr="00AF6F0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32CAF533" w14:textId="521795C7" w:rsidR="00A77970" w:rsidRPr="00C32970" w:rsidRDefault="00C32970" w:rsidP="00C32970">
             <w:pPr>
               <w:spacing w:before="240"/>
             </w:pPr>
             <w:r w:rsidRPr="00C32970">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Vad detta tillgodoräknande ska motsvarar/ersätta </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D16C0A" w:rsidRPr="00783C2D" w14:paraId="2CD70DFE" w14:textId="77777777" w:rsidTr="00AF6F0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9776" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7650"/>
               <w:gridCol w:w="992"/>
               <w:gridCol w:w="1134"/>
             </w:tblGrid>
             <w:tr w:rsidR="003B0840" w:rsidRPr="00037D6C" w14:paraId="1E01A49C" w14:textId="77777777" w:rsidTr="005D467C">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="363"/>
@@ -4365,60 +4369,60 @@
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidR="005D467C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
@@ -4852,60 +4856,60 @@
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
@@ -5262,60 +5266,60 @@
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00545451">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
@@ -5681,96 +5685,94 @@
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>Datum</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7911483D" w14:textId="77777777" w:rsidR="00545451" w:rsidRPr="004A4CCC" w:rsidRDefault="00545451" w:rsidP="00545451">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:ind w:right="-68"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8387" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="270D3D88" w14:textId="5F2F3F84" w:rsidR="00545451" w:rsidRPr="00D621F0" w:rsidRDefault="00545451" w:rsidP="00545451">
+                <w:p w14:paraId="270D3D88" w14:textId="25D23C4D" w:rsidR="00545451" w:rsidRPr="00D621F0" w:rsidRDefault="00545451" w:rsidP="00545451">
                   <w:pPr>
                     <w:ind w:right="-709"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Doktorandens </w:t>
                   </w:r>
-                  <w:proofErr w:type="gramStart"/>
-                  <w:r>
+                  <w:r w:rsidR="00BF6B52">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">namnteckning  </w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="007738D0">
+                    <w:t>namnteckning (</w:t>
+                  </w:r>
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>(</w:t>
-[...2 lines deleted...]
-                  <w:r>
+                    <w:t xml:space="preserve">eller </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B709A0">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>eller EduSign</w:t>
+                    <w:t>digital signatur</w:t>
                   </w:r>
                   <w:r w:rsidR="007738D0">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="015B7653" w14:textId="25BE13DD" w:rsidR="003B0840" w:rsidRPr="00005C0C" w:rsidRDefault="00C95D1B" w:rsidP="00F96028">
             <w:pPr>
               <w:pStyle w:val="KIBlankettrubrik"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="auto"/>
@@ -5835,167 +5837,91 @@
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="94"/>
         <w:gridCol w:w="1600"/>
         <w:gridCol w:w="4368"/>
         <w:gridCol w:w="3975"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D16C0A" w:rsidRPr="00783C2D" w14:paraId="35755808" w14:textId="77777777" w:rsidTr="00E72503">
         <w:trPr>
           <w:trHeight w:val="7916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10037" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F06484E" w14:textId="40DFF6F6" w:rsidR="00D16C0A" w:rsidRDefault="003D1A2F" w:rsidP="00783C2D">
             <w:pPr>
               <w:pStyle w:val="KIBlankettrubrik"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00D16C0A" w:rsidRPr="003D1A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>BESLUT</w:t>
-            </w:r>
-[...73 lines deleted...]
-              <w:t>är beslutet ett godkännande)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DE71A51" w14:textId="77777777" w:rsidR="00522ED8" w:rsidRPr="003D1A2F" w:rsidRDefault="00522ED8" w:rsidP="003D1A2F">
             <w:pPr>
               <w:pStyle w:val="KIBlankettrubrik"/>
               <w:spacing w:before="0" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9776" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6056,86 +5982,87 @@
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidR="005D4B23" w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="sv-SE"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidR="005D4B23" w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidR="005D4B23" w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidR="005D4B23" w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="0095306E">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="005D4B23" w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="sv-SE"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="005D4B23" w:rsidRPr="003D1A2F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="sv-SE"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Bifall </w:t>
@@ -6295,60 +6222,60 @@
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
@@ -6368,51 +6295,51 @@
                   </w:r>
                   <w:r w:rsidRPr="003D1A2F">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:spacing w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Avslag på hela ansökan </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00964187" w:rsidRPr="001C2A85" w14:paraId="6271B798" w14:textId="77777777" w:rsidTr="00964187">
               <w:trPr>
                 <w:trHeight w:val="839"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5130" w:type="dxa"/>
                   <w:tcMar>
                     <w:left w:w="57" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2B074018" w14:textId="6F442487" w:rsidR="00964187" w:rsidRPr="00314F6E" w:rsidRDefault="00964187" w:rsidP="00964187">
+                <w:p w14:paraId="2B074018" w14:textId="36B06AE9" w:rsidR="00964187" w:rsidRPr="00314F6E" w:rsidRDefault="00964187" w:rsidP="00964187">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="285"/>
                       <w:tab w:val="right" w:pos="9854"/>
                     </w:tabs>
                     <w:spacing w:before="120"/>
                     <w:ind w:right="-70"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
@@ -6420,117 +6347,117 @@
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00B262F7">
+                  <w:r w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F71DEB">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00E72503">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="003D1A2F">
+                  <w:r w:rsidR="0095306E">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:spacing w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Bifall av delar av ansökan </w:t>
+                    <w:t>Avslag på delar av ansökan</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:spacing w:val="22"/>
                     </w:rPr>
                     <w:br/>
                   </w:r>
                   <w:r w:rsidR="00E72503">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:spacing w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidR="00E72503">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:spacing w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
@@ -6554,92 +6481,84 @@
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:spacing w:val="22"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00964187">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:spacing w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00964187">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4646" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="01C44AAE" w14:textId="23AFA653" w:rsidR="00964187" w:rsidRPr="00F71DEB" w:rsidRDefault="00964187" w:rsidP="00964187">
+                <w:p w14:paraId="01C44AAE" w14:textId="31D9FB8D" w:rsidR="00964187" w:rsidRPr="00F71DEB" w:rsidRDefault="00964187" w:rsidP="00964187">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="284"/>
                     </w:tabs>
                     <w:spacing w:before="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00964187">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:spacing w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Antal </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:spacing w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">godkända </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00964187">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:spacing w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">hp: </w:t>
-                  </w:r>
-[...6 lines deleted...]
-                    <w:t>_</w:t>
                   </w:r>
                   <w:r w:rsidRPr="001359B6">
                     <w:rPr>
                       <w:b/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00DD5240">
                     <w:rPr>
                       <w:b/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r w:rsidRPr="001359B6">
                     <w:rPr>
                       <w:b/>
@@ -6912,51 +6831,50 @@
                 <w:tab w:val="left" w:pos="6237"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00127BCD" w:rsidRPr="00783C2D" w14:paraId="1E33F1B0" w14:textId="77777777" w:rsidTr="005D4B23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10037" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FD87602" w14:textId="77777777" w:rsidR="005D4B23" w:rsidRPr="00783C2D" w:rsidRDefault="005D4B23" w:rsidP="00783C2D">
             <w:pPr>
               <w:pStyle w:val="KIBlankettrubrik"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B24358" w:rsidRPr="00EB2F72" w14:paraId="6126A755" w14:textId="77777777" w:rsidTr="005D4B23">
         <w:tblPrEx>
           <w:tblBorders>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
@@ -7709,1936 +7627,2107 @@
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C3478">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C3478">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="328EAD87" w14:textId="30089B36" w:rsidR="00706B91" w:rsidRDefault="0093729C" w:rsidP="00CB69FF">
+    <w:p w14:paraId="328EAD87" w14:textId="279CE226" w:rsidR="00706B91" w:rsidRDefault="0093729C" w:rsidP="00CB69FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093729C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (signera här eller använd EduSign)</w:t>
+        <w:t xml:space="preserve">  (signera här eller använd </w:t>
+      </w:r>
+      <w:r w:rsidR="00B709A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>digital signatur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A3D562" w14:textId="77777777" w:rsidR="00706B91" w:rsidRDefault="00706B91" w:rsidP="00CB69FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="625DFD4E" w14:textId="77777777" w:rsidR="005C0B8B" w:rsidRDefault="005C0B8B" w:rsidP="00A83EED">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DC00C78" w14:textId="77777777" w:rsidR="005C0B8B" w:rsidRDefault="005C0B8B" w:rsidP="00A83EED">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="763DD30F" w14:textId="4ACB8BD3" w:rsidR="00A83EED" w:rsidRDefault="00A83EED" w:rsidP="00A83EED">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="763DD30F" w14:textId="4ACB8BD3" w:rsidR="00A83EED" w:rsidRPr="007C110F" w:rsidRDefault="00A83EED" w:rsidP="00A83EED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hur du överklagar beslutet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD6EB13" w14:textId="77777777" w:rsidR="00EB40E0" w:rsidRPr="00EB40E0" w:rsidRDefault="00EB40E0" w:rsidP="00EB40E0">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CD6EB13" w14:textId="78E6CB00" w:rsidR="00EB40E0" w:rsidRPr="007C110F" w:rsidRDefault="00EB40E0" w:rsidP="00EB40E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB40E0">
-        <w:t xml:space="preserve">Överklagan ska inkomma till Registrator vid Universitetsförvaltningen inom tre veckor från den dag du fick del av beslutet. I överklagandet ska anges vilket beslut som överklagas och vilken ändring som önskas. Vid ett överklagande kan Karolinska Institutet antingen ändra beslutet helt, delvis ändra beslutet eller vidhålla sitt tidigare beslut. </w:t>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Överklagan ska inkomma till </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>KI:s r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egistrator </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00D93CC1" w:rsidRPr="00051B87">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          </w:rPr>
+          <w:t>registrator@ki.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D93CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inom tre veckor från den dag du fick del av beslutet. I överklagandet ska anges vilket beslut som överklagas och vilken ändring som önskas. Vid ett överklagande kan Karolinska Institutet antingen ändra beslutet helt, delvis ändra beslutet eller vidhålla sitt tidigare beslut. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C04FEDD" w14:textId="77777777" w:rsidR="006F31CB" w:rsidRPr="00164BE6" w:rsidRDefault="006F31CB" w:rsidP="006F31CB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06B2184A" w14:textId="77777777" w:rsidR="006F31CB" w:rsidRDefault="006F31CB" w:rsidP="006F31CB"/>
     <w:p w14:paraId="795A849A" w14:textId="77777777" w:rsidR="000929B7" w:rsidRPr="006F31CB" w:rsidRDefault="000929B7" w:rsidP="006F31CB">
       <w:pPr>
         <w:sectPr w:rsidR="000929B7" w:rsidRPr="006F31CB" w:rsidSect="003F6330">
-          <w:headerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="992" w:right="567" w:bottom="340" w:left="1418" w:header="425" w:footer="57" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="209E1137" w14:textId="77777777" w:rsidR="000929B7" w:rsidRDefault="000929B7" w:rsidP="00AD20F9"/>
-    <w:p w14:paraId="6B073BD3" w14:textId="77777777" w:rsidR="000929B7" w:rsidRPr="003A590D" w:rsidRDefault="003A590D" w:rsidP="00AD20F9">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6B073BD3" w14:textId="77777777" w:rsidR="000929B7" w:rsidRPr="007C110F" w:rsidRDefault="003A590D" w:rsidP="00AD20F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tillgodoräknande</w:t>
       </w:r>
-      <w:r w:rsidR="00A20758">
-        <w:rPr>
+      <w:r w:rsidR="00A20758" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> inom utbildning</w:t>
       </w:r>
-      <w:r w:rsidR="00A17417">
-        <w:rPr>
+      <w:r w:rsidR="00A17417" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> på forskarnivå</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8F0D7C" w14:textId="77777777" w:rsidR="00C76626" w:rsidRDefault="00C76626" w:rsidP="00AD20F9">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0F8F0D7C" w14:textId="77777777" w:rsidR="00C76626" w:rsidRPr="007C110F" w:rsidRDefault="00C76626" w:rsidP="00AD20F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E04FD06" w14:textId="77777777" w:rsidR="00A17417" w:rsidRPr="00A17417" w:rsidRDefault="00A17417" w:rsidP="00696825">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7E04FD06" w14:textId="77777777" w:rsidR="00A17417" w:rsidRPr="007C110F" w:rsidRDefault="00A17417" w:rsidP="00696825">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A17417">
-        <w:rPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Vad är ett tillgodoräknande</w:t>
-[...7 lines deleted...]
-        <w:t>?</w:t>
+        <w:t>Vad är ett tillgodoräknande?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206BCB1D" w14:textId="73635720" w:rsidR="00EA663E" w:rsidRDefault="00EA663E" w:rsidP="003443AC">
-[...15 lines deleted...]
-        <w:r w:rsidRPr="003443AC">
+    <w:p w14:paraId="74F6A6ED" w14:textId="47196BC6" w:rsidR="00F9383C" w:rsidRDefault="00EA663E" w:rsidP="00F9383C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ett tillgodoräknande innebär att något av de kurskrav som finns</w:t>
+      </w:r>
+      <w:r w:rsidR="00364100">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="007C110F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>i den allmänna studieplanen</w:t>
+          <w:t>den allmänna studieplanen</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ersätts av</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9383C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F598141" w14:textId="73714977" w:rsidR="00F9383C" w:rsidRDefault="00EB52C8" w:rsidP="00F9383C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>resultat</w:t>
+      </w:r>
+      <w:r w:rsidR="00591B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> från tidigare studier</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9383C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003823AF" w:rsidRPr="00F9383C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004522BD">
-[...124 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7406F6D3" w14:textId="7257AEC6" w:rsidR="003443AC" w:rsidRPr="004522BD" w:rsidRDefault="003443AC" w:rsidP="00123528">
+    <w:p w14:paraId="3B6EACC4" w14:textId="35486CB6" w:rsidR="00F9383C" w:rsidRPr="00591B8C" w:rsidRDefault="003823AF" w:rsidP="00F9383C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F9383C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kurser </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6DFC">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>med annan</w:t>
+      </w:r>
+      <w:r w:rsidR="003443AC" w:rsidRPr="00591B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kursgivare än KI</w:t>
+      </w:r>
+      <w:r w:rsidR="001D566E" w:rsidRPr="00591B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3B6104" w14:textId="4C8BEB00" w:rsidR="00F9383C" w:rsidRPr="00591B8C" w:rsidRDefault="00591B8C" w:rsidP="00F9383C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00591B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">andra </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6DFC">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>KI-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9383C" w:rsidRPr="00591B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kurser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00591B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">än </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9383C" w:rsidRPr="00591B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>forskarutbildnings</w:t>
+      </w:r>
+      <w:r w:rsidR="001D566E" w:rsidRPr="00591B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00591B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9383C" w:rsidRPr="00591B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206BCB1D" w14:textId="66051D90" w:rsidR="00EA663E" w:rsidRPr="00591B8C" w:rsidRDefault="00F9383C" w:rsidP="00F9383C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00591B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kunskaper från yrkesverksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7406F6D3" w14:textId="41776960" w:rsidR="003443AC" w:rsidRPr="007C110F" w:rsidRDefault="003443AC" w:rsidP="00123528">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Inrapportering av poänggivande aktiviteter (seminarier, konferenser, undervisning och </w:t>
+      </w:r>
+      <w:r w:rsidR="0060631A" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vistelse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i annan forskargrupp) är inte </w:t>
+      </w:r>
+      <w:r w:rsidR="0008457E" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en ansökan om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tillgodoräknande – använd blankett 16</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0B8B" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1912B4C1" w14:textId="3C2BB2A5" w:rsidR="005C6898" w:rsidRPr="007C110F" w:rsidRDefault="005C6898" w:rsidP="00BD0289">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tillgodoräknande från tidigare studier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A09A3D8" w14:textId="269A154F" w:rsidR="0060631A" w:rsidRPr="007C110F" w:rsidRDefault="0060631A" w:rsidP="0060631A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kurser som ingår i den grundläggande behörighet kan inte tillgodoräknas in i forskarutbildningen. Det är alltså bara du som vid antagningen hade mer än 240 hp, varav 60 hp på avancerad nivå, som kan tillgodoräkna dig tidigare studier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29838135" w14:textId="5C30217E" w:rsidR="005C6898" w:rsidRDefault="0060631A" w:rsidP="0060631A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Notera att d</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et oftast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en fördel att ta kurser under pågående forskarutbildning i</w:t>
+      </w:r>
+      <w:r w:rsidR="00710047">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stället för att tillgodoräkna </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71E07" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sig </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">något </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>du gjort tidigare</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vänta med att </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ansök</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om tillgodoräknande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> från tidigare studier tills slutet på forskarutbildningen så att du</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vet</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> helt säker</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00710047">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0B8B" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>det behövs</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBFBE56" w14:textId="07A15BC5" w:rsidR="009E1AFA" w:rsidRPr="007C110F" w:rsidRDefault="002E6967" w:rsidP="005C6898">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vad t</w:t>
+      </w:r>
+      <w:r w:rsidR="00696825" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">illgodoräknandet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>motsvarar/</w:t>
+      </w:r>
+      <w:r w:rsidR="00696825" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersätter </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF5E7CB" w14:textId="61F0D22F" w:rsidR="00696825" w:rsidRPr="007C110F" w:rsidRDefault="00922B75" w:rsidP="003A590D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om det finns en specifik KI-kurs</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6967" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091192F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">motsvarar </w:t>
+      </w:r>
+      <w:r w:rsidR="00A573CB" w:rsidRPr="0091192F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">det som tillgodoräknandet avser </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="0091192F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fyll</w:t>
+      </w:r>
+      <w:r w:rsidR="0091192F" w:rsidRPr="0091192F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="0091192F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> den aktuella KI-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091192F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kurskoden i. I annat fall lämnas den rutan tom.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6967" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CA4F01" w14:textId="21BF097F" w:rsidR="00696825" w:rsidRPr="007C110F" w:rsidRDefault="007C110F" w:rsidP="00123528">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00696825" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xamensbeviset</w:t>
+      </w:r>
+      <w:r w:rsidR="00696825" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3745C7BC" w14:textId="3F01D0EB" w:rsidR="00696825" w:rsidRPr="007C110F" w:rsidRDefault="00696825" w:rsidP="005C6898">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alla godkända tillgodoräknanden kommer efter avslutad utbildning att finnas listade på examensbevis</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utifrån hur de benämns i denna blankett. Det är därför viktigt att </w:t>
+      </w:r>
+      <w:r w:rsidR="0060631A">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du anger </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">benämningar och kursnamn </w:t>
+      </w:r>
+      <w:r w:rsidR="0060631A">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>helt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> korrekta, både på svenska och engelska. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A14332D" w14:textId="77777777" w:rsidR="00E918CA" w:rsidRPr="007C110F" w:rsidRDefault="00E918CA" w:rsidP="00E918CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beslutsunderlag/bilagor </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FC0B68" w14:textId="525D3FBF" w:rsidR="00E918CA" w:rsidRPr="007C110F" w:rsidRDefault="00E918CA" w:rsidP="00E918CA">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det är upp till </w:t>
+      </w:r>
+      <w:r w:rsidR="0060631A">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dig som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doktorand att lämna in tillräcklig</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0289" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> underlag för att det ska gå att göra en bedömning av relevans, nivå och omfång.</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6D3C" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0289" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om möjligt ska </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB30D2" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alltid </w:t>
+      </w:r>
+      <w:r w:rsidR="000F6D3C" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aktuell</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6241" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kursplan biläggas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03C64" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. För kurser som inte har kursplan måste kursens innehåll styrkas genom annan dokumentation</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6D3C" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0289" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>inte</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00E46110" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tillräckligt underlag kan inte ett beslut om tillgodoräknande göras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374E6841" w14:textId="77777777" w:rsidR="00A779CF" w:rsidRPr="00EC6EC0" w:rsidRDefault="007F6F9A" w:rsidP="00123528">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bifall </w:t>
+      </w:r>
+      <w:r w:rsidR="00E918CA" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avslag </w:t>
+      </w:r>
+      <w:r w:rsidR="00A779CF" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0008457E">
-[...14 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="5602466D" w14:textId="400B6C1E" w:rsidR="00A779CF" w:rsidRPr="00EC6EC0" w:rsidRDefault="00A779CF" w:rsidP="00A779CF">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Det är institutionens studierektor som beslutar.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6132" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bedömning </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC331D" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>baseras</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6132" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC331D" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>på</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6132" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC331D" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kraven i </w:t>
+      </w:r>
+      <w:r w:rsidR="00710047" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den allmänna studieplanen, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC331D" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vad som är</w:t>
+      </w:r>
+      <w:r w:rsidR="00710047" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relevant för den aktuella doktoranden och om </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC331D" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidR="00710047" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC331D" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">som tillgodoräknas </w:t>
+      </w:r>
+      <w:r w:rsidR="00710047" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>håller rimlig kvalitet och nivå</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6132" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>]</w:t>
+      <w:r w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00710047" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beslutet kan innebära </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC331D" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidR="00952C28" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0289" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hela </w:t>
+      </w:r>
+      <w:r w:rsidR="00952C28" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ansökan</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC331D" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> godkänns</w:t>
+      </w:r>
+      <w:r w:rsidR="00952C28" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00710047" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC331D" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delar av </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0289" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>godkänn</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC331D" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03C64" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0289" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00710047" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0289" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hela ansökan</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC331D" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avslås</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37F42" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03C64" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beslut</w:t>
+      </w:r>
+      <w:r w:rsidR="001B44AB" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan överklagas</w:t>
+      </w:r>
+      <w:r w:rsidR="00696825" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625BDBCB" w14:textId="77777777" w:rsidR="00A17417" w:rsidRPr="003A590D" w:rsidRDefault="00A17417" w:rsidP="00696825">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3657E75C" w14:textId="1A49028D" w:rsidR="005C6898" w:rsidRPr="007C110F" w:rsidRDefault="00E46110" w:rsidP="00BD0289">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om ingen ruta är ikryssad </w:t>
+      </w:r>
+      <w:r w:rsidR="00941650" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33E7E" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">det signerade </w:t>
+      </w:r>
+      <w:r w:rsidR="00941650" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beslutet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>är hela ansökan godkänd.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> För att avslå en an</w:t>
+      </w:r>
+      <w:r w:rsidR="001038AC" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sö</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan måste en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>avslagsrut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>orna</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6898" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i blanketten kryssas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="001038AC" w:rsidRPr="00EC6EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001038AC" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142CA86F" w14:textId="1A44CDF7" w:rsidR="001038AC" w:rsidRPr="007C110F" w:rsidRDefault="003443AC" w:rsidP="00AD20F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A590D">
-        <w:rPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Vad kan tillgodoräknas</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Mer in</w:t>
+      </w:r>
+      <w:r w:rsidR="001038AC" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>?</w:t>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ormation</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0289" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om tillgodoräknande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790BE6CA" w14:textId="4C7C85BF" w:rsidR="00A17417" w:rsidRPr="00AF6F0D" w:rsidRDefault="00A17417" w:rsidP="00C71E07">
-[...1182 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3054A202" w14:textId="0F52B0DC" w:rsidR="000929B7" w:rsidRPr="007C110F" w:rsidRDefault="001038AC" w:rsidP="00AD20F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="001038AC" w:rsidRPr="001038AC">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="007C110F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://medarbetare.ki.se/tillgodoraknanden-utbildning-pa-forskarniva</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003443AC" w:rsidRPr="001038AC">
-        <w:rPr>
+      <w:r w:rsidR="003443AC" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7257A2D0" w14:textId="270DFCED" w:rsidR="001038AC" w:rsidRDefault="001038AC" w:rsidP="00AD20F9">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7257A2D0" w14:textId="270DFCED" w:rsidR="001038AC" w:rsidRPr="007C110F" w:rsidRDefault="001038AC" w:rsidP="00AD20F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EACD135" w14:textId="654A7DC5" w:rsidR="001038AC" w:rsidRPr="001038AC" w:rsidRDefault="001038AC" w:rsidP="00AD20F9">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5EACD135" w14:textId="654A7DC5" w:rsidR="001038AC" w:rsidRPr="007C110F" w:rsidRDefault="001038AC" w:rsidP="00AD20F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD0289">
-        <w:rPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Till administratören:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD0289">
-        <w:rPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD0289">
-        <w:rPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD0289">
-        <w:rPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I Ladok-manualen ”</w:t>
       </w:r>
-      <w:r w:rsidR="00A92985">
-        <w:rPr>
+      <w:r w:rsidR="00A92985" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD0289">
-        <w:rPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>illgodoräknande” finns instruktioner för registrering</w:t>
       </w:r>
-      <w:r w:rsidR="00BD0289">
-        <w:rPr>
+      <w:r w:rsidR="00BD0289" w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD0289">
-        <w:rPr>
+      <w:r w:rsidRPr="007C110F">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> i Ladok.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001038AC" w:rsidRPr="001038AC" w:rsidSect="00AD20F9">
+    <w:sectPr w:rsidR="001038AC" w:rsidRPr="007C110F" w:rsidSect="00AD20F9">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="992" w:right="567" w:bottom="340" w:left="1418" w:header="425" w:footer="47" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0323319C" w14:textId="77777777" w:rsidR="00A61B1F" w:rsidRDefault="00A61B1F">
+    <w:p w14:paraId="7413E354" w14:textId="77777777" w:rsidR="005B4868" w:rsidRDefault="005B4868">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5230C946" w14:textId="77777777" w:rsidR="00A61B1F" w:rsidRDefault="00A61B1F">
+    <w:p w14:paraId="6BBBC251" w14:textId="77777777" w:rsidR="005B4868" w:rsidRDefault="005B4868">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DM Sans">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="15FDB809" w14:textId="1576FEEB" w:rsidR="006F31CB" w:rsidRPr="007A2817" w:rsidRDefault="00545451">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4189F408" w14:textId="3475508A" w:rsidR="00EC7E82" w:rsidRPr="007C110F" w:rsidRDefault="007C110F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:r>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>26-03-</w:t>
+    </w:r>
+    <w:r w:rsidR="00351252">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
-      </w:rPr>
-      <w:t>22-05-04</w:t>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>30</w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DD71525" w14:textId="77777777" w:rsidR="00A61B1F" w:rsidRDefault="00A61B1F">
+    <w:p w14:paraId="0FE690D0" w14:textId="77777777" w:rsidR="005B4868" w:rsidRDefault="005B4868">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B1438A6" w14:textId="77777777" w:rsidR="00A61B1F" w:rsidRDefault="00A61B1F">
+    <w:p w14:paraId="205B70B9" w14:textId="77777777" w:rsidR="005B4868" w:rsidRDefault="005B4868">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9781" w:type="dxa"/>
       <w:tblInd w:w="71" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="71" w:type="dxa"/>
         <w:right w:w="71" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3969"/>
       <w:gridCol w:w="1276"/>
       <w:gridCol w:w="2268"/>
       <w:gridCol w:w="2268"/>
     </w:tblGrid>
     <w:tr w:rsidR="00AD20F9" w:rsidRPr="007B0979" w14:paraId="2BBF39C6" w14:textId="77777777" w:rsidTr="00C90B47">
       <w:trPr>
         <w:trHeight w:val="993"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6C935BB8" w14:textId="77777777" w:rsidR="00AD20F9" w:rsidRPr="00237692" w:rsidRDefault="00B06EB4" w:rsidP="00AD20F9">
           <w:pPr>
             <w:ind w:right="-709"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FB5602">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78504ED1" wp14:editId="3BEC8E47">
                 <wp:extent cx="1616075" cy="669925"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="1" name="Bild 1" descr="KI-Logo_pos_sv"/>
+                <wp:docPr id="1229637286" name="Bild 1" descr="KI-Logo_pos_sv"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Bild 1" descr="KI-Logo_pos_sv"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
@@ -9984,146 +10073,143 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPrEx>
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="656"/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5245" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="62182C9B" w14:textId="77777777" w:rsidR="00AD20F9" w:rsidRPr="007B0979" w:rsidRDefault="00AD20F9" w:rsidP="00AD20F9">
           <w:pPr>
             <w:pStyle w:val="KIBlankettrubrik"/>
             <w:spacing w:before="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="547421AE" w14:textId="77777777" w:rsidR="00AD20F9" w:rsidRPr="001C2A85" w:rsidRDefault="00AD20F9" w:rsidP="00D13AF5">
           <w:pPr>
             <w:pStyle w:val="KIBlankettrubrik"/>
             <w:spacing w:before="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001C2A85">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
             <w:t xml:space="preserve">Ankomstdatum: </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="063CF538" w14:textId="77777777" w:rsidR="00AD20F9" w:rsidRPr="001C2A85" w:rsidRDefault="00AD20F9" w:rsidP="00AD20F9">
           <w:pPr>
             <w:pStyle w:val="KIBlankettrubrik"/>
             <w:spacing w:before="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001C2A85">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
             <w:t>Diarienummer:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="44228BCA" w14:textId="77777777" w:rsidR="00AD20F9" w:rsidRDefault="00AD20F9">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E978B88" w14:textId="77777777" w:rsidR="00942546" w:rsidRPr="00B33C5F" w:rsidRDefault="00B06EB4" w:rsidP="009155BE">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22582F81" wp14:editId="2C233424">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>6177280</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-1156335</wp:posOffset>
               </wp:positionV>
@@ -10232,51 +10318,51 @@
                         <w:sz w:val="48"/>
                         <w:szCs w:val="48"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00C44C02">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                         <w:sz w:val="48"/>
                         <w:szCs w:val="48"/>
                       </w:rPr>
                       <w:t>xx</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="116B66D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA1C8E8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -10728,50 +10814,163 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A515712"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32E4B780"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22C92C36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DF28394"/>
     <w:lvl w:ilvl="0" w:tplc="ED6020D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Times New Roman" w:hAnsi="Wingdings 2" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="870052"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10840,51 +11039,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="237A4728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4CA3B7E"/>
     <w:lvl w:ilvl="0" w:tplc="F932BD1E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Times New Roman" w:hAnsi="Wingdings 2" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="870052"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10953,51 +11152,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AE60433"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B19899D2"/>
     <w:lvl w:ilvl="0" w:tplc="9B9E9D88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -11095,51 +11294,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DA12B45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C9E0BC2"/>
     <w:lvl w:ilvl="0" w:tplc="D9E00EE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11236,51 +11435,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DA264C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ABBA6DCC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11349,64 +11548,64 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33DD6701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5D342A76"/>
-    <w:lvl w:ilvl="0" w:tplc="7F741404">
+    <w:tmpl w:val="3D52CA24"/>
+    <w:lvl w:ilvl="0" w:tplc="47120E7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -11438,51 +11637,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="402E5E0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07BC3266"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -11527,51 +11726,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="417A2BCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="890CF814"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11640,51 +11839,140 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="434E498C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7D029C0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45CF6787"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D344FDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -11782,51 +12070,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47944855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64FA66A6"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11895,51 +12183,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A154B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB3E1208"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12008,51 +12296,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C3B39E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6EE9ABC"/>
     <w:lvl w:ilvl="0" w:tplc="DA964584">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -12150,51 +12438,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F8D1BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBA8A24C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1488" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12263,51 +12551,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5808" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6528" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52000ECC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B19899D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -12405,51 +12693,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AC44ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C53C2BD0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12518,51 +12806,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C460AD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84460C7E"/>
     <w:lvl w:ilvl="0" w:tplc="08F612B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12608,51 +12896,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C902191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6A4C014"/>
     <w:lvl w:ilvl="0" w:tplc="4320B224">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -12750,51 +13038,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E575056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AD2BD46"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="819" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1539" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12863,51 +13151,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5859" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E8F452A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52CAA248"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3905" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -12952,51 +13240,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A92AAB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F6EE9ABC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -13094,51 +13382,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77C05748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B1EF16A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13207,51 +13495,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78A81618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76C00766"/>
     <w:lvl w:ilvl="0" w:tplc="DA964584">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -13349,51 +13637,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78BC1EBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D344FDA"/>
     <w:lvl w:ilvl="0" w:tplc="D9E00EE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -13491,51 +13779,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="792F4F16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DBEA824"/>
     <w:lvl w:ilvl="0" w:tplc="18B66C6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13606,152 +13894,158 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1202208508">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="290552993">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2046371007">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1258637300">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1365520103">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1384141456">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="345182751">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="441994524">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1820732178">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="709958283">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="511336847">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1017150860">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1207370709">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="212348787">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="214241796">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1754467167">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1305239137">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="520239966">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1191991343">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="854804160">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="395395251">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="771046749">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="443615276">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="634142011">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1759668507">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="767845589">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="291399816">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1294363235">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1038437456">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="395395251">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="30" w16cid:durableId="2000191346">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Z3N4UTmixwMzx9C3cIrZZIpkOdtCCm3A9D6HMFk0bGpaS7SiJPoLLqpgyENXsSLOm+wht9ZxnV9qgDHUnUf+9Q==" w:salt="MnAjiK+mrKTG8YYGYPhiGA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="NWPN9lAnfqcdoZB/4ZPyts04q1btHKQtc+45c3mIA/+lVn18ccTLJ6XLMs+qr+oerTPQB3+Ze8lmbqKdZ+WEwQ==" w:salt="1eAcJtA3ycwXe67gAYa5Aw=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11265" style="mso-width-relative:margin;mso-height-relative:margin" fillcolor="#870052" stroke="f" strokecolor="#c0504d">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-width-relative:margin;mso-height-relative:margin" fillcolor="#870052" stroke="f" strokecolor="#c0504d">
       <v:fill color="#870052"/>
       <v:stroke color="#c0504d" weight="2.5pt" on="f"/>
       <v:shadow color="#868686"/>
       <v:textbox inset=".5mm,.3mm,.5mm,.3mm"/>
       <o:colormru v:ext="edit" colors="#870052"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -13760,261 +14054,274 @@
     <w:rsid w:val="000019D0"/>
     <w:rsid w:val="0000335D"/>
     <w:rsid w:val="00003E11"/>
     <w:rsid w:val="00005C0C"/>
     <w:rsid w:val="00006E46"/>
     <w:rsid w:val="00007912"/>
     <w:rsid w:val="000112D7"/>
     <w:rsid w:val="00013F23"/>
     <w:rsid w:val="0001668E"/>
     <w:rsid w:val="00016AE6"/>
     <w:rsid w:val="000210D4"/>
     <w:rsid w:val="000219CB"/>
     <w:rsid w:val="000225BD"/>
     <w:rsid w:val="00022C83"/>
     <w:rsid w:val="00025A7C"/>
     <w:rsid w:val="00035F25"/>
     <w:rsid w:val="00037D6C"/>
     <w:rsid w:val="00043983"/>
     <w:rsid w:val="00043B6C"/>
     <w:rsid w:val="000443C4"/>
     <w:rsid w:val="00044AEC"/>
     <w:rsid w:val="000477E7"/>
     <w:rsid w:val="00051078"/>
     <w:rsid w:val="00054C09"/>
     <w:rsid w:val="00056C05"/>
+    <w:rsid w:val="00060917"/>
     <w:rsid w:val="00062B23"/>
     <w:rsid w:val="00065713"/>
     <w:rsid w:val="00073073"/>
     <w:rsid w:val="00073C3B"/>
+    <w:rsid w:val="00074B89"/>
     <w:rsid w:val="0007744F"/>
     <w:rsid w:val="00077DEA"/>
     <w:rsid w:val="000818B3"/>
     <w:rsid w:val="0008457E"/>
     <w:rsid w:val="000846EE"/>
     <w:rsid w:val="000847F6"/>
     <w:rsid w:val="0008660A"/>
     <w:rsid w:val="000917A2"/>
     <w:rsid w:val="000929B7"/>
     <w:rsid w:val="00094BE3"/>
     <w:rsid w:val="00096E4C"/>
     <w:rsid w:val="000A0A92"/>
     <w:rsid w:val="000B0954"/>
     <w:rsid w:val="000B1C28"/>
     <w:rsid w:val="000B68C3"/>
     <w:rsid w:val="000B7844"/>
     <w:rsid w:val="000C0940"/>
     <w:rsid w:val="000C1037"/>
+    <w:rsid w:val="000C2181"/>
     <w:rsid w:val="000C24EA"/>
     <w:rsid w:val="000C2EAD"/>
     <w:rsid w:val="000C314C"/>
     <w:rsid w:val="000C69D4"/>
     <w:rsid w:val="000D0A5A"/>
     <w:rsid w:val="000D44F1"/>
     <w:rsid w:val="000D5D62"/>
     <w:rsid w:val="000E10A0"/>
     <w:rsid w:val="000E1D5E"/>
     <w:rsid w:val="000E26E0"/>
     <w:rsid w:val="000E299D"/>
     <w:rsid w:val="000E379A"/>
     <w:rsid w:val="000E64FF"/>
     <w:rsid w:val="000F0832"/>
     <w:rsid w:val="000F0FB2"/>
     <w:rsid w:val="000F5CA5"/>
     <w:rsid w:val="000F6D3C"/>
     <w:rsid w:val="00101271"/>
     <w:rsid w:val="001028B1"/>
     <w:rsid w:val="001038AC"/>
     <w:rsid w:val="00112E28"/>
     <w:rsid w:val="00114550"/>
     <w:rsid w:val="00120231"/>
     <w:rsid w:val="0012027D"/>
     <w:rsid w:val="001208D2"/>
     <w:rsid w:val="00121490"/>
     <w:rsid w:val="0012243C"/>
     <w:rsid w:val="00123528"/>
     <w:rsid w:val="00123762"/>
     <w:rsid w:val="001237DC"/>
     <w:rsid w:val="00126476"/>
     <w:rsid w:val="00127BCD"/>
+    <w:rsid w:val="00134B91"/>
     <w:rsid w:val="001379C5"/>
     <w:rsid w:val="0014134E"/>
     <w:rsid w:val="00152FB2"/>
     <w:rsid w:val="0015401B"/>
     <w:rsid w:val="00156B8A"/>
     <w:rsid w:val="00161F51"/>
     <w:rsid w:val="00164BE6"/>
     <w:rsid w:val="00164F7D"/>
     <w:rsid w:val="0017025C"/>
     <w:rsid w:val="00176058"/>
     <w:rsid w:val="00180F02"/>
+    <w:rsid w:val="00180F08"/>
     <w:rsid w:val="00187824"/>
     <w:rsid w:val="001939A9"/>
     <w:rsid w:val="001944C9"/>
     <w:rsid w:val="001A0856"/>
     <w:rsid w:val="001A0DB8"/>
     <w:rsid w:val="001A10EF"/>
     <w:rsid w:val="001A4158"/>
     <w:rsid w:val="001A7754"/>
     <w:rsid w:val="001B0A25"/>
     <w:rsid w:val="001B2856"/>
     <w:rsid w:val="001B44AB"/>
+    <w:rsid w:val="001B7E89"/>
     <w:rsid w:val="001C114C"/>
     <w:rsid w:val="001C2A85"/>
     <w:rsid w:val="001C7418"/>
     <w:rsid w:val="001C7597"/>
     <w:rsid w:val="001D07AE"/>
     <w:rsid w:val="001D27BC"/>
     <w:rsid w:val="001D4E2D"/>
     <w:rsid w:val="001D505C"/>
+    <w:rsid w:val="001D566E"/>
     <w:rsid w:val="001D5A8B"/>
     <w:rsid w:val="001D5CD5"/>
     <w:rsid w:val="001E2CC1"/>
     <w:rsid w:val="001E3815"/>
     <w:rsid w:val="001E3CBC"/>
     <w:rsid w:val="001E539F"/>
     <w:rsid w:val="001E69EC"/>
     <w:rsid w:val="001E6C8B"/>
     <w:rsid w:val="001F010A"/>
     <w:rsid w:val="001F2016"/>
     <w:rsid w:val="001F4047"/>
     <w:rsid w:val="001F470D"/>
     <w:rsid w:val="001F56D8"/>
     <w:rsid w:val="001F74CC"/>
     <w:rsid w:val="00200E31"/>
     <w:rsid w:val="00200F00"/>
     <w:rsid w:val="002010B2"/>
     <w:rsid w:val="00201115"/>
     <w:rsid w:val="00201FFD"/>
     <w:rsid w:val="002027CB"/>
     <w:rsid w:val="00202C5C"/>
     <w:rsid w:val="00206CCD"/>
     <w:rsid w:val="0021039E"/>
     <w:rsid w:val="002122E9"/>
     <w:rsid w:val="00214140"/>
     <w:rsid w:val="00224FA3"/>
     <w:rsid w:val="00225497"/>
     <w:rsid w:val="00227378"/>
     <w:rsid w:val="00230145"/>
     <w:rsid w:val="00233B0D"/>
     <w:rsid w:val="002341A5"/>
     <w:rsid w:val="00234EB6"/>
     <w:rsid w:val="00235133"/>
     <w:rsid w:val="00235CD6"/>
     <w:rsid w:val="00235DA7"/>
     <w:rsid w:val="00236311"/>
     <w:rsid w:val="002402D7"/>
     <w:rsid w:val="0024061A"/>
     <w:rsid w:val="0024125D"/>
     <w:rsid w:val="0024566C"/>
     <w:rsid w:val="00247726"/>
     <w:rsid w:val="002515D1"/>
     <w:rsid w:val="00255115"/>
     <w:rsid w:val="00263A07"/>
     <w:rsid w:val="00264345"/>
+    <w:rsid w:val="00267184"/>
     <w:rsid w:val="002718B4"/>
     <w:rsid w:val="00271F13"/>
     <w:rsid w:val="0027599B"/>
     <w:rsid w:val="00276742"/>
     <w:rsid w:val="00276AC1"/>
     <w:rsid w:val="002778D2"/>
     <w:rsid w:val="00280462"/>
     <w:rsid w:val="002814BF"/>
     <w:rsid w:val="00285A7F"/>
     <w:rsid w:val="00290375"/>
     <w:rsid w:val="00295DD6"/>
     <w:rsid w:val="002A281F"/>
     <w:rsid w:val="002A2A14"/>
+    <w:rsid w:val="002A2A56"/>
     <w:rsid w:val="002A4988"/>
     <w:rsid w:val="002A583E"/>
     <w:rsid w:val="002B46FA"/>
     <w:rsid w:val="002C1AED"/>
     <w:rsid w:val="002C2AA4"/>
     <w:rsid w:val="002C3216"/>
     <w:rsid w:val="002C4B57"/>
     <w:rsid w:val="002C5F77"/>
     <w:rsid w:val="002D270C"/>
     <w:rsid w:val="002D2F32"/>
     <w:rsid w:val="002D6DF0"/>
     <w:rsid w:val="002E1C22"/>
     <w:rsid w:val="002E1D5E"/>
     <w:rsid w:val="002E236A"/>
     <w:rsid w:val="002E2DCC"/>
     <w:rsid w:val="002E6967"/>
     <w:rsid w:val="002F042F"/>
     <w:rsid w:val="002F3494"/>
     <w:rsid w:val="002F37B8"/>
     <w:rsid w:val="00301D5A"/>
     <w:rsid w:val="00301DB4"/>
     <w:rsid w:val="00303810"/>
     <w:rsid w:val="00303DA1"/>
     <w:rsid w:val="00304A99"/>
     <w:rsid w:val="00306452"/>
     <w:rsid w:val="003103EB"/>
     <w:rsid w:val="00314F6E"/>
     <w:rsid w:val="00323750"/>
     <w:rsid w:val="003238CD"/>
     <w:rsid w:val="00324B83"/>
     <w:rsid w:val="00325215"/>
     <w:rsid w:val="0033182D"/>
     <w:rsid w:val="0033193E"/>
     <w:rsid w:val="003332D1"/>
     <w:rsid w:val="0033474C"/>
     <w:rsid w:val="00336E5C"/>
     <w:rsid w:val="0034187A"/>
     <w:rsid w:val="00341CB1"/>
     <w:rsid w:val="0034315F"/>
     <w:rsid w:val="00343EAB"/>
     <w:rsid w:val="003443AC"/>
+    <w:rsid w:val="00351252"/>
     <w:rsid w:val="00352B52"/>
     <w:rsid w:val="003552C9"/>
     <w:rsid w:val="00355419"/>
     <w:rsid w:val="00362A07"/>
+    <w:rsid w:val="00364100"/>
     <w:rsid w:val="00365F46"/>
     <w:rsid w:val="00370042"/>
     <w:rsid w:val="00371AC2"/>
     <w:rsid w:val="0037306D"/>
     <w:rsid w:val="003823AF"/>
     <w:rsid w:val="00384C6E"/>
     <w:rsid w:val="00386A4E"/>
     <w:rsid w:val="00387E4A"/>
     <w:rsid w:val="003934D5"/>
     <w:rsid w:val="003A0309"/>
     <w:rsid w:val="003A069D"/>
     <w:rsid w:val="003A463E"/>
     <w:rsid w:val="003A590D"/>
     <w:rsid w:val="003A7A69"/>
     <w:rsid w:val="003A7FE1"/>
     <w:rsid w:val="003B0840"/>
     <w:rsid w:val="003B093C"/>
     <w:rsid w:val="003B2B24"/>
     <w:rsid w:val="003B3E2E"/>
     <w:rsid w:val="003B4D7E"/>
     <w:rsid w:val="003B6486"/>
     <w:rsid w:val="003C254F"/>
     <w:rsid w:val="003C359F"/>
+    <w:rsid w:val="003C4143"/>
     <w:rsid w:val="003C5DAD"/>
+    <w:rsid w:val="003C6DFC"/>
     <w:rsid w:val="003C7562"/>
     <w:rsid w:val="003D1939"/>
     <w:rsid w:val="003D1A2F"/>
     <w:rsid w:val="003D22B1"/>
     <w:rsid w:val="003D38F0"/>
     <w:rsid w:val="003D6253"/>
     <w:rsid w:val="003E1F15"/>
     <w:rsid w:val="003F02C3"/>
     <w:rsid w:val="003F1781"/>
     <w:rsid w:val="003F2177"/>
     <w:rsid w:val="003F27FB"/>
     <w:rsid w:val="003F4794"/>
     <w:rsid w:val="003F55A4"/>
     <w:rsid w:val="003F5616"/>
     <w:rsid w:val="003F6330"/>
     <w:rsid w:val="004040DF"/>
     <w:rsid w:val="00407530"/>
     <w:rsid w:val="00411F3D"/>
     <w:rsid w:val="00416580"/>
     <w:rsid w:val="004179F1"/>
     <w:rsid w:val="00421737"/>
     <w:rsid w:val="00424FBA"/>
     <w:rsid w:val="0042596A"/>
     <w:rsid w:val="00427685"/>
     <w:rsid w:val="004322E2"/>
@@ -14044,224 +14351,238 @@
     <w:rsid w:val="00496D19"/>
     <w:rsid w:val="004A30F4"/>
     <w:rsid w:val="004A4CCC"/>
     <w:rsid w:val="004A713A"/>
     <w:rsid w:val="004B4FE0"/>
     <w:rsid w:val="004C50BD"/>
     <w:rsid w:val="004D0551"/>
     <w:rsid w:val="004D3BF8"/>
     <w:rsid w:val="004D656E"/>
     <w:rsid w:val="004D6ED5"/>
     <w:rsid w:val="004E1B2D"/>
     <w:rsid w:val="004E3179"/>
     <w:rsid w:val="004E412B"/>
     <w:rsid w:val="004E6D19"/>
     <w:rsid w:val="004F0AF3"/>
     <w:rsid w:val="004F2576"/>
     <w:rsid w:val="004F39B9"/>
     <w:rsid w:val="004F6D74"/>
     <w:rsid w:val="00500F5B"/>
     <w:rsid w:val="00503C4B"/>
     <w:rsid w:val="00504A39"/>
     <w:rsid w:val="0051041F"/>
     <w:rsid w:val="00513F16"/>
     <w:rsid w:val="00514BF7"/>
     <w:rsid w:val="00516EC2"/>
+    <w:rsid w:val="0052246F"/>
+    <w:rsid w:val="00522A8A"/>
     <w:rsid w:val="00522ED8"/>
     <w:rsid w:val="00523FCC"/>
     <w:rsid w:val="0052649E"/>
     <w:rsid w:val="0053017D"/>
     <w:rsid w:val="0053118B"/>
     <w:rsid w:val="00531B58"/>
     <w:rsid w:val="00534B3D"/>
     <w:rsid w:val="00534BE1"/>
     <w:rsid w:val="00535218"/>
     <w:rsid w:val="00537F98"/>
     <w:rsid w:val="00540AA1"/>
     <w:rsid w:val="00543080"/>
     <w:rsid w:val="005434F8"/>
     <w:rsid w:val="00545451"/>
     <w:rsid w:val="0055210E"/>
     <w:rsid w:val="00553428"/>
     <w:rsid w:val="0055498D"/>
     <w:rsid w:val="00560433"/>
     <w:rsid w:val="00564EFC"/>
     <w:rsid w:val="005653B8"/>
     <w:rsid w:val="005700E5"/>
     <w:rsid w:val="00570C79"/>
     <w:rsid w:val="00570D45"/>
     <w:rsid w:val="005718ED"/>
     <w:rsid w:val="00577F46"/>
     <w:rsid w:val="00585ACB"/>
     <w:rsid w:val="00586EEF"/>
+    <w:rsid w:val="00591B8C"/>
     <w:rsid w:val="005929ED"/>
     <w:rsid w:val="005955F2"/>
     <w:rsid w:val="00596B66"/>
     <w:rsid w:val="005A08FC"/>
     <w:rsid w:val="005A24B4"/>
     <w:rsid w:val="005A2CD7"/>
+    <w:rsid w:val="005A766A"/>
     <w:rsid w:val="005B062B"/>
+    <w:rsid w:val="005B2B09"/>
+    <w:rsid w:val="005B4868"/>
+    <w:rsid w:val="005B66EE"/>
     <w:rsid w:val="005C0A7E"/>
     <w:rsid w:val="005C0B8B"/>
     <w:rsid w:val="005C1F47"/>
     <w:rsid w:val="005C20A6"/>
     <w:rsid w:val="005C3EF3"/>
     <w:rsid w:val="005C6898"/>
     <w:rsid w:val="005C7EB8"/>
     <w:rsid w:val="005C7F12"/>
     <w:rsid w:val="005D0E82"/>
     <w:rsid w:val="005D467C"/>
     <w:rsid w:val="005D4799"/>
     <w:rsid w:val="005D4B23"/>
     <w:rsid w:val="005E00CF"/>
     <w:rsid w:val="005E7BDD"/>
     <w:rsid w:val="005F31B7"/>
     <w:rsid w:val="005F54CA"/>
+    <w:rsid w:val="0060631A"/>
     <w:rsid w:val="006068D6"/>
     <w:rsid w:val="00610C0E"/>
     <w:rsid w:val="006129C4"/>
     <w:rsid w:val="00614CC5"/>
     <w:rsid w:val="00614F82"/>
     <w:rsid w:val="00616184"/>
     <w:rsid w:val="006163E2"/>
     <w:rsid w:val="0062136A"/>
     <w:rsid w:val="0062279E"/>
     <w:rsid w:val="00623D42"/>
     <w:rsid w:val="006249C6"/>
     <w:rsid w:val="006262CC"/>
     <w:rsid w:val="006275EF"/>
     <w:rsid w:val="00631B48"/>
     <w:rsid w:val="006321CE"/>
     <w:rsid w:val="0063486F"/>
     <w:rsid w:val="00634E3F"/>
     <w:rsid w:val="00637831"/>
     <w:rsid w:val="006400CE"/>
     <w:rsid w:val="00642348"/>
     <w:rsid w:val="00643637"/>
     <w:rsid w:val="006445C1"/>
     <w:rsid w:val="0064702F"/>
     <w:rsid w:val="00654342"/>
     <w:rsid w:val="00654423"/>
     <w:rsid w:val="00655813"/>
     <w:rsid w:val="00655B55"/>
     <w:rsid w:val="0065734D"/>
     <w:rsid w:val="00664BB1"/>
     <w:rsid w:val="00670997"/>
+    <w:rsid w:val="006739E8"/>
     <w:rsid w:val="0067759A"/>
     <w:rsid w:val="00682CDF"/>
     <w:rsid w:val="0068566C"/>
     <w:rsid w:val="006908AD"/>
     <w:rsid w:val="00691283"/>
     <w:rsid w:val="0069211A"/>
     <w:rsid w:val="00694359"/>
     <w:rsid w:val="006951C2"/>
     <w:rsid w:val="00696825"/>
     <w:rsid w:val="006A05F5"/>
     <w:rsid w:val="006A3466"/>
     <w:rsid w:val="006A646D"/>
     <w:rsid w:val="006A68FF"/>
     <w:rsid w:val="006A6F1B"/>
     <w:rsid w:val="006B0258"/>
     <w:rsid w:val="006B1101"/>
     <w:rsid w:val="006B45EB"/>
     <w:rsid w:val="006B59E4"/>
     <w:rsid w:val="006C161C"/>
     <w:rsid w:val="006D3573"/>
     <w:rsid w:val="006D64AC"/>
     <w:rsid w:val="006E199C"/>
     <w:rsid w:val="006E2EC5"/>
     <w:rsid w:val="006E51B8"/>
     <w:rsid w:val="006E5223"/>
     <w:rsid w:val="006E5F8A"/>
     <w:rsid w:val="006E660B"/>
+    <w:rsid w:val="006E7C25"/>
     <w:rsid w:val="006F2906"/>
     <w:rsid w:val="006F2CEA"/>
     <w:rsid w:val="006F31CB"/>
     <w:rsid w:val="006F31CD"/>
     <w:rsid w:val="006F366A"/>
     <w:rsid w:val="006F6F16"/>
     <w:rsid w:val="00701999"/>
     <w:rsid w:val="00704934"/>
     <w:rsid w:val="00705725"/>
     <w:rsid w:val="00706B91"/>
+    <w:rsid w:val="00710047"/>
     <w:rsid w:val="00710ACB"/>
     <w:rsid w:val="00714B5E"/>
+    <w:rsid w:val="00720A08"/>
     <w:rsid w:val="00723464"/>
     <w:rsid w:val="00724886"/>
     <w:rsid w:val="00730E3B"/>
     <w:rsid w:val="0073353E"/>
     <w:rsid w:val="00736E7E"/>
     <w:rsid w:val="00742946"/>
     <w:rsid w:val="007502CA"/>
     <w:rsid w:val="00750FD3"/>
     <w:rsid w:val="00751D3F"/>
     <w:rsid w:val="00752E35"/>
     <w:rsid w:val="007539DE"/>
     <w:rsid w:val="00756BC6"/>
     <w:rsid w:val="0075703A"/>
     <w:rsid w:val="00760D96"/>
     <w:rsid w:val="00764D19"/>
     <w:rsid w:val="0076697E"/>
     <w:rsid w:val="00770D8C"/>
     <w:rsid w:val="00771B2A"/>
     <w:rsid w:val="007738D0"/>
     <w:rsid w:val="0077545B"/>
     <w:rsid w:val="007766C5"/>
     <w:rsid w:val="0078172E"/>
     <w:rsid w:val="00781D27"/>
     <w:rsid w:val="00782709"/>
     <w:rsid w:val="00783651"/>
     <w:rsid w:val="00783C2D"/>
     <w:rsid w:val="00785E99"/>
     <w:rsid w:val="00786A7D"/>
     <w:rsid w:val="00787FEC"/>
     <w:rsid w:val="007900A5"/>
     <w:rsid w:val="00790E95"/>
     <w:rsid w:val="00791645"/>
     <w:rsid w:val="0079543E"/>
     <w:rsid w:val="00796AC6"/>
     <w:rsid w:val="007A2817"/>
     <w:rsid w:val="007A4449"/>
     <w:rsid w:val="007A5A97"/>
     <w:rsid w:val="007A7B71"/>
     <w:rsid w:val="007B0979"/>
     <w:rsid w:val="007B3F6B"/>
     <w:rsid w:val="007C01F6"/>
+    <w:rsid w:val="007C110F"/>
     <w:rsid w:val="007C6239"/>
     <w:rsid w:val="007D10F5"/>
     <w:rsid w:val="007D5B5A"/>
     <w:rsid w:val="007D62A7"/>
     <w:rsid w:val="007E056B"/>
     <w:rsid w:val="007E38F1"/>
     <w:rsid w:val="007E3B31"/>
     <w:rsid w:val="007E4792"/>
     <w:rsid w:val="007E4AF6"/>
     <w:rsid w:val="007F12DF"/>
     <w:rsid w:val="007F2C3A"/>
     <w:rsid w:val="007F30AB"/>
     <w:rsid w:val="007F4C67"/>
     <w:rsid w:val="007F6F9A"/>
+    <w:rsid w:val="00801133"/>
     <w:rsid w:val="008011EA"/>
     <w:rsid w:val="0080327D"/>
     <w:rsid w:val="0081248E"/>
     <w:rsid w:val="00814ABE"/>
     <w:rsid w:val="00814C64"/>
     <w:rsid w:val="00814F26"/>
     <w:rsid w:val="00815241"/>
     <w:rsid w:val="00815527"/>
     <w:rsid w:val="008159B8"/>
     <w:rsid w:val="008205F1"/>
     <w:rsid w:val="008212EB"/>
     <w:rsid w:val="00822891"/>
     <w:rsid w:val="0082376F"/>
     <w:rsid w:val="00823C5D"/>
     <w:rsid w:val="00823E9A"/>
     <w:rsid w:val="00824498"/>
     <w:rsid w:val="008310D2"/>
     <w:rsid w:val="00840D9C"/>
     <w:rsid w:val="0084336D"/>
     <w:rsid w:val="00843580"/>
     <w:rsid w:val="00843F0A"/>
     <w:rsid w:val="00844261"/>
     <w:rsid w:val="008507EC"/>
     <w:rsid w:val="00851200"/>
     <w:rsid w:val="008514E1"/>
@@ -14272,157 +14593,164 @@
     <w:rsid w:val="00861EC1"/>
     <w:rsid w:val="008625D5"/>
     <w:rsid w:val="00863A48"/>
     <w:rsid w:val="00871760"/>
     <w:rsid w:val="00876848"/>
     <w:rsid w:val="008775A8"/>
     <w:rsid w:val="00880FB7"/>
     <w:rsid w:val="008825C0"/>
     <w:rsid w:val="00882683"/>
     <w:rsid w:val="00887430"/>
     <w:rsid w:val="00897FB6"/>
     <w:rsid w:val="008A0BF3"/>
     <w:rsid w:val="008A1313"/>
     <w:rsid w:val="008A28ED"/>
     <w:rsid w:val="008A2A0B"/>
     <w:rsid w:val="008A30EF"/>
     <w:rsid w:val="008A36F9"/>
     <w:rsid w:val="008A53A5"/>
     <w:rsid w:val="008A55D8"/>
     <w:rsid w:val="008B0DB4"/>
     <w:rsid w:val="008B261D"/>
     <w:rsid w:val="008B485E"/>
     <w:rsid w:val="008B4AF8"/>
     <w:rsid w:val="008B5657"/>
     <w:rsid w:val="008B7EC0"/>
+    <w:rsid w:val="008C09C6"/>
     <w:rsid w:val="008C2D92"/>
     <w:rsid w:val="008C64D1"/>
     <w:rsid w:val="008E5C85"/>
     <w:rsid w:val="008F048A"/>
     <w:rsid w:val="008F4118"/>
     <w:rsid w:val="008F49CA"/>
     <w:rsid w:val="008F5AA0"/>
     <w:rsid w:val="00901B8B"/>
     <w:rsid w:val="00901EDF"/>
     <w:rsid w:val="009042F9"/>
     <w:rsid w:val="009072C9"/>
     <w:rsid w:val="00907DF4"/>
     <w:rsid w:val="00911406"/>
+    <w:rsid w:val="0091192F"/>
     <w:rsid w:val="00913300"/>
     <w:rsid w:val="009155BE"/>
     <w:rsid w:val="009155C7"/>
     <w:rsid w:val="0091591E"/>
     <w:rsid w:val="00915F0C"/>
     <w:rsid w:val="00916209"/>
     <w:rsid w:val="00922B75"/>
     <w:rsid w:val="009230B4"/>
     <w:rsid w:val="0092469C"/>
     <w:rsid w:val="00930C2D"/>
     <w:rsid w:val="009318F7"/>
     <w:rsid w:val="00931FD6"/>
     <w:rsid w:val="00933C9F"/>
     <w:rsid w:val="00937080"/>
     <w:rsid w:val="0093729C"/>
     <w:rsid w:val="00940BD3"/>
+    <w:rsid w:val="00941650"/>
     <w:rsid w:val="00942546"/>
     <w:rsid w:val="0095111E"/>
     <w:rsid w:val="009513ED"/>
     <w:rsid w:val="00951645"/>
     <w:rsid w:val="00952C28"/>
+    <w:rsid w:val="0095306E"/>
     <w:rsid w:val="0095369F"/>
     <w:rsid w:val="00962E66"/>
     <w:rsid w:val="00964187"/>
     <w:rsid w:val="00965D5B"/>
     <w:rsid w:val="00966763"/>
+    <w:rsid w:val="009675E7"/>
     <w:rsid w:val="00972382"/>
     <w:rsid w:val="00973A1B"/>
     <w:rsid w:val="0097596E"/>
     <w:rsid w:val="00975C76"/>
     <w:rsid w:val="0097619D"/>
     <w:rsid w:val="0097790E"/>
     <w:rsid w:val="009822A4"/>
     <w:rsid w:val="00983B79"/>
     <w:rsid w:val="00983F5B"/>
     <w:rsid w:val="0098432A"/>
     <w:rsid w:val="00990D0D"/>
     <w:rsid w:val="00995BFC"/>
     <w:rsid w:val="00997163"/>
     <w:rsid w:val="009A1E8E"/>
     <w:rsid w:val="009A5D12"/>
     <w:rsid w:val="009A5F37"/>
     <w:rsid w:val="009A71B5"/>
     <w:rsid w:val="009A7EFA"/>
     <w:rsid w:val="009C1BCB"/>
     <w:rsid w:val="009C2902"/>
     <w:rsid w:val="009C2BC9"/>
     <w:rsid w:val="009C5C1C"/>
     <w:rsid w:val="009D1C97"/>
     <w:rsid w:val="009D2ECD"/>
     <w:rsid w:val="009D30CC"/>
     <w:rsid w:val="009D34D7"/>
     <w:rsid w:val="009D66FE"/>
     <w:rsid w:val="009D6FDE"/>
     <w:rsid w:val="009E0A0D"/>
     <w:rsid w:val="009E1260"/>
     <w:rsid w:val="009E1AFA"/>
     <w:rsid w:val="009E3742"/>
     <w:rsid w:val="009F0F34"/>
     <w:rsid w:val="009F3C5D"/>
     <w:rsid w:val="009F45E7"/>
     <w:rsid w:val="00A00E39"/>
     <w:rsid w:val="00A00E46"/>
+    <w:rsid w:val="00A03147"/>
     <w:rsid w:val="00A032DE"/>
     <w:rsid w:val="00A04F45"/>
     <w:rsid w:val="00A0646C"/>
     <w:rsid w:val="00A07F64"/>
     <w:rsid w:val="00A1020C"/>
     <w:rsid w:val="00A15BB0"/>
     <w:rsid w:val="00A167E0"/>
     <w:rsid w:val="00A168C4"/>
     <w:rsid w:val="00A17417"/>
     <w:rsid w:val="00A17C15"/>
     <w:rsid w:val="00A20758"/>
     <w:rsid w:val="00A207F3"/>
     <w:rsid w:val="00A22764"/>
     <w:rsid w:val="00A234CC"/>
     <w:rsid w:val="00A23DED"/>
     <w:rsid w:val="00A257E4"/>
     <w:rsid w:val="00A270F2"/>
     <w:rsid w:val="00A271F5"/>
     <w:rsid w:val="00A32AE3"/>
     <w:rsid w:val="00A36AD4"/>
     <w:rsid w:val="00A40108"/>
     <w:rsid w:val="00A402A1"/>
     <w:rsid w:val="00A40E45"/>
     <w:rsid w:val="00A42A2B"/>
     <w:rsid w:val="00A44C8C"/>
     <w:rsid w:val="00A452AD"/>
     <w:rsid w:val="00A4644B"/>
     <w:rsid w:val="00A53A89"/>
     <w:rsid w:val="00A544DA"/>
     <w:rsid w:val="00A55EFD"/>
     <w:rsid w:val="00A5690D"/>
+    <w:rsid w:val="00A573CB"/>
     <w:rsid w:val="00A619D4"/>
     <w:rsid w:val="00A61B1F"/>
     <w:rsid w:val="00A64F1E"/>
     <w:rsid w:val="00A65A5D"/>
     <w:rsid w:val="00A65DD7"/>
     <w:rsid w:val="00A66DA6"/>
     <w:rsid w:val="00A7172F"/>
     <w:rsid w:val="00A71822"/>
     <w:rsid w:val="00A737CD"/>
     <w:rsid w:val="00A75CF1"/>
     <w:rsid w:val="00A77970"/>
     <w:rsid w:val="00A779CF"/>
     <w:rsid w:val="00A77D2F"/>
     <w:rsid w:val="00A83EED"/>
     <w:rsid w:val="00A86738"/>
     <w:rsid w:val="00A87F32"/>
     <w:rsid w:val="00A900F2"/>
     <w:rsid w:val="00A91CA6"/>
     <w:rsid w:val="00A92985"/>
     <w:rsid w:val="00A92E11"/>
     <w:rsid w:val="00AA1BFD"/>
     <w:rsid w:val="00AA5F7D"/>
     <w:rsid w:val="00AA7389"/>
     <w:rsid w:val="00AB0742"/>
     <w:rsid w:val="00AB50E8"/>
@@ -14430,398 +14758,415 @@
     <w:rsid w:val="00AC0577"/>
     <w:rsid w:val="00AC171C"/>
     <w:rsid w:val="00AC3EC7"/>
     <w:rsid w:val="00AC419C"/>
     <w:rsid w:val="00AC4BC5"/>
     <w:rsid w:val="00AC6241"/>
     <w:rsid w:val="00AC784C"/>
     <w:rsid w:val="00AD20F9"/>
     <w:rsid w:val="00AE01DC"/>
     <w:rsid w:val="00AE0A9F"/>
     <w:rsid w:val="00AE25C7"/>
     <w:rsid w:val="00AF2ECC"/>
     <w:rsid w:val="00AF5C32"/>
     <w:rsid w:val="00AF5F40"/>
     <w:rsid w:val="00AF6F0D"/>
     <w:rsid w:val="00B01830"/>
     <w:rsid w:val="00B01B2A"/>
     <w:rsid w:val="00B02F3F"/>
     <w:rsid w:val="00B0490D"/>
     <w:rsid w:val="00B04E65"/>
     <w:rsid w:val="00B05AD7"/>
     <w:rsid w:val="00B06EB4"/>
     <w:rsid w:val="00B0705A"/>
     <w:rsid w:val="00B10CFB"/>
     <w:rsid w:val="00B121AE"/>
+    <w:rsid w:val="00B12814"/>
     <w:rsid w:val="00B142A3"/>
     <w:rsid w:val="00B17BE8"/>
     <w:rsid w:val="00B200AE"/>
     <w:rsid w:val="00B20BD5"/>
     <w:rsid w:val="00B22038"/>
     <w:rsid w:val="00B230C9"/>
     <w:rsid w:val="00B24358"/>
-    <w:rsid w:val="00B262F7"/>
     <w:rsid w:val="00B272CB"/>
     <w:rsid w:val="00B314C9"/>
     <w:rsid w:val="00B33C5F"/>
     <w:rsid w:val="00B35418"/>
     <w:rsid w:val="00B37BB5"/>
     <w:rsid w:val="00B41646"/>
     <w:rsid w:val="00B45338"/>
     <w:rsid w:val="00B47695"/>
     <w:rsid w:val="00B47A2D"/>
     <w:rsid w:val="00B53708"/>
     <w:rsid w:val="00B54E6C"/>
     <w:rsid w:val="00B55A20"/>
     <w:rsid w:val="00B56A5B"/>
     <w:rsid w:val="00B61D74"/>
     <w:rsid w:val="00B62AF5"/>
     <w:rsid w:val="00B62C9A"/>
     <w:rsid w:val="00B669F7"/>
     <w:rsid w:val="00B66F84"/>
     <w:rsid w:val="00B675C2"/>
+    <w:rsid w:val="00B709A0"/>
     <w:rsid w:val="00B76730"/>
     <w:rsid w:val="00B80B16"/>
     <w:rsid w:val="00B81B6A"/>
     <w:rsid w:val="00B857C3"/>
     <w:rsid w:val="00B8595C"/>
     <w:rsid w:val="00B871F7"/>
     <w:rsid w:val="00B87923"/>
     <w:rsid w:val="00B904E7"/>
     <w:rsid w:val="00B90E69"/>
     <w:rsid w:val="00B94B2C"/>
     <w:rsid w:val="00B9650F"/>
     <w:rsid w:val="00BA0544"/>
     <w:rsid w:val="00BA1E6B"/>
     <w:rsid w:val="00BA3EE5"/>
     <w:rsid w:val="00BA4191"/>
     <w:rsid w:val="00BA5799"/>
     <w:rsid w:val="00BA79CA"/>
     <w:rsid w:val="00BC3341"/>
     <w:rsid w:val="00BC548B"/>
     <w:rsid w:val="00BC64B4"/>
     <w:rsid w:val="00BD0005"/>
     <w:rsid w:val="00BD0289"/>
     <w:rsid w:val="00BD066C"/>
     <w:rsid w:val="00BD1B42"/>
     <w:rsid w:val="00BD4B61"/>
     <w:rsid w:val="00BD60CF"/>
+    <w:rsid w:val="00BE01AC"/>
     <w:rsid w:val="00BE1DD5"/>
     <w:rsid w:val="00BE2228"/>
     <w:rsid w:val="00BE295F"/>
     <w:rsid w:val="00BE35CE"/>
     <w:rsid w:val="00BE4D4B"/>
     <w:rsid w:val="00BE4E11"/>
     <w:rsid w:val="00BF2254"/>
     <w:rsid w:val="00BF2989"/>
+    <w:rsid w:val="00BF6B52"/>
     <w:rsid w:val="00C02EAF"/>
     <w:rsid w:val="00C05118"/>
     <w:rsid w:val="00C05E93"/>
+    <w:rsid w:val="00C15DB9"/>
     <w:rsid w:val="00C16D53"/>
     <w:rsid w:val="00C205B9"/>
     <w:rsid w:val="00C2159C"/>
     <w:rsid w:val="00C22A6E"/>
     <w:rsid w:val="00C25096"/>
     <w:rsid w:val="00C268DB"/>
     <w:rsid w:val="00C32970"/>
     <w:rsid w:val="00C33D20"/>
+    <w:rsid w:val="00C33E7E"/>
     <w:rsid w:val="00C34780"/>
     <w:rsid w:val="00C3491A"/>
     <w:rsid w:val="00C359FD"/>
     <w:rsid w:val="00C43F7E"/>
     <w:rsid w:val="00C44826"/>
     <w:rsid w:val="00C44C02"/>
     <w:rsid w:val="00C46D60"/>
     <w:rsid w:val="00C470E3"/>
     <w:rsid w:val="00C523BE"/>
     <w:rsid w:val="00C54041"/>
     <w:rsid w:val="00C54B75"/>
     <w:rsid w:val="00C57CED"/>
     <w:rsid w:val="00C60DC5"/>
     <w:rsid w:val="00C65415"/>
     <w:rsid w:val="00C70DBF"/>
     <w:rsid w:val="00C71CCD"/>
     <w:rsid w:val="00C71E07"/>
     <w:rsid w:val="00C74407"/>
     <w:rsid w:val="00C74CD7"/>
     <w:rsid w:val="00C7567D"/>
     <w:rsid w:val="00C76626"/>
     <w:rsid w:val="00C81595"/>
     <w:rsid w:val="00C82F1C"/>
     <w:rsid w:val="00C87007"/>
     <w:rsid w:val="00C90B47"/>
     <w:rsid w:val="00C93283"/>
     <w:rsid w:val="00C93C38"/>
     <w:rsid w:val="00C95D1B"/>
     <w:rsid w:val="00CA5720"/>
     <w:rsid w:val="00CA7912"/>
     <w:rsid w:val="00CB45C7"/>
     <w:rsid w:val="00CB49E3"/>
     <w:rsid w:val="00CB5743"/>
     <w:rsid w:val="00CB69FF"/>
     <w:rsid w:val="00CC2205"/>
+    <w:rsid w:val="00CC331D"/>
     <w:rsid w:val="00CC3366"/>
     <w:rsid w:val="00CC755A"/>
     <w:rsid w:val="00CD1E29"/>
     <w:rsid w:val="00CD24EE"/>
     <w:rsid w:val="00CD24F4"/>
     <w:rsid w:val="00CD35CF"/>
     <w:rsid w:val="00CD4702"/>
     <w:rsid w:val="00CD4F4C"/>
     <w:rsid w:val="00CE05DD"/>
     <w:rsid w:val="00CE088F"/>
     <w:rsid w:val="00CE0DB2"/>
     <w:rsid w:val="00CE10DD"/>
     <w:rsid w:val="00CE1C44"/>
     <w:rsid w:val="00CE3E59"/>
     <w:rsid w:val="00CF1FC6"/>
     <w:rsid w:val="00CF2A96"/>
     <w:rsid w:val="00D00069"/>
     <w:rsid w:val="00D00996"/>
     <w:rsid w:val="00D02761"/>
     <w:rsid w:val="00D0300F"/>
     <w:rsid w:val="00D03E51"/>
     <w:rsid w:val="00D07E54"/>
     <w:rsid w:val="00D1228D"/>
     <w:rsid w:val="00D13AF5"/>
     <w:rsid w:val="00D13E97"/>
     <w:rsid w:val="00D15752"/>
     <w:rsid w:val="00D1598D"/>
     <w:rsid w:val="00D1675B"/>
     <w:rsid w:val="00D16C0A"/>
     <w:rsid w:val="00D17335"/>
     <w:rsid w:val="00D21849"/>
     <w:rsid w:val="00D218F1"/>
     <w:rsid w:val="00D3097B"/>
     <w:rsid w:val="00D32ABF"/>
     <w:rsid w:val="00D32CEE"/>
     <w:rsid w:val="00D35C78"/>
     <w:rsid w:val="00D445D1"/>
     <w:rsid w:val="00D47295"/>
     <w:rsid w:val="00D5326A"/>
     <w:rsid w:val="00D56B60"/>
     <w:rsid w:val="00D6095C"/>
     <w:rsid w:val="00D61CDE"/>
     <w:rsid w:val="00D621F0"/>
+    <w:rsid w:val="00D63C89"/>
     <w:rsid w:val="00D65079"/>
     <w:rsid w:val="00D6531E"/>
     <w:rsid w:val="00D71B1A"/>
     <w:rsid w:val="00D71C22"/>
     <w:rsid w:val="00D73382"/>
     <w:rsid w:val="00D77ADD"/>
+    <w:rsid w:val="00D80EE2"/>
     <w:rsid w:val="00D84A62"/>
     <w:rsid w:val="00D85DD3"/>
     <w:rsid w:val="00D866EB"/>
     <w:rsid w:val="00D90BE7"/>
+    <w:rsid w:val="00D93CC1"/>
     <w:rsid w:val="00D959BE"/>
     <w:rsid w:val="00D979A1"/>
     <w:rsid w:val="00DA52F4"/>
     <w:rsid w:val="00DB1286"/>
+    <w:rsid w:val="00DB2ACB"/>
     <w:rsid w:val="00DB3D8E"/>
     <w:rsid w:val="00DB47EF"/>
     <w:rsid w:val="00DB4B4E"/>
     <w:rsid w:val="00DB51CD"/>
     <w:rsid w:val="00DC16D7"/>
     <w:rsid w:val="00DC3623"/>
     <w:rsid w:val="00DC3E2F"/>
     <w:rsid w:val="00DC72EF"/>
     <w:rsid w:val="00DD1D51"/>
+    <w:rsid w:val="00DD1E3A"/>
     <w:rsid w:val="00DD1FA4"/>
     <w:rsid w:val="00DD390B"/>
     <w:rsid w:val="00DD5240"/>
     <w:rsid w:val="00DD6132"/>
     <w:rsid w:val="00DD68BA"/>
     <w:rsid w:val="00DD69F9"/>
     <w:rsid w:val="00DD6E57"/>
     <w:rsid w:val="00DD7ECF"/>
     <w:rsid w:val="00DE06EB"/>
     <w:rsid w:val="00DE316E"/>
     <w:rsid w:val="00DF1BFA"/>
     <w:rsid w:val="00DF57E8"/>
     <w:rsid w:val="00E00A02"/>
     <w:rsid w:val="00E013CB"/>
     <w:rsid w:val="00E04CD7"/>
     <w:rsid w:val="00E058A4"/>
     <w:rsid w:val="00E05FDC"/>
     <w:rsid w:val="00E113D7"/>
     <w:rsid w:val="00E11418"/>
     <w:rsid w:val="00E11B1E"/>
     <w:rsid w:val="00E12CA6"/>
     <w:rsid w:val="00E15A46"/>
     <w:rsid w:val="00E16BB0"/>
+    <w:rsid w:val="00E16ED0"/>
     <w:rsid w:val="00E201C3"/>
     <w:rsid w:val="00E229D6"/>
     <w:rsid w:val="00E26B85"/>
     <w:rsid w:val="00E43403"/>
     <w:rsid w:val="00E46110"/>
     <w:rsid w:val="00E473D5"/>
     <w:rsid w:val="00E47748"/>
     <w:rsid w:val="00E5255F"/>
     <w:rsid w:val="00E53449"/>
     <w:rsid w:val="00E5465C"/>
     <w:rsid w:val="00E54AA0"/>
     <w:rsid w:val="00E56D43"/>
     <w:rsid w:val="00E577C3"/>
     <w:rsid w:val="00E57CEB"/>
     <w:rsid w:val="00E60A63"/>
     <w:rsid w:val="00E6102A"/>
     <w:rsid w:val="00E618EC"/>
     <w:rsid w:val="00E61F56"/>
     <w:rsid w:val="00E63A31"/>
     <w:rsid w:val="00E65E40"/>
     <w:rsid w:val="00E6719D"/>
     <w:rsid w:val="00E6751F"/>
     <w:rsid w:val="00E7018F"/>
     <w:rsid w:val="00E701AE"/>
     <w:rsid w:val="00E72503"/>
     <w:rsid w:val="00E7474F"/>
+    <w:rsid w:val="00E763D2"/>
     <w:rsid w:val="00E82E40"/>
     <w:rsid w:val="00E83041"/>
     <w:rsid w:val="00E8558B"/>
     <w:rsid w:val="00E918CA"/>
     <w:rsid w:val="00E933B6"/>
     <w:rsid w:val="00E952AF"/>
     <w:rsid w:val="00EA3D80"/>
     <w:rsid w:val="00EA5DDB"/>
     <w:rsid w:val="00EA663E"/>
     <w:rsid w:val="00EB0B4E"/>
     <w:rsid w:val="00EB2F72"/>
     <w:rsid w:val="00EB30D2"/>
     <w:rsid w:val="00EB3729"/>
     <w:rsid w:val="00EB40E0"/>
+    <w:rsid w:val="00EB52C8"/>
     <w:rsid w:val="00EB59B8"/>
     <w:rsid w:val="00EC0623"/>
+    <w:rsid w:val="00EC6EC0"/>
     <w:rsid w:val="00EC781A"/>
     <w:rsid w:val="00EC7E82"/>
     <w:rsid w:val="00ED2845"/>
     <w:rsid w:val="00ED4358"/>
     <w:rsid w:val="00ED6C25"/>
     <w:rsid w:val="00EE166B"/>
     <w:rsid w:val="00EE3BAB"/>
     <w:rsid w:val="00EE591A"/>
     <w:rsid w:val="00EE5F0F"/>
     <w:rsid w:val="00EE79C9"/>
     <w:rsid w:val="00EF068E"/>
     <w:rsid w:val="00EF0B47"/>
     <w:rsid w:val="00EF4B25"/>
     <w:rsid w:val="00EF5AB4"/>
     <w:rsid w:val="00F01B1E"/>
     <w:rsid w:val="00F037C2"/>
     <w:rsid w:val="00F03C64"/>
     <w:rsid w:val="00F12F78"/>
     <w:rsid w:val="00F1307F"/>
     <w:rsid w:val="00F15F8A"/>
     <w:rsid w:val="00F32EBA"/>
     <w:rsid w:val="00F33457"/>
     <w:rsid w:val="00F37F42"/>
     <w:rsid w:val="00F44E03"/>
     <w:rsid w:val="00F4687F"/>
     <w:rsid w:val="00F50ABD"/>
     <w:rsid w:val="00F52254"/>
     <w:rsid w:val="00F538FE"/>
     <w:rsid w:val="00F53F8F"/>
     <w:rsid w:val="00F54768"/>
     <w:rsid w:val="00F549CB"/>
     <w:rsid w:val="00F567D0"/>
     <w:rsid w:val="00F62773"/>
     <w:rsid w:val="00F70420"/>
     <w:rsid w:val="00F71DEB"/>
     <w:rsid w:val="00F815C0"/>
     <w:rsid w:val="00F85641"/>
     <w:rsid w:val="00F85715"/>
     <w:rsid w:val="00F866B0"/>
     <w:rsid w:val="00F90546"/>
     <w:rsid w:val="00F92AFA"/>
+    <w:rsid w:val="00F9383C"/>
     <w:rsid w:val="00F93EFD"/>
     <w:rsid w:val="00F94C0E"/>
     <w:rsid w:val="00F96028"/>
     <w:rsid w:val="00FA0E86"/>
     <w:rsid w:val="00FA12B1"/>
     <w:rsid w:val="00FA27A8"/>
     <w:rsid w:val="00FA4B03"/>
     <w:rsid w:val="00FA4D34"/>
     <w:rsid w:val="00FA5D28"/>
     <w:rsid w:val="00FB0346"/>
     <w:rsid w:val="00FB2666"/>
     <w:rsid w:val="00FB52BB"/>
     <w:rsid w:val="00FC0F22"/>
+    <w:rsid w:val="00FC1C12"/>
     <w:rsid w:val="00FC77B3"/>
     <w:rsid w:val="00FD0274"/>
     <w:rsid w:val="00FD082C"/>
     <w:rsid w:val="00FD0DDC"/>
     <w:rsid w:val="00FD2CA0"/>
     <w:rsid w:val="00FE07FA"/>
     <w:rsid w:val="00FE2553"/>
     <w:rsid w:val="00FE2AE0"/>
     <w:rsid w:val="00FE42FF"/>
     <w:rsid w:val="00FE4791"/>
     <w:rsid w:val="00FF150C"/>
     <w:rsid w:val="00FF1F53"/>
     <w:rsid w:val="00FF3F22"/>
     <w:rsid w:val="00FF47F7"/>
     <w:rsid w:val="00FF4D25"/>
     <w:rsid w:val="00FF6C0A"/>
     <w:rsid w:val="00FF776F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11265" style="mso-width-relative:margin;mso-height-relative:margin" fillcolor="#870052" stroke="f" strokecolor="#c0504d">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-width-relative:margin;mso-height-relative:margin" fillcolor="#870052" stroke="f" strokecolor="#c0504d">
       <v:fill color="#870052"/>
       <v:stroke color="#c0504d" weight="2.5pt" on="f"/>
       <v:shadow color="#868686"/>
       <v:textbox inset=".5mm,.3mm,.5mm,.3mm"/>
       <o:colormru v:ext="edit" colors="#870052"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1DD7068A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{13D79C96-C230-4372-B0A2-AD3BAA67ED2D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
@@ -15481,51 +15826,51 @@
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EC7E82"/>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003443AC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="171339246">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="455873586">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15706,51 +16051,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1922062283">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/tillgodoraknanden-utbildning-pa-forskarniva" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/regler-och-allman-studieplan-for-utbildning-pa-forskarniva" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:registrator@ki.se" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/tillgodoraknanden-utbildning-pa-forskarniva" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/regler-och-allman-studieplan-for-utbildning-pa-forskarniva" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -15995,70 +16340,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11AB82B0-DDAA-4CD7-A565-C5F87C5FE777}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1129</Words>
-  <Characters>5986</Characters>
+  <Words>918</Words>
+  <Characters>5676</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>195</Lines>
+  <Paragraphs>156</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ifylls av sökande</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7101</CharactersWithSpaces>
+  <CharactersWithSpaces>6438</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ifylls av sökande</dc:title>
   <dc:subject>inget lösenord</dc:subject>
   <dc:creator>Maya Petrén</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>