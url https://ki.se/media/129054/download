--- v1 (2025-10-29)
+++ v2 (2026-04-11)
@@ -4,89 +4,89 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kise-my.sharepoint.com/personal/cecilia_hultqvist_ki_se/Documents/Skrivbordet/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kise-my.sharepoint.com/personal/cecilia_hultqvist_ki_se/Documents/Skrivbordet/Info/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7D741025-9CCE-42CF-A7E9-51E9AE10C99E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="14" documentId="8_{7D741025-9CCE-42CF-A7E9-51E9AE10C99E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E6C09AE6-D50C-4B13-9DF6-CFF9FE291130}"/>
   <bookViews>
-    <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18120" xr2:uid="{2BACA285-3616-4895-A086-773420FF742F}"/>
+    <workbookView xWindow="4397" yWindow="2546" windowWidth="24686" windowHeight="13148" xr2:uid="{2BACA285-3616-4895-A086-773420FF742F}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Blad1!$A$1:$H$550</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2443" uniqueCount="1307">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2447" uniqueCount="1309">
   <si>
     <t>Mapp</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Författare</t>
   </si>
   <si>
     <t>Titel</t>
   </si>
   <si>
     <t>Plats</t>
   </si>
   <si>
     <t>Inscannad</t>
   </si>
   <si>
     <t>Kurs No</t>
   </si>
   <si>
     <t>År</t>
   </si>
   <si>
@@ -4119,50 +4119,56 @@
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Unhelpful Thoughts and Beliefs About Stuttering </t>
     </r>
   </si>
   <si>
     <t>Maria Andersson</t>
   </si>
   <si>
     <t>Behandling vid psykisk ohälsa hos personer med afasi: en studie om tillgänglighet</t>
   </si>
   <si>
     <t>Tracy Temfo</t>
   </si>
   <si>
     <t>Utvärdering av föräldrautbildningen ”Börja skolan med språkstörning” – En kvantitativ och kvalitativ studie</t>
   </si>
   <si>
     <t>Rania Zouhir</t>
   </si>
   <si>
     <t>Jämförelse mellan observerat och rapporterat expressivt ordförråd hos 18 månader gamla barn</t>
+  </si>
+  <si>
+    <t>Wilma Ahlberg</t>
+  </si>
+  <si>
+    <t>En utvärdering av föräldrars och logopeders upplevelser av den föräldrariktade interventionen Hanenprogrammet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="DM Sans"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="DM Sans"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <vertAlign val="subscript"/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="DM Sans"/>
@@ -4663,54 +4669,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BE92F07-F270-4AFC-8B1C-5A00B4E161B4}">
-  <dimension ref="A1:J609"/>
+  <dimension ref="A1:J610"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A600" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="D610" sqref="D610"/>
+    <sheetView tabSelected="1" topLeftCell="D600" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="H609" sqref="H609"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.0546875" defaultRowHeight="15" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="5.0546875" style="10" customWidth="1"/>
     <col min="2" max="2" width="5.38671875" style="10" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="39.21875" style="11" customWidth="1"/>
     <col min="4" max="4" width="99.609375" style="5" customWidth="1"/>
     <col min="5" max="5" width="8.88671875" style="12" customWidth="1"/>
     <col min="6" max="6" width="13.44140625" style="13" customWidth="1"/>
     <col min="7" max="7" width="7.609375" style="10" customWidth="1"/>
     <col min="8" max="8" width="8" style="10" customWidth="1"/>
     <col min="9" max="255" width="6.0546875" style="5"/>
     <col min="256" max="256" width="5.0546875" style="5" customWidth="1"/>
     <col min="257" max="257" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="258" max="258" width="33.38671875" style="5" customWidth="1"/>
     <col min="259" max="259" width="99.609375" style="5" customWidth="1"/>
     <col min="260" max="260" width="8.88671875" style="5" customWidth="1"/>
     <col min="261" max="261" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="262" max="262" width="5.38671875" style="5" customWidth="1"/>
     <col min="263" max="263" width="4.38671875" style="5" customWidth="1"/>
     <col min="264" max="511" width="6.0546875" style="5"/>
     <col min="512" max="512" width="5.0546875" style="5" customWidth="1"/>
     <col min="513" max="513" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="514" max="514" width="33.38671875" style="5" customWidth="1"/>
@@ -19810,132 +19816,158 @@
       <c r="H606" s="17">
         <v>2025</v>
       </c>
     </row>
     <row r="607" spans="1:9" x14ac:dyDescent="0.45">
       <c r="A607" s="17">
         <v>602</v>
       </c>
       <c r="B607" s="17"/>
       <c r="C607" s="17" t="s">
         <v>1301</v>
       </c>
       <c r="D607" s="17" t="s">
         <v>1302</v>
       </c>
       <c r="E607" s="31" t="s">
         <v>1281</v>
       </c>
       <c r="F607" s="22" t="s">
         <v>11</v>
       </c>
       <c r="G607" s="17">
         <v>40</v>
       </c>
       <c r="H607" s="17">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I607" s="30"/>
     </row>
     <row r="608" spans="1:9" x14ac:dyDescent="0.45">
       <c r="A608" s="17">
         <v>603</v>
       </c>
       <c r="B608" s="17"/>
       <c r="C608" s="17" t="s">
         <v>1303</v>
       </c>
       <c r="D608" s="32" t="s">
         <v>1304</v>
       </c>
       <c r="E608" s="29" t="s">
         <v>1281</v>
       </c>
       <c r="F608" s="22" t="s">
         <v>11</v>
       </c>
       <c r="G608" s="17">
         <v>41</v>
       </c>
       <c r="H608" s="17">
         <v>2025</v>
       </c>
     </row>
     <row r="609" spans="1:8" x14ac:dyDescent="0.45">
       <c r="A609" s="17">
         <v>604</v>
       </c>
       <c r="C609" s="11" t="s">
         <v>1305</v>
       </c>
       <c r="D609" s="32" t="s">
         <v>1306</v>
       </c>
       <c r="E609" s="29" t="s">
         <v>1281</v>
       </c>
       <c r="F609" s="22" t="s">
         <v>11</v>
       </c>
       <c r="G609" s="17">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H609" s="17">
-        <v>2025</v>
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8" x14ac:dyDescent="0.45">
+      <c r="A610" s="17">
+        <v>605</v>
+      </c>
+      <c r="C610" s="11" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D610" s="32" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E610" s="29" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F610" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="G610" s="17">
+        <v>40</v>
+      </c>
+      <c r="H610" s="17">
+        <v>2024</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.98425196850393704" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;G&amp;C&amp;"+,Normal"&amp;22Examensarbeten i logopedi / magisteruppsatser&amp;R&amp;12
 </oddHeader>
     <oddFooter>&amp;CEnheten för logopedi, institutionen för klinisk vetenskap, intervention och teknik</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B8615BE51D60BA44B86811C5F608C49E" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="122e2918688ddcbd6b4e51b912b07315">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6843b716-3f6d-4983-a753-faa1afd2f446" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="57f36c3b3137f2eaf3a3987d7786cd93" ns2:_="">
     <xsd:import namespace="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6843b716-3f6d-4983-a753-faa1afd2f446" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -20039,89 +20071,86 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96C215AE-5479-4A8A-AFB6-9B96536148D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49BBFD14-AE93-4033-AB55-1E07B45D6880}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0626D49A-B663-4602-AD85-7BB442F1E4F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49BBFD14-AE93-4033-AB55-1E07B45D6880}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96C215AE-5479-4A8A-AFB6-9B96536148D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Namngivna områden</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>