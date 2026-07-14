--- v2 (2026-04-11)
+++ v3 (2026-07-14)
@@ -1,4565 +1,4960 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileSharing readOnlyRecommended="1"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kise-my.sharepoint.com/personal/cecilia_hultqvist_ki_se/Documents/Skrivbordet/Info/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\H9_Logopedi\UTBILDNING\Examensarbeten\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="14" documentId="8_{7D741025-9CCE-42CF-A7E9-51E9AE10C99E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E6C09AE6-D50C-4B13-9DF6-CFF9FE291130}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E9464C9A-210B-4F82-BDC8-A667DAB99C95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4397" yWindow="2546" windowWidth="24686" windowHeight="13148" xr2:uid="{2BACA285-3616-4895-A086-773420FF742F}"/>
+    <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18120" xr2:uid="{99CE5B65-5A0E-46A8-A4F9-B9DA680FAD1D}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Blad1!$A$1:$H$550</definedName>
+    <definedName name="_Hlk56193703" localSheetId="0">Blad1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2447" uniqueCount="1309">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2572" uniqueCount="1373">
   <si>
     <t>Mapp</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Författare</t>
   </si>
   <si>
     <t>Titel</t>
   </si>
   <si>
     <t>Plats</t>
   </si>
   <si>
-    <t>Inscannad</t>
-[...1 lines deleted...]
-  <si>
     <t>Kurs No</t>
   </si>
   <si>
     <t>År</t>
   </si>
   <si>
-    <t>Britt Inger Bergendahl, Kerstin Engström</t>
-[...5 lines deleted...]
-    <t xml:space="preserve"> 1 - 12</t>
+    <t>Danijela Kos och Klara Lindeberg</t>
+  </si>
+  <si>
+    <t>444 - 450</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
-    <t>Elsie Hanson</t>
-[...14 lines deleted...]
-    <t>De funktionella taldefekternas frekvens och relation till betatypen</t>
+    <t>Nimco Abdi Yusuf Isse</t>
+  </si>
+  <si>
+    <t>Lärares användning av och attityder till röstförstärkning inom undervisning på högre utbildning i Sverige</t>
+  </si>
+  <si>
+    <t>Amanda Näslund och Hilda Olsson</t>
+  </si>
+  <si>
+    <t>Expressiv fonologi hos 21 och 27 månader gamla barn: normering och prövning av metodiken för PEEPS-SE</t>
+  </si>
+  <si>
+    <t>Johanna Lindqvist och Karin Sproge</t>
+  </si>
+  <si>
+    <t>Perceptuell och akustisk analys för utvärdering av en intensiv gruppbehandling vid Parkinsons sjukdom - en pilotstudie</t>
+  </si>
+  <si>
+    <t>Johanna Lord</t>
+  </si>
+  <si>
+    <t>Röstkvalitet och artikulatorisk precision före och efter biofeedbackbehandling för personer med Parkinsons sjukdom</t>
+  </si>
+  <si>
+    <t>Emma Karlsson och Maria Rossana Moretta</t>
+  </si>
+  <si>
+    <t>Språkavvikelser bedömda vid BVC vid 18 och 36 månader - finns skillnader mellan deltagare och icke-deltagare i projektet Jollerkoll</t>
+  </si>
+  <si>
+    <t>Robert Halvarsson och Pauliina Jensen</t>
+  </si>
+  <si>
+    <t>Hur presterar svenska 5-åringar med taldyspraktiska svårigheter respektive läpp-käk-gomspalt vid återberättande av Bussagan</t>
+  </si>
+  <si>
+    <t>Elin Hällström och Jenny Myr</t>
+  </si>
+  <si>
+    <t>Effekter av bildstöd på återberättande hos elever i årskurs 4-6 med typisk språkutveckling eller språkstörning</t>
+  </si>
+  <si>
+    <t>441 - 443</t>
+  </si>
+  <si>
+    <t>Elin Engblom</t>
+  </si>
+  <si>
+    <t>The impact of infant-derected speech on word-learning in 13 to 14 months old infants</t>
+  </si>
+  <si>
+    <t>Sarah Deery och Amelie Marcusson</t>
+  </si>
+  <si>
+    <t>Underlag till ett erfarenhetsbaserat screeninginstrument för måltidsproblematik hos äldre med demens: en pilotintervjustudie med undersköterskor</t>
+  </si>
+  <si>
+    <t>Julia Borg och Josephine Schneider</t>
+  </si>
+  <si>
+    <t>Prosodic pragmatic language development in adolescence - the ability to comprehend and produce requests for feedback</t>
+  </si>
+  <si>
+    <t>438 - 443</t>
+  </si>
+  <si>
+    <t>Malin Beijer och Madeleine Sommerving</t>
+  </si>
+  <si>
+    <t>Reliabilitet och validitet för FreDuKaMS - ett perceptuellt bedömningsinstrument för manifest stamning</t>
+  </si>
+  <si>
+    <t>Hanna Bolle och Michelle Ekman</t>
+  </si>
+  <si>
+    <t>Reliabilitetsprövning och validering av självskattningsformuläret Skattning av Rösten vid Könsinkongruens - Assigned Male at Birth "SaRKAMAB)</t>
+  </si>
+  <si>
+    <t>Anna Dimitrakopoulos och Erica Granlund</t>
+  </si>
+  <si>
+    <t>Undersökning av flickors och pojkars attityd till tal och kommunikation i åldrarna 13 - 17 år</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 429 - 437 </t>
+  </si>
+  <si>
+    <t>Alekzandra Lord och Andy Xie</t>
+  </si>
+  <si>
+    <t>Barn kommunikativa delaktighet: Utvärdering av svenska versionen av Focus on the Outcomes of Communication Under Sig (FOCUS-34-SWE)</t>
+  </si>
+  <si>
+    <t>Maria Kjellholm och Sandra Starfelt</t>
+  </si>
+  <si>
+    <t>Karolinska Sväljbedömning 2018 (version 2) - Utvärdering och revidering av evidensbaserat protokoll för klinisk sväljundersökning</t>
+  </si>
+  <si>
+    <t>Antonia Narin Jamal</t>
+  </si>
+  <si>
+    <t>Expressivt ordförråd och konsonantproduktion vid 3 års ålder hos barn med gomspalt och barn med sekretorisk mediaotit</t>
+  </si>
+  <si>
+    <t>Teresa Perrelli</t>
+  </si>
+  <si>
+    <t>Finns samband mellan andningsbeteende och röstfunktion hos män med viss röstträning? En pilotstudie</t>
+  </si>
+  <si>
+    <t>Jesper Stigenberg och Filip Tengberg</t>
+  </si>
+  <si>
+    <t>Hur många och vilken ordning? Aritmetiska prediktorer och mått av "number sense" hos elever i årskurs 3 och 5</t>
+  </si>
+  <si>
+    <t>Malin Bergström och Isabell Olsson</t>
+  </si>
+  <si>
+    <t>Föräldrastress i relation till kommunikativa och beteendemässiga svårigheter hos barn i åldrarna 2:0 - 5:6 år</t>
+  </si>
+  <si>
+    <t>Sofia Österberg</t>
+  </si>
+  <si>
+    <t>Skiljer sig upplevelsen av stamning åt mellan kvinnor och män?</t>
+  </si>
+  <si>
+    <t>Stefan Bergvall och Arvid Persson</t>
+  </si>
+  <si>
+    <t>Erfarenheter hos utredningsteam kring språkliga förmågor hos ungdomar placerade på särskilda ungdomshem - en fokusgruppsstudie</t>
+  </si>
+  <si>
+    <t>Matilda Emander och Norea Kjerrman</t>
+  </si>
+  <si>
+    <t>Validitets- och reliabilitetsprövning av förståelighetsbedömningar inhämtade med ett panelsvarssystem</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 420 - 428</t>
+  </si>
+  <si>
+    <t>Carolina Blix</t>
+  </si>
+  <si>
+    <t>Utvärderinga av artikulationsträning med elektropalatografi hos en vuxen patient behandlad för läpp-käk-gomspalt samt nya visualiseringar av elektropalatografi</t>
+  </si>
+  <si>
+    <t>Emma Malmström och Henrik Tidelius</t>
+  </si>
+  <si>
+    <t>Palin Parent Rating Scales för barn som stammar - översättning och utvärdering av reliabilitet</t>
+  </si>
+  <si>
+    <t>Stina Grufman-Björnlund och Lotta Lindqvist</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Validering &amp; reliabilitetsprövning av självskattningsformuläret Skattning av Rösten vid Könsinkongruens </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Assigned Female At Birth </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">(SaRK </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>AFAB</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">) </t>
+    </r>
+  </si>
+  <si>
+    <t>Nabi Amanuel och Anja Åbonde</t>
+  </si>
+  <si>
+    <t>Sjuksköterskors upplevelser av att använda SSA-S som screening av sväljförmågan på särskilt boende för äldre</t>
+  </si>
+  <si>
+    <t>Ellinor Finne och Natalia Pasanen</t>
+  </si>
+  <si>
+    <t>Naturalistisk bedömning av joller: en jämförelse med jollerobservation i en grupp 10-18 månader gamla barn</t>
+  </si>
+  <si>
+    <t>Mikaela Broberg och Paula Jimenez Gonzalez</t>
+  </si>
+  <si>
+    <t>Favourite game of sport task (FGS): En pilotstudie av förklarandediskurs hos elever i åk 4-6 med och utan språkstörning</t>
+  </si>
+  <si>
+    <t>Carla Wikse Barrow och Mikaela Lindblom</t>
+  </si>
+  <si>
+    <t>Computer-based and traditional phonological treatment - four case studies of children with phonological disorder</t>
+  </si>
+  <si>
+    <t>Elin Emtedal och Isabelle Pano</t>
+  </si>
+  <si>
+    <t>Longitudinell undersökning av röstkvalitet och kvinnlighet i transkvinnors röster efter frekvenshöjande stämbandskirurgi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ja </t>
+  </si>
+  <si>
+    <t>Katarina Karlin och Emelie Norström</t>
+  </si>
+  <si>
+    <t>Prestationer på språkliga och neuropsykologiska test - En pilotstudie med åtta personer med skovvis MS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 418 - 419 </t>
+  </si>
+  <si>
+    <t>Josefin Teivonen</t>
+  </si>
+  <si>
+    <t>Röstanvändning vid Parkinsons sjukdom jämfört med röstfriska kontrollpersoner studerat med röstsackumulatorn VoxLog</t>
+  </si>
+  <si>
+    <t>Alexandra Bergholm och Anna Gottby</t>
+  </si>
+  <si>
+    <t>Tal, språk och auditiv förmåga hos barn med lätt hörselnedsättning i åldrarna 9-13 år</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 413 - 417</t>
+  </si>
+  <si>
+    <t>Roxanne Harris och Eric Levander</t>
+  </si>
+  <si>
+    <t>Kartläggning av egenskaper hos ett test som avser mäta medicinsk beslutsförmåga utprovat på friska vuxna personer</t>
+  </si>
+  <si>
+    <t>Anna Huotari och Anton Larsson</t>
+  </si>
+  <si>
+    <t>Karlinska Sväljbedömning 2017 - konstruktion av ett protokoll för klinisk undersökning av sväljförmåga utifrån evidens samt samlad klinisk erfarenhet i Sverige</t>
+  </si>
+  <si>
+    <t>Hanna Norman och Una Prosell</t>
+  </si>
+  <si>
+    <t>Infectious disease and speech: Speech disfluency and other speech symptoms in PANS and PANDAS</t>
+  </si>
+  <si>
+    <t>Josefine Kyhle och Tintin Hamrin</t>
+  </si>
+  <si>
+    <t>Karltläggning av pragmatisk förmåga hos 12-åriga barn med autismspektrumtillstånd utan intellektuell funktionsnedsättning vid 4-6 års ålder</t>
+  </si>
+  <si>
+    <t>Diana Kandic</t>
+  </si>
+  <si>
+    <t>Utveckling och validering av TAL-10, ett tal-, språk-, röst- och kommunikationsrelaterat screeningsinstrument för personer med multipel skleros</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 407 - 412 </t>
+  </si>
+  <si>
+    <t>Lill Sandlund och Hanna Steurer</t>
+  </si>
+  <si>
+    <t>Screeningundersökning av tal- och språkfunktion bland nyinsjuknade patienter på neurologisk akutvårdsavdelning</t>
+  </si>
+  <si>
+    <t>Linn Jonsson och Terese Uusimäki</t>
+  </si>
+  <si>
+    <t>Översättning och utvärdering av "Self-Stigma of Stuttering Scale" (4S)</t>
+  </si>
+  <si>
+    <t>Nilla Henriksson och Sofia Olsson</t>
+  </si>
+  <si>
+    <t>Konsonantproduktion och expressivt ordförråd hos 10-18 månader gamla barn med gomspalt och/eller sekretorisk mediaotit</t>
+  </si>
+  <si>
+    <t>Anne Dahlberg och Hanna Sundström</t>
+  </si>
+  <si>
+    <t>Transkvinnors röster före och efter röstbehandling studerat med självskattning och lyssnarbedömning</t>
+  </si>
+  <si>
+    <t>Iris Gordon-Bouvier och Sara Paues</t>
+  </si>
+  <si>
+    <t>Evaluating the La Trobe Communication Questionnaire for Swedish Use: A Pilot Study Using Cognitive Interviewing</t>
+  </si>
+  <si>
+    <t>Andréa Sjöö och Cecilia Älveby</t>
+  </si>
+  <si>
+    <t>Artimetiska förmågor hos barn med läs- och skrivsvårigheter</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 401 - 406</t>
+  </si>
+  <si>
+    <t>Jenny Lind</t>
+  </si>
+  <si>
+    <t>Skillnader i röstanvändning mellan studiemiljö och vardagsmiljö</t>
+  </si>
+  <si>
+    <t>Carolina Malmstedt och Nathalie Maurer</t>
+  </si>
+  <si>
+    <t>Inom-ordsvariation hos svensktalande barn i åldersgrupperna 3:0-3:5 och 4:6-4:11 år</t>
+  </si>
+  <si>
+    <t>Emilie Gardin och Rosanna Hedström Lindenhäll</t>
+  </si>
+  <si>
+    <t>Writing apprehension: connection to personality, dyslexia and educational and occupational choice</t>
+  </si>
+  <si>
+    <t>Lnda Dahlin och Annie Sandberg</t>
+  </si>
+  <si>
+    <t>Rapporterad förekomst av tal-, språk- och ät-/sväljsvårigheter samt tillgång till logopediska insatser på särskilda boenden för äldre i Stockholms län</t>
+  </si>
+  <si>
+    <t>Sofia Karlsson</t>
+  </si>
+  <si>
+    <t>Validering av svenska New Reynell Developmental Language Scales mot föräldraskattning (SCDI-III) för åldrarna 2;6 - 3;11)</t>
+  </si>
+  <si>
+    <t>Henrik Hasselqvist och Ivan Vojnovic</t>
+  </si>
+  <si>
+    <t>Self-perceived verbal and written communicative skills: same or separate constructs?</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 394 - 400 </t>
+  </si>
+  <si>
+    <t>Sarah Nyberg Pergament</t>
+  </si>
+  <si>
+    <t>The Effect of Anchor Stimuli on Auditory-Perceptual Analysis of Voice Quality Using Software Visor</t>
+  </si>
+  <si>
+    <t>Ulrike Andersson Stockhaus och Maria Henriksson</t>
+  </si>
+  <si>
+    <t>Kartläggning av läs- och stavningsfärdigheter hos 12-åriga barn med autismspektrumtillstånd utan utvecklingsstörning</t>
+  </si>
+  <si>
+    <t>Alexandra Berger och Amanda Hjärpe</t>
+  </si>
+  <si>
+    <t>Language function in acute aphasia predicts the outcome of functional communication ability</t>
+  </si>
+  <si>
+    <t>Sara Fuchs och Malin Påhls</t>
+  </si>
+  <si>
+    <t>Grundläggande numerisk förmåga hos barn med läs- och skrivsvårigheter - samband mellan sifferbearbetning och läsförmåga</t>
+  </si>
+  <si>
+    <t>Erika Bergström Börlin och Adam Hillgren</t>
+  </si>
+  <si>
+    <t>Röstpåverkan efter thyreoideakirurgi utan skada på nervus laryngeus recurrens</t>
+  </si>
+  <si>
+    <t>Elin Kennedy och Kajsa Malmfält</t>
+  </si>
+  <si>
+    <t>Undersökning av könsskillnader och samband mellan stamningsproblematik och självkänsla hos ungdomar 13-17 år som stammar</t>
+  </si>
+  <si>
+    <t>Emma Pettersson och Anna Svensson</t>
+  </si>
+  <si>
+    <t>Ålders- och könsvariationer i basal matematisk förmåga: Normativa data för högstadieelever på ett testbatteri för matematiksvårigheter</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 383 - 393</t>
+  </si>
+  <si>
+    <t>Marie Markelius och Andrea Strandberg</t>
+  </si>
+  <si>
+    <t>Eye movements predict performance on Rapid Automatized Naming and text reading in Swedish children aged 7-9</t>
+  </si>
+  <si>
+    <t>Daniel Hagfeldt och Katarina Svensson</t>
+  </si>
+  <si>
+    <t>Upplevelse av stress, röstsymtom och bakgrundsbuller hos kvinnor med arbetsrelaterade röststörningar och röstfriska kontrollpersoner</t>
+  </si>
+  <si>
+    <t>Johanna Gustafsson och Sanna Johnsson</t>
+  </si>
+  <si>
+    <t>Hur presterar 3- och 6-åriga barn med typisk tal- och språkutveckling på DYMTA (Gynamisk Motorisk Talbedömning)?</t>
+  </si>
+  <si>
+    <t>Maria Blomqvist</t>
+  </si>
+  <si>
+    <t>Undersökning av samband mellan självkänsla och stamningsproblematik hos 10-12-åringar som stammar</t>
+  </si>
+  <si>
+    <t>Frida Jansson</t>
+  </si>
+  <si>
+    <t>Ett svårt fall kontra Trapetskonstnären: Jämförelser av olika talargrupers prestation vid högläsning av två texter</t>
+  </si>
+  <si>
+    <t>Darja Gurnitskaja och Sofia Lomborn</t>
+  </si>
+  <si>
+    <t>Testbatteri för bedömning av matematiksvårigheter hos elever i högstadiet: en undersökning av validitet</t>
+  </si>
+  <si>
+    <t>Lovisa Billhammar och Emelie Karlsson</t>
+  </si>
+  <si>
+    <t>Olika lyssnargruppers skattningar av röst- och talkaraktäristika hos personer med Parkinsons sjukdom</t>
+  </si>
+  <si>
+    <t>Sara Jawad och Madeleine Rizzo</t>
+  </si>
+  <si>
+    <t>Early Social Communication Scales (ESCS): Validitet och reliabilitet vid bedömning av joint attention (JA) hos små barn</t>
+  </si>
+  <si>
+    <t>Annika Kirham och Christina Thulin</t>
+  </si>
+  <si>
+    <t>Språklig förmåga hos 12-åringar med autismspektrumtillstånd (AST) utan utvecklingsstörning som fått tidig diagnos och intervention</t>
+  </si>
+  <si>
+    <t>Isabelle Schödin och Nina Strömberg</t>
+  </si>
+  <si>
+    <t>Anpassning till svenska förhållanden samt prövning av reliabilitet och validitet av OASES-T; ett självskattningsformulär för tonåringar som stammar</t>
+  </si>
+  <si>
+    <t>Nada El-Haj Ibrahim</t>
+  </si>
+  <si>
+    <t>Lexikal organisation hos enspråkiga arabisktalande 9-11-åriga skolbarn - En undersökning med Kent &amp; Rosanoffs ordassociationstest</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 376 - 382</t>
+  </si>
+  <si>
+    <t>Lena Sandbacka</t>
+  </si>
+  <si>
+    <t>Ur talarens perspektiv: Förändring av kommunikationsattityder efter stamningsbehandling för vuxna</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 376 - 382 </t>
+  </si>
+  <si>
+    <t>Stephanie Safa</t>
+  </si>
+  <si>
+    <t>Validering av ÄT-10 - en svensk översättning av dysfagienkäten Eating Assessment Tool-10</t>
+  </si>
+  <si>
+    <t>Johanna Dahlbäck och Elisabet Renklint</t>
+  </si>
+  <si>
+    <t>Referensvärden för röstanvändning hos röstfriska kvinnor över 67 år inhämtade genom långtidsmätning med röstackumulatorn VoxLog</t>
+  </si>
+  <si>
+    <t>Jenny Hedberg</t>
+  </si>
+  <si>
+    <t>Validering av den svenska versionen av Transsexual Voice Questionnaire Male-to-Female (TVQ MtF)</t>
+  </si>
+  <si>
+    <t>Ivonne Contardo</t>
+  </si>
+  <si>
+    <t>Undersökning av uttalsavvikelsers påverkan på förståelighet hos 4-6 år gamla barn med hjälp av panelsvarssystem</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 376 - 381 </t>
+  </si>
+  <si>
+    <t>Emilie Hagberg och Stina Flodin</t>
+  </si>
+  <si>
+    <t>Påverkan av maxillär framflyttning med Le Fort I osteotomi på artikulation hos personer födda med läpp- käk- gomspalt</t>
+  </si>
+  <si>
+    <t>Susanna Cabander och Tamara Hamann</t>
+  </si>
+  <si>
+    <t>Ortografisk inlärning, avkodning och kognitiva förmågor hos svenska skolbarn i årskurserna 2 och 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 370 - 375</t>
+  </si>
+  <si>
+    <t>Klaudia Ceder</t>
+  </si>
+  <si>
+    <t>Perfomance of 23 neurologically healthy bilinguals on the Swedich version of Bilingual Aphasia Test</t>
+  </si>
+  <si>
+    <t>Sandra Tallsäter och Malin Thorén</t>
+  </si>
+  <si>
+    <t>Joint Attention hos 12-18 månaders barn med typisk utveckling undersökt med Early Social Communication Scales</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 370 - 375 </t>
+  </si>
+  <si>
+    <t>Kristin Bäckström och Sofia Gunnarsson</t>
+  </si>
+  <si>
+    <t>Observation av joller hos barn med cochleaimplantat vid 12 till 21 månaders ålder</t>
+  </si>
+  <si>
+    <t>Lena Hamberg och Sanna Karlsson</t>
+  </si>
+  <si>
+    <t>Uppföljning av logopedisk behandling för patienter med träningsinducerad vocal cord dysfunction</t>
+  </si>
+  <si>
+    <t>Cristina Alvarez och Debra Lai</t>
+  </si>
+  <si>
+    <t>Validering av The Standardized Swallowing Assessment - Svenska (SSA-S) i screening av dysfagi vid akut stroke</t>
+  </si>
+  <si>
+    <t>Elin Persson</t>
+  </si>
+  <si>
+    <t>Procedural discourse performance in severe traumatic brain injury at 3 and 6 months post injury</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 364 - 369</t>
+  </si>
+  <si>
+    <t>Jenny Gauding och Julia Wesselhoff</t>
+  </si>
+  <si>
+    <t>Validering av texten "Trapetskonstnären" - Analys av högläsning av personer med neuromotorisk talstörning och friska kontrollpersoner</t>
+  </si>
+  <si>
+    <t>Malin Dahlby och Malin Persson</t>
+  </si>
+  <si>
+    <t>Observation av joller hos barn med lätt till måttlig hörselnedsättning vid 9 till 19 månaders ålder</t>
+  </si>
+  <si>
+    <t>Fanny Cardell och Malin Ruda</t>
+  </si>
+  <si>
+    <t>Reliabilitetsprövning av den svenska versionen av Transsexual Voice Questionnaire - Male-to-Female (TVQMtF)</t>
+  </si>
+  <si>
+    <t>Linda Malmgren och Lina Pettersson</t>
+  </si>
+  <si>
+    <t>Teckenanvändning och kommunikativt beteende efter teckenstödsutbildning: En explorativ fallstudie</t>
+  </si>
+  <si>
+    <t>Emma Nilsson och Julie Nilsson</t>
+  </si>
+  <si>
+    <t>Validity and reliability of the Swedish OASES-S - a self-rating instrument measuring the impact of suttering in school-children aged 7-12 years</t>
+  </si>
+  <si>
+    <t>Emma Jonsson och Anna-Karin Nilsson</t>
+  </si>
+  <si>
+    <t>En observationsstudie av kommunikationen hos en pojke med autism vid introduktion av en pekdator</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 359 - 363 </t>
+  </si>
+  <si>
+    <t>Tobias Ekstrand</t>
+  </si>
+  <si>
+    <t>Validering av logopediskt testbatteri för utredning av misstänkt demens</t>
+  </si>
+  <si>
+    <t>Juliana Neves Lindgren</t>
+  </si>
+  <si>
+    <t>Kartläggning av användningen av Starvätska för AKK (StAKK) inom habilitering: en enkätstudie</t>
+  </si>
+  <si>
+    <t>Sofie Eriksson och Katarina Holm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Normering av ett observationsformulär för joller och artikulation på svenska barn vid 10 månaders ålder </t>
+  </si>
+  <si>
+    <t>Mi Johansson</t>
+  </si>
+  <si>
+    <t>Grafisk form för anpassning av Frågebank om Kommunikativ Delaktighet för personer med afasi</t>
+  </si>
+  <si>
+    <t>Daniel Lindau och Helena Zachariassen</t>
+  </si>
+  <si>
+    <t>Vidareutveckling av Testbatteri för talapraxi utprovat på patientgrupper med förvävrad talapraxi och dysartri</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 353 - 358</t>
+  </si>
+  <si>
+    <t>Clara Persson och Maria Sjölin</t>
+  </si>
+  <si>
+    <t>Kartläggning av barn med autismspektrumtillstånd: Andel icke-verbala och andel med icke-funktionellt tal vid 4-6 års ålder</t>
+  </si>
+  <si>
+    <t>Heidi Arppe och Linnéa Eklund</t>
+  </si>
+  <si>
+    <t>Hur påverkas grundtonsfrekvensen hos transssexuella kvinnor-till-män under testosteronbehandling och när uppfattas talaren som man? - En lyssnarbedömning</t>
+  </si>
+  <si>
+    <t>Maria Nordberg och Marja-Liisa Syrjäkylä</t>
+  </si>
+  <si>
+    <t>Validering av Frågebank om Kommunikativ Delaktighet genom kognitiva intervjuer med personer med MS eller ataxi</t>
+  </si>
+  <si>
+    <t>Ida Andersson och Catarina Lång</t>
+  </si>
+  <si>
+    <t>Perceptionsbaserad datorstödd behandling av barn med fonologisk språkstörning - effekter och upplevelser</t>
+  </si>
+  <si>
+    <t>Ludvig Irmalm och Linnea Wallander</t>
+  </si>
+  <si>
+    <t>Normering av SVANTE och nasalansvärden för 16-åringar</t>
+  </si>
+  <si>
+    <t>Therese Bergström och Cecilia Halvarsson</t>
+  </si>
+  <si>
+    <t>Kartläggning av behandlng med papillaplatta vid Oralmotoriskt Centrum: En klinisk utvärdering</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 347 - 352</t>
+  </si>
+  <si>
+    <t>Karin Nilsson och Annelie Norberg</t>
+  </si>
+  <si>
+    <t>Normering av svenska 3-åringars prestation gällande artikulation, nasalitet och fonologoi på SVenskt Artikulations- och NasalitetsTEst (SVANTE) - en utökning</t>
+  </si>
+  <si>
+    <t>Susanne Kirchner och Cecilia Widlund</t>
+  </si>
+  <si>
+    <t>Utökad normering av SVenskt Artikulations- och NasalitetsTEst (SVANTE) vid 5 års ålder</t>
+  </si>
+  <si>
+    <t>ja</t>
+  </si>
+  <si>
+    <t>Donya Afsun och Erika Forsman</t>
+  </si>
+  <si>
+    <t>Pedagogiska aktiviteter i afasirehabilitering - en kvalitativ intervjustudie med logopeder</t>
+  </si>
+  <si>
+    <t>Daniela Gabrielsson</t>
+  </si>
+  <si>
+    <t>Att förenkla informationstexter för personer med kognitiv störning orsakad av Alzheimers sjukdom</t>
+  </si>
+  <si>
+    <t>Anna Graca och Linda Öhlin</t>
+  </si>
+  <si>
+    <t>Långtidsmätningar med röstackumulator samt subjektivt skattade röstsymtom av patienter med arbetsrelaterad röststörning och röstfriska kontrollpersoner</t>
+  </si>
+  <si>
+    <t>Åsa Schrewelius</t>
+  </si>
+  <si>
+    <t>VoxLog med taktil återkoppling i röstterapi för transsexuella Män-till-Kvinnor. En pilotstudie</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 326 - 346</t>
+  </si>
+  <si>
+    <t>Malin Thorsdotter</t>
+  </si>
+  <si>
+    <t>Långtidsmätning av patienters röstanvändning med den bärbara röstackumulatorn VoxLog och subjektiva skatt-ningar; En pilotstudie för att kvantifiera riskfaktorer för röststörning.</t>
+  </si>
+  <si>
+    <t>Ingrid Brommé - Emmelie Persson</t>
+  </si>
+  <si>
+    <t>Lexiko-semantisk förmåga vid Alzheimers sjukdom och frontotemporal demens</t>
+  </si>
+  <si>
+    <t>Anna Eklöf</t>
+  </si>
+  <si>
+    <t>Utvärdering av handledning i AKK-intervention för personal på ett center för barn med funktionsnedsättning i Tanzania</t>
+  </si>
+  <si>
+    <t>Tanya Valdes och Anna Narel</t>
+  </si>
+  <si>
+    <t>Lexikal organisation hos enspråkiga elever med dyslexi iskolår 4-6 och 7-9</t>
+  </si>
+  <si>
+    <t>Andrea Dahlman och Elizabeth Hultby</t>
+  </si>
+  <si>
+    <t>Uppföljning av ungdomar som haft en måttligtill grav språkstörning i förskoleåldern– En deskriptiv studie</t>
+  </si>
+  <si>
+    <t>Jenny Barden och Lotta Ahlin</t>
+  </si>
+  <si>
+    <t>Förmågan att i skrift beskriva en bild hos barn ochungdomar med förvärvad hjärnskada</t>
+  </si>
+  <si>
+    <t>Joakim Gustafsson och Frida Bulukin-Wilén</t>
+  </si>
+  <si>
+    <t>Röstanvändning och effekt av taktil återkoppling hos patienter med Parkinsons sjukdom studerat med röstackumulatorn VoxLog</t>
+  </si>
+  <si>
+    <t>Ulrika Morris och Helena Zetterman</t>
+  </si>
+  <si>
+    <t>Från bondgård till cirkus. Konstruktion av en högläsningstext för bedömning av röst- och talfunktion och talandning</t>
+  </si>
+  <si>
+    <t>Lovisa Ahlström och Helena Ljungman</t>
+  </si>
+  <si>
+    <t>Age references for Peabody Picture Vocabulary Test IV in Swedish for bilingual children in the 4th Year of school</t>
+  </si>
+  <si>
+    <t>Raffaella Crinelli</t>
+  </si>
+  <si>
+    <t>Sensitivity and specificity of a cross-case transcription task in subjective cognitive impairment, mild cognitive impairment and Alzheimer’s disease</t>
+  </si>
+  <si>
+    <t>Linnea Johansson och Yvonne Rinkeholt</t>
+  </si>
+  <si>
+    <t>Validering av Speech Handicap Index (SHI) på svenska - självskattning av talfunktion efter oral och orofaryngeal turmörsjukdom</t>
+  </si>
+  <si>
+    <t>Malin Forsén och Jeanette Holmgren Nilsson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Röst- och talfunktion hos personer med förvärvad hög ryggmärgsskada </t>
+  </si>
+  <si>
+    <t>Lena Höglund Santamarta och Jenny Karlsson</t>
+  </si>
+  <si>
+    <t>Joller, tidigt tal och uppskattat behandlingsbehov vid 3 år hos barn födda med enkelsidig läpp-käk-gomspalt</t>
+  </si>
+  <si>
+    <t>Stefan Eriksson och Camilla Johannesson</t>
+  </si>
+  <si>
+    <t>Pragmatisk förmåga hos 4- till 6-åriga barn mätt med Children's Communication Checklist (CCC)</t>
+  </si>
+  <si>
+    <t>Amanda Thorell</t>
+  </si>
+  <si>
+    <t>Fördelning av logopedisk intervention: en prövning av två motstridiga prioriteringsmodeller -Vårdens svåra val och Hedonistisk utilitarism</t>
+  </si>
+  <si>
+    <t>Beatrice Engström och Frida Hannler</t>
+  </si>
+  <si>
+    <t>Stämbandsegenskaper och uppsjungning - En pilotstudie av tre olika mätmetoder</t>
+  </si>
+  <si>
+    <t>Emma Bergström och Idah Lubowa-Mubiru</t>
+  </si>
+  <si>
+    <t>Lexiko-semantisk förmåga hos barn med autismspektrumstörning och barn med generell språkstörning</t>
+  </si>
+  <si>
+    <t>Maria Egardt och Lina Ljungberg</t>
+  </si>
+  <si>
+    <t>Förmågan att dra slutsatser vid Alzheimers sjukdom och lindrig kognitiv störning</t>
+  </si>
+  <si>
+    <t>Anna Karlsson</t>
+  </si>
+  <si>
+    <t>SSA-S- En svensk översättning av The Standardized Swallowing Assessment och screening av sväljningsförmågan hos personer med stroke i akutskedet</t>
+  </si>
+  <si>
+    <t>Ingrid Rådholm</t>
+  </si>
+  <si>
+    <t>Jämförelse mellan långtidsmedelvärdesspektrumanalys (LTAS) och perceptuell analys av röstfunktionen vid stämbandspares respektive fonasteni före och efter intervention</t>
+  </si>
+  <si>
+    <t>Viire Kask</t>
+  </si>
+  <si>
+    <t>Framtagning och utprovning av ett lexiko-semantiskt undersökningsmaterial på 6- och 9-åringar</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 320 - 325</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anna Haglöf och Ylva Peilitz </t>
+  </si>
+  <si>
+    <t>Social kognition och språklig nivå hos förskolebarn med språkstörning i jämförelse med förskolebarn med typisk språkutveckling</t>
   </si>
   <si>
     <t>Nej</t>
   </si>
   <si>
-    <t>Mary Weiss</t>
-[...956 lines deleted...]
-    <t>Everyday Language Test - En studie av funktionell kommunkation hos normaltalare och afatiker</t>
+    <t xml:space="preserve">Linnea Olsson och Karolina Norrlinder </t>
+  </si>
+  <si>
+    <t>Fonetogram som visuell feedback i intensiv röstterapi för tre patienter med Parkinsons sjukdom</t>
+  </si>
+  <si>
+    <t>Jenny Eriksson och Victoria Kelly</t>
+  </si>
+  <si>
+    <t>Effekter av frekvenshöjande fonokirurgi samt uppföljning efter minst 6 månader för kvinnor som genomgått könskorrektion: Akustiska data från fonetogram, subjektiva skattningar och lyssnarbedömningar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ann-Charlotte Harbom och Monica Åhs </t>
+  </si>
+  <si>
+    <t>Svensk Utprövning av ett bedömningsmaterial inom stamningsområdet: Genomgripande bedömning av talarens upplevelse av stamning (TUS)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jonas Gullmer och Filippa Magnusson </t>
+  </si>
+  <si>
+    <t>Arbetsminne, språklig förmåga och stavning - en studie av prestationer på Testbatteriet relaterat till stavning hos barn med typisk språkutveckling i skolår 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tove Fagius och Emma Söderman </t>
+  </si>
+  <si>
+    <t>Friska äldres prestationer på afasitestet A-ning</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 312 - 319</t>
+  </si>
+  <si>
+    <t>Helena Björelius Hort</t>
+  </si>
+  <si>
+    <t>Are Oral and Verbal Motor Functions Related to Manual and Overall Motor Performance in Children with Developmental Apraxia of Speech?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caroline Stegenius och Linnea Rasmusson </t>
+  </si>
+  <si>
+    <t>Undersökning av taktförmåga vid handklapp, hos vuxna som stammar jämfört med kontrollgrupp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sofia Axelsson och Christina Larsson </t>
+  </si>
+  <si>
+    <t>Muntlig bildeliciterad berättarförmåga hos 8-åriga normalspråkiga barn relaterat till inferens, lexikon och arbetsminne</t>
+  </si>
+  <si>
+    <t>Stina Carlsson</t>
+  </si>
+  <si>
+    <t>Barn och ungdomars prestationer och svarsmönster på ordflödestest</t>
+  </si>
+  <si>
+    <t>Karolina Cromnow och Tove Landberg</t>
+  </si>
+  <si>
+    <t>Skriftliga beskrivningar av bilden "Kakstölden". Insamling av referensvärden från friska försökspersoner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ulrika Ljungberg </t>
+  </si>
+  <si>
+    <t>Repetition och pekning - Framtagning av en svensk pilotversionav test för differentiering mellan flytandeoch ickeflytande primär progressiv afasi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Annika Skoglund och Karin Tyllström </t>
+  </si>
+  <si>
+    <t>Prestationer vid fiberskopisk undersökning av sväljningen hos en grupp äldre friska personer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emelia Hedvall </t>
+  </si>
+  <si>
+    <t>Språkstörning i ett livsperspektiv. Intervjustudie med fyra kvinnor och fyra föräldrar</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 304 - 311</t>
+  </si>
+  <si>
+    <t>Camilla Bergström och Karin Forsberg Fontenelle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anna Kärrholt och Petter Lindblad </t>
+  </si>
+  <si>
+    <t>Effekter av behandling med intensiv röstterapi (the Lee Silverman Voice Treatment [LSVT]) på röst och tal hos tre patienter med ataktisk dysartri</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anders Edlund och Caroline Wold </t>
+  </si>
+  <si>
+    <t>Behovet av kommunikativ rådgivning till närstående till personer med demens - en enkätundersökning och utprovning av en modell för rådgivning</t>
+  </si>
+  <si>
+    <t>Evelina Hägglund, Agnes Klareskog</t>
+  </si>
+  <si>
+    <t>Livssituation hos vuxna män med språkstörning i tidig ålder - djupintervjuer med fem män samt deras föräldrar</t>
+  </si>
+  <si>
+    <t>Paulina Smith, Stina Forslund</t>
+  </si>
+  <si>
+    <t>Föräldraskattad språklig och sociomotionell utveckling hos småbarn med språkstörning respektive typisk språkutveckling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solvej von Malmborg </t>
+  </si>
+  <si>
+    <t>Test av artiklatoriskt medvetenhet, Normering och jämförelse med läs- och skrivförmåga hos elever i årskurs 4</t>
+  </si>
+  <si>
+    <t>Kerstin Gustafsson, Jannica Nyström</t>
+  </si>
+  <si>
+    <t>Logopediskt arbete med barn med cerebral pares, samt föräldras perspektiv</t>
+  </si>
+  <si>
+    <t>Sara Jonasson, Anna Wänn</t>
+  </si>
+  <si>
+    <t>Applicability of Test for Reception of Grammar, Version 2 (TROG-2) in Kenya</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 295 - 303</t>
+  </si>
+  <si>
+    <t>Malin Westlin, Olga Ytterdahl</t>
+  </si>
+  <si>
+    <t>Strategier vid bildbenämning. En explorativ studie av 3-4 åringars ordförråd</t>
+  </si>
+  <si>
+    <t>Maria Carlson Törnqvist, Sofia Thulin</t>
+  </si>
+  <si>
+    <t>Livssituation för vuxna personer med språkstörning - djupintervjuer med tre tidigare specialskoleelever och deras föräldrar</t>
+  </si>
+  <si>
+    <t>Anita Halldin, Åsa Karlsson</t>
+  </si>
+  <si>
+    <t>Är "r-gomplatta" en effektiv behandlingsmetod vid /r/-fel? En retrospektiv studie</t>
+  </si>
+  <si>
+    <t>Karin Berglund, Anna Eva Hallin</t>
+  </si>
+  <si>
+    <t>Fonetogram och Rösthandikappindex (RHI) för röstfriska svenska män; normaldata, jämförelser med fyra granulompatienter samt metoddiskussion</t>
+  </si>
+  <si>
+    <t>Märta Almegård, Charlotta Ericson</t>
+  </si>
+  <si>
+    <t>En retrospektiv studie av ensidig stämbandspares</t>
+  </si>
+  <si>
+    <t>Marianne Eklund, Petra Eklund</t>
+  </si>
+  <si>
+    <t>Läppkraft - normaldata för vuxna. Jämförelse med data för patienter med Parkinsons sjukdom och yrkesmusiker som spelar blåsintrument</t>
+  </si>
+  <si>
+    <t>Maria Reinert, Emmeli Tingstadius</t>
+  </si>
+  <si>
+    <t>Talförståelighet hos en grupp svensktalande barn med cochleaimplantat i åldrarna 4-12 år. En deskriptiv studie</t>
+  </si>
+  <si>
+    <t>Maria Sjöberg</t>
+  </si>
+  <si>
+    <t>Stämbandens förfonatoriska vibrationscykler vid tre typer av fonationsansats - en explorativ studie</t>
+  </si>
+  <si>
+    <t>Vanja Gyllensköld</t>
+  </si>
+  <si>
+    <t>Samtalsmodellen "Supported Conversation for Adults with Aphasia (SCA)" - utvärdering av en kurs för vårdpersonal</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 288 - 294</t>
+  </si>
+  <si>
+    <t>Ekaterina Ivachova, Karin Jones Tinghag</t>
+  </si>
+  <si>
+    <t>Svensk normering av ordflödestesten FAS, Djur ioch Verb</t>
+  </si>
+  <si>
+    <t>Ellinor Strandberg, Sofia Östberg</t>
+  </si>
+  <si>
+    <t>Verbala kognitiva förmågor och störningskänslighet vid utmattningsyndrom</t>
+  </si>
+  <si>
+    <t>Madelene Georgsson, Jenny Olofsson</t>
+  </si>
+  <si>
+    <t>Läppkraft och läppfunktion hos barn vid 5:0-6:11 års ålder</t>
+  </si>
+  <si>
+    <t>Sara Ekman Brandt, Anna Svensk</t>
+  </si>
+  <si>
+    <t>Åldersreferenser för TROG, Test for Reception of Grammer på svenska för flerspråkiga barn i åldrarna 4:6-5.6 år</t>
+  </si>
+  <si>
+    <t>Veronica Bergström, Maria Bäcklin</t>
+  </si>
+  <si>
+    <t>Kartläggning av logopeders arbete med flerspråkiga barn i de tre svenska storstadsregionerna - Utmaningar och utvecklingsmöjligheter</t>
+  </si>
+  <si>
+    <t>Charlotte Molde, Linda Ristolainen</t>
+  </si>
+  <si>
+    <t>Grammatisk förmåga och språklig medvetenhet hos barn med cochleaimplantat</t>
+  </si>
+  <si>
+    <t>Leila Rimbakh</t>
+  </si>
+  <si>
+    <t>Hyaluronan vid behandling av sulcus glottidis och ärrbildning i stämbanden</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 281 - 287</t>
+  </si>
+  <si>
+    <t>286B</t>
+  </si>
+  <si>
+    <t>Agneta Markskog, Sofie Carlson</t>
+  </si>
+  <si>
+    <t>En retrospektiv studie av 23 barn som genomgick en logopedisk läs- och skrivutredning i skolåldern</t>
+  </si>
+  <si>
+    <t>286A</t>
+  </si>
+  <si>
+    <t>Stefan Förberg</t>
+  </si>
+  <si>
+    <t>Förebyggande röstvård för lärare. En studie av en minimal preventionsåtgärd</t>
+  </si>
+  <si>
+    <t>Helga Carlsson</t>
+  </si>
+  <si>
+    <t>Grammatisk utveckling hos flerspråkiga barn. En utprovning av ett svenskt test byggt på prcessbarhetsteorin</t>
+  </si>
+  <si>
+    <t>Margareta Andersson, Marie Sundin</t>
+  </si>
+  <si>
+    <t>Test av verb- och substantivflöde hos friska personer respektive personer med olika grad av kognitiv dysfunktion</t>
+  </si>
+  <si>
+    <t>Lena Bjärnelid, Lisbeth Lindquist</t>
+  </si>
+  <si>
+    <t>Bedömning av röstkvalitet med korrelogram - jämförelse med auditiv perceptuell bedömning</t>
+  </si>
+  <si>
+    <t>Camilla Romendahl Eriksson</t>
+  </si>
+  <si>
+    <t>Samband mellan sångformant och textuppfattbarhet</t>
+  </si>
+  <si>
+    <t>Anna Lundblad</t>
+  </si>
+  <si>
+    <t>Voice dosimetry in teachers</t>
+  </si>
+  <si>
+    <t>Johanna Hoas, Therese Ringqvist</t>
+  </si>
+  <si>
+    <t>Intervention med tecken som stöd till talet: aspekter av ordförråd och samspelsfärdigheter hos fyra barn med grav språkstörning</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 271 - 280</t>
+  </si>
+  <si>
+    <t>Johanna Elofsson, Andrea Lind</t>
+  </si>
+  <si>
+    <t>Swe-VAPP. Översättning och utprovning av "Voice Activity and Participation Profile". En enkät om röstanvändning och kommunikation vid röstproblem</t>
+  </si>
+  <si>
+    <t>Pernilla Sjöstrand, Georgia Tsipra</t>
+  </si>
+  <si>
+    <t>Arbetsminnesträning och kommunikationsträning vid afasi: En behandlingsstudie</t>
+  </si>
+  <si>
+    <t>Maria Ottestig, Helena Vilcek</t>
+  </si>
+  <si>
+    <t>Möjligheter och begränsningar på arbetsmarknaden för personer som stammar. En enkätstudie bland arbetsgivare, studie- och yrkesvägledare samt personer som stammar</t>
+  </si>
+  <si>
+    <t>Myrto Brandeker, Hanna Walsö-Kanstad</t>
+  </si>
+  <si>
+    <t>Fonologisk medvetehet hos svensk-arabiska tvåspråkiga förskolebarn</t>
+  </si>
+  <si>
+    <t>Sofia Antonsson</t>
+  </si>
+  <si>
+    <t>Attityder till kommunikation hos stammande och icke-stammande 8- och 11-åringar</t>
+  </si>
+  <si>
+    <t>Kajsa Brännlund, Lena Åberg</t>
+  </si>
+  <si>
+    <t>Datortestning och datorträning av fonologisk medvetenhet hos 6-åringar</t>
+  </si>
+  <si>
+    <t>Annica Svensson</t>
+  </si>
+  <si>
+    <t>Faktorer som bidrar till uppkomsten av velofaryngeala friktionsljud under tal</t>
+  </si>
+  <si>
+    <t>Katja Mikkelsen, Sofia Östberg</t>
+  </si>
+  <si>
+    <t>Lexiko-semantisk och kognitiv förmåga hos ungdomar med Aspergers syndrom</t>
+  </si>
+  <si>
+    <t>Liv Bryntesson, Ingela Martinsson</t>
+  </si>
+  <si>
+    <t>Epidemiologisk kartläggning av en- och tvåspråkiga barn remitterade till logoped i Stockholm</t>
+  </si>
+  <si>
+    <t>Amanda Parknäs</t>
+  </si>
+  <si>
+    <t>Tre språkförståeliga barns kommunikation med barn de har en nära relation till. En explorativ studie</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 263 - 270</t>
+  </si>
+  <si>
+    <t>Katarina Brusewitz, Marjaana Gómez-Ortega</t>
+  </si>
+  <si>
+    <t>Boston Naming Test på svenska: normativa data för barn och ungdomar</t>
+  </si>
+  <si>
+    <t>268B</t>
+  </si>
+  <si>
+    <t>Erik Arvidsson</t>
+  </si>
+  <si>
+    <t>Månader baklänges. Validering av ett test på reversibel förmåga vid kognitiv störning</t>
+  </si>
+  <si>
+    <t>268A</t>
+  </si>
+  <si>
+    <t>Ulla-Karin Landin, Rickard Malmström</t>
+  </si>
+  <si>
+    <t>Berättande och återberättande hos en grupp tonåringar med grav språkstörning - en språkanalys och en jämförelse mellan två eliciteringsmetoder</t>
+  </si>
+  <si>
+    <t>Linda Lindberg</t>
+  </si>
+  <si>
+    <t>Receptivt ordförråd hos flerspråkiga barn i årskurs tre undersökt med Peabody Picture Vocabulary Test-III</t>
+  </si>
+  <si>
+    <t>266B</t>
+  </si>
+  <si>
+    <t>Anna Nilsson</t>
+  </si>
+  <si>
+    <t>Fonetogram och subglottalt tryck för röstfriska kvinnor och för kvinnor med stämbandsknottror</t>
+  </si>
+  <si>
+    <t>266A</t>
+  </si>
+  <si>
+    <t>Anna Junesand</t>
+  </si>
+  <si>
+    <t>Analys av berättelsers struktur och innehåll hos personer med demens</t>
+  </si>
+  <si>
+    <t>Anders Westermark</t>
+  </si>
+  <si>
+    <t>Perceptuell röstanalys, F0 och resultat från pH-mätning av patienter med pseudosulcus respektive bakre laryngit</t>
+  </si>
+  <si>
+    <t>Britta Berg, Sara Edén</t>
+  </si>
+  <si>
+    <t>Perceptuell bedömning av röstkvalitet hos tre organiska röststörningar - jämförelse mellan Consensus Auditory-Perceptual Evaluation of Voice (CAPE-V) och Stockholm Voice Evaluation Approach (SVEA)</t>
+  </si>
+  <si>
+    <t>Ingrid Pallars, Helena Johansson</t>
+  </si>
+  <si>
+    <t>Har artikulatorisk medvetenhet samband med avkodningsförmåga och fonoligsk medvetenhet i en normalgrupp med högstadieelever?</t>
+  </si>
+  <si>
+    <t>Helén Norström, Petra Sjöberg</t>
+  </si>
+  <si>
+    <t>Oral sterognostik förmåga hos barn mellan 4:0-5:5 års ålder</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 253 - 262</t>
+  </si>
+  <si>
+    <t>Linda Henning</t>
+  </si>
+  <si>
+    <t>Lexikala beslut i relation till benämningen, ordflöde och allmän kognitiv funktion</t>
+  </si>
+  <si>
+    <t>Markus Björnström</t>
+  </si>
+  <si>
+    <t>Ansikten för alla -utprovning av bilder för minnestest med kända personer</t>
+  </si>
+  <si>
+    <t>Carina Aronsson</t>
+  </si>
+  <si>
+    <t>Röstanvändning i realistiska kafébuller, Fonetogram, subglottiskt tryck och självskattningar hos friska kvinnor samt patienter med stämbandsknottor</t>
+  </si>
+  <si>
+    <t>Sigrid Holmquist</t>
+  </si>
+  <si>
+    <t>Kan termen "god placering" brukas på talröster och vilka är i så fall dess akustiska korrelat?</t>
+  </si>
+  <si>
+    <t>Hanna Granström, Siv Lithander</t>
+  </si>
+  <si>
+    <t>En jämförelse mellan pappors och mammors sätt att kommunicera med sina barn med expressiv språkstörning</t>
+  </si>
+  <si>
+    <t>Klara Wennerborg</t>
+  </si>
+  <si>
+    <t>Skattning av premorbird IQ: Utarbetande och utprovning av en svensk version av National Adult Reading Test (NART)</t>
+  </si>
+  <si>
+    <t>Maria Grahn, Jenny Sandberg</t>
+  </si>
+  <si>
+    <t>Hur påverkas läsförståelse av kunskap i ämnet?</t>
+  </si>
+  <si>
+    <t>Lotta Hedberg, Linda Kellén Nilsson</t>
+  </si>
+  <si>
+    <t>Normering av Peabody Picture Vocabulary Test - III - för svenskspråkiga barn i förskoleklass och årskurs 4</t>
+  </si>
+  <si>
+    <t>Annika Karlsson, Åsa Lindström</t>
+  </si>
+  <si>
+    <t>Oralmotorisk funktion, oral sensorik och ätproblematik hos för tidigt födda barn, vid 4:0 - 5:5 års ålder</t>
+  </si>
+  <si>
+    <t>Anna Segerstedt</t>
+  </si>
+  <si>
+    <t>Akustisk och perceptuell analys av kvantitet hos förskolebarn med språkstörning</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 245 - 252</t>
+  </si>
+  <si>
+    <t>Lena Olsson, Anna Strömberg</t>
+  </si>
+  <si>
+    <t>En jämförelse av sväljförmågan vid kolsyrad, icke kolsyrad samt trögflytande dryck hos patienter med orofaryngeal dysfagi</t>
+  </si>
+  <si>
+    <t>Ann Malmenholt, Katarina Warming</t>
+  </si>
+  <si>
+    <t>Astma, inhalerade glukokortikoider och röstpåverkan. Röstbesvär hos astmatiker som behandlas vid vårdcentraler - en uppföljande prevalensstudie</t>
+  </si>
+  <si>
+    <t>Lena Eriksson, Ann-Kristin Näsström</t>
+  </si>
+  <si>
+    <t>En jämförelse mellan språkligt och icke-språkligt flöde och episodminne vid afasi</t>
+  </si>
+  <si>
+    <t>Ineke Samson, Pia Rasmussen</t>
+  </si>
+  <si>
+    <t>Ordracet - normaldata för 6-åringar. Slutversion</t>
+  </si>
+  <si>
+    <t>Margaretha Stagren</t>
+  </si>
+  <si>
+    <t>Benämning hos personer med Alzheimers sjukdom</t>
+  </si>
+  <si>
+    <t>Charlotte Scocco</t>
+  </si>
+  <si>
+    <t>Prosodi hos barn på språkförskola</t>
+  </si>
+  <si>
+    <t>Petra Lindblad</t>
+  </si>
+  <si>
+    <t>ORIS- munmotoriskt funktionsstatus- utgångspunkt för observationer av barn med Downs syndrom i Argentina. En metodstudie</t>
+  </si>
+  <si>
+    <t>Rosi Kilander</t>
+  </si>
+  <si>
+    <t>Fonologisk medvetenhet hos en- och tvåspråkiga förskolebarn vid testning med ett svenskt testmaterial</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 231 - 244</t>
+  </si>
+  <si>
+    <t>Eva Svedberg</t>
+  </si>
+  <si>
+    <t>Subtila språkstörningar hos patienter med diagnosen Mild Cognitive Impairment</t>
+  </si>
+  <si>
+    <t>Olof Tyche</t>
+  </si>
+  <si>
+    <t>Subtila språkstörningar hos patienter med diagnosen MCI (Mild Cognitive Impairment). Del I: Utifrån den tematiska bilden "Kakstölden"</t>
+  </si>
+  <si>
+    <t>Therese Engström, Karin Sundgren</t>
+  </si>
+  <si>
+    <t>Effekt av röstbehandling för fonastenipatienter: Enkät och perceptuell röstbedömning av behandlade och obehandlade patienter - en uppföljningsstudie</t>
+  </si>
+  <si>
+    <t>Lena Matsson, Susanne Mustonen</t>
+  </si>
+  <si>
+    <t>Morfologisk medvetenhet hos elever i årskurs 5</t>
+  </si>
+  <si>
+    <t>Åsa Gustavsson, Sara Harnemo</t>
+  </si>
+  <si>
+    <t>Utvärdering och utprovning av oralmotoriska testuppgifter på 6-åriga barn</t>
+  </si>
+  <si>
+    <t>Anna Ci Algers, Åsa Mogren</t>
+  </si>
+  <si>
+    <t>Kan man genom en logopedbedömning skilja en språkstörning från ett andraspråk i utveckling?</t>
+  </si>
+  <si>
+    <t>Lena Liljeborg</t>
+  </si>
+  <si>
+    <t>Samband mellan läsförmåga, fonologisk medvetenhet och språkförståelse hos gravt språkstörda elever</t>
+  </si>
+  <si>
+    <t>Sara Lindhagen, Ami Wachtmeister</t>
+  </si>
+  <si>
+    <t>Utprovning av ett kategoridifferentierat bildbenämningstest</t>
+  </si>
+  <si>
+    <t>Lena Appelgren, Anna Sundström</t>
+  </si>
+  <si>
+    <t>Orofaryngeal dysfagi efter stroke - en jämförelse mellan bedsidebedömning och fiberskopisk undersökning av sväljningen</t>
+  </si>
+  <si>
+    <t>Anne Edvik, Vanja Grohp</t>
+  </si>
+  <si>
+    <t>Peabody Picture Vocabulary Test - svensk normering av passivt ordförråd hos förskolebarn samt elever i årskurs 3 och 6</t>
+  </si>
+  <si>
+    <t>Jenny Johansson, Carolina Rydin</t>
+  </si>
+  <si>
+    <t>Jämförelse av språkstörda förskolebarns grammatiska förmåga på språkliga test och i spontantal</t>
+  </si>
+  <si>
+    <t>Susanna Gran, Mona Hultkrantz</t>
+  </si>
+  <si>
+    <t>Kirurgisk behandling av stämbandsfåra - en uppföljning</t>
+  </si>
+  <si>
+    <t>Karin Bäckman, Malin Larsson</t>
+  </si>
+  <si>
+    <t>Evaluation of Electropalatography - EPG as a biofeedback tool in the treatment of oral moter dysfunctional Swedish speaking patients</t>
+  </si>
+  <si>
+    <t>Mona Barkensjö, Ulrika Löfkvist</t>
+  </si>
+  <si>
+    <t>Tal- och språkförmåga hos en grupp svensktalande barn med cochleaimplantat</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 219 - 230</t>
+  </si>
+  <si>
+    <t>Karin Eriksson, Catrin Kylberg</t>
+  </si>
+  <si>
+    <t>Effekter av förebyggande röstvård och röstteknik för blivane förskolelärare. -Akustiska, aerodynamiska, perceptuella mätningar samt perceptuella mätningar</t>
+  </si>
+  <si>
+    <t>Eva Liljerehn, Åsa Olsson</t>
+  </si>
+  <si>
+    <t>Oralmotorisk förmåga hos barn med enkelsidig läpp-käk-gomspalt</t>
+  </si>
+  <si>
+    <t>Kerstin Hahn, Eva Källkvist</t>
+  </si>
+  <si>
+    <t>Dyslexi och minne - En litteraturöversikt och en studie av utvecklingsdyslexi och olika minnessystem hos undomar</t>
+  </si>
+  <si>
+    <t>Maud Lingard, Cecilia Munters</t>
+  </si>
+  <si>
+    <t>Längden fri tungspets i relation till oralmotorik, sensorik och artikulation hos förskolebarn</t>
+  </si>
+  <si>
+    <t>Jenny Claeson, Katia Kukkanen</t>
+  </si>
+  <si>
+    <t>Repetetiosförmåga hos de normapsråkliga barn i årskurs 2</t>
+  </si>
+  <si>
+    <t>Sophie Bergman</t>
+  </si>
+  <si>
+    <t>Symptonbild hos tre barn med Landau-Kleffners Syndrom med tonvikt på språkliga funktioner och auditiv perception</t>
+  </si>
+  <si>
+    <t>Dag Strömberg</t>
+  </si>
+  <si>
+    <t>Skrivutveckling hos elever med grava läs- och skrivsvårigheter</t>
+  </si>
+  <si>
+    <t>Sofia Nordbäck, Åsa Pettersson</t>
+  </si>
+  <si>
+    <t>Can Infants with Cleft Lip and/or Palate Breastfeed? A Review of the Literature and a Descriptive Study</t>
+  </si>
+  <si>
+    <t>Kerstin Jillefors, Viveka Schein</t>
+  </si>
+  <si>
+    <t>Femåringars röstläge i sång och tal</t>
+  </si>
+  <si>
+    <t>Karin Dahlin</t>
+  </si>
+  <si>
+    <t>Utprovning av ett nytt röstbelastningstest</t>
+  </si>
+  <si>
+    <t>Karin Nyberg, Agneta Österman</t>
+  </si>
+  <si>
+    <t>Akustisk och perceptuell analys av smärtinducerad samt obehagsinducerad fonation hos spädbarn</t>
+  </si>
+  <si>
+    <t>Katarina Genar, Christina Lange</t>
+  </si>
+  <si>
+    <t>En studie av mellanstadiebarns ordförråd i relation till läsförmåga - kartläggning av normalspråkiga barn</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 208 - 218</t>
+  </si>
+  <si>
+    <t>Anita Andersson, Marie-Louise Schück</t>
+  </si>
+  <si>
+    <t>Nybesök hos logopeden. Utvärdering av ett screeningmaterial för 5 1/2 - 6 åringar</t>
+  </si>
+  <si>
+    <t>Annika Elofsson, Gerda Olsson</t>
+  </si>
+  <si>
+    <t>Cerelbellums roll i språkliga funktioner. Språklig bedömning av fem cerebellärt skadade vuxna personer samt normativa data för Boston Naming Test, ordflödestestet och verbassociationstest</t>
+  </si>
+  <si>
+    <t>Hanna Persson, Linda Wångmar</t>
+  </si>
+  <si>
+    <t>Fronto-Temporal Dementia and the Use of Linguistic Emotive Utterances -the degree of specificity in utterances by persons with dementia</t>
+  </si>
+  <si>
+    <t>Katarina Junell, Maria Karlsson</t>
+  </si>
+  <si>
+    <t>Hur bedömer logopedstudenter röster? En jämförande studie av Lunda-, Göteborgs- och Stockholmsstudenternas perceptuella röstbedömningar</t>
+  </si>
+  <si>
+    <t>Veronica Blixt, Jenny Pahlberg Olsson</t>
+  </si>
+  <si>
+    <t>Ventricular Fold Vibration in Voice Production</t>
+  </si>
+  <si>
+    <t>Cecilia Carlvik-Bodén, Kjerstin Greve-Löberg</t>
+  </si>
+  <si>
+    <t>Hur förhåller sig lingvistik förmåga till funktionell kommunikativ förmåga hos vänstersidigt respektive högersidigt hjärnskadade personer</t>
+  </si>
+  <si>
+    <t>Camilla Karlsson, Åsa Karlsson</t>
+  </si>
+  <si>
+    <t>Evalution of Thyroplasy Type I after Unilateral Vocal Fold Paresis</t>
+  </si>
+  <si>
+    <t>Maria Andersson, Clara Hultqvist</t>
+  </si>
+  <si>
+    <t>Det subglottala tryckets inverkan på röstkällan - en studie av röstkälleparametrar hos bas- &amp; barytonsångare</t>
+  </si>
+  <si>
+    <t>Anna Eklöf, Åsa Svensson</t>
+  </si>
+  <si>
+    <t>Kliniskt misstänkt hjärnstampåverkan efter anoxi - en kvalitativ jämförelse mellan logopedisk bedömning och MRT-fynd</t>
+  </si>
+  <si>
+    <t>Magdalena Gentzel, Hela Johansson</t>
+  </si>
+  <si>
+    <t>Hur inverkar låg- och högpassfiltrering på vår uppfattning av olika röstkvaliteter?</t>
+  </si>
+  <si>
+    <t>Anita Janskog, Lena Lindberger</t>
+  </si>
+  <si>
+    <t>Samtal vid afasi - Samtalsanalytisk kartläggning av en afatikers samtal med tre personer</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 196 - 207</t>
+  </si>
+  <si>
+    <t>Anna Maja Lithner, Elisabeth Olsson</t>
+  </si>
+  <si>
+    <t>Beda-bedömning av dysarti och afasi. Utformning av ett material för bedömning av kommunikativa förmågor hos vuxna</t>
+  </si>
+  <si>
+    <t>Åsa Espinosa, Martina Lundgren</t>
+  </si>
+  <si>
+    <t>Normalspåriga 3 1/2-4 åringars aktiva och passiva ordförråd</t>
+  </si>
+  <si>
+    <t>Linda Bergqvist, Ylva Lindström</t>
+  </si>
+  <si>
+    <t>Språklig förmåga speglad i mötet med skrift - stavningsförmåga och läsförståelse hos språkstörda och normalspråkiga barn</t>
+  </si>
+  <si>
+    <t>Anette Elliasson, Mia Lövblad</t>
+  </si>
+  <si>
+    <t>Auditivt korttidsminne och artikulationshastighet - finns det ett samband?</t>
+  </si>
+  <si>
+    <t>Maria Paulin</t>
+  </si>
+  <si>
+    <t>Fonologisk medvetenhet och läsning hos normalspråkiga barn i årskurs 5</t>
+  </si>
+  <si>
+    <t>Susana Brandhild, Anna Zällh</t>
+  </si>
+  <si>
+    <t>Lingvistiksk mognad och talperception hos barn med diagnosen DAMP - fyra fallbeskrivningar</t>
+  </si>
+  <si>
+    <t>Anna Karin Hagberg, Carolina Swensson</t>
+  </si>
+  <si>
+    <t>Normalspråkiga 3-3 1/2 åriga barns passiva ordförråd och språkförståelse</t>
   </si>
   <si>
     <t>Britt Johanson, Annika Sönnerhed, Karin Tribukait</t>
   </si>
   <si>
-    <t>Svenska som andraspråk hos 6-åringar i flerspråkig miljö</t>
-[...260 lines deleted...]
-    <t xml:space="preserve"> 196 - 207</t>
+    <t>Uppföljning av teckenkommunkativ användning bland begåvningshandikappade vuxna och deras omgivning/personalgrupp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karin Ferenz </t>
+  </si>
+  <si>
+    <t>Postop uppföljning av röstpatienter med Tefloninjektion p.g.a insufficient stämbandsslutning</t>
   </si>
   <si>
     <t>Catrin Killander, Eva Lena Olsson</t>
   </si>
   <si>
     <t>Språklig och pragmatisk kompetens hos två barn med semantisk pragmatisk störning och två barn med Aspbergers syndrom</t>
-  </si>
-[...2584 lines deleted...]
-    <t>Höra-Göra vid bedömning av SSD – granskning av teoretisk grund och användares synpunkter</t>
   </si>
   <si>
     <r>
       <t>Katri Lyytikäinen</t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="11"/>
+        <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
+  </si>
+  <si>
+    <t>Röstens betydelse för taluppfattbarhet</t>
+  </si>
+  <si>
+    <t>Kristina Pettersson, Sara Olsson</t>
+  </si>
+  <si>
+    <t>Elever i en friskola på talets grund. Logopeders och lärarers bedömning av dyslexi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 181 - 195</t>
+  </si>
+  <si>
+    <t>Susanne Axner, Vivi Behr</t>
+  </si>
+  <si>
+    <t>Rösten - förskollärarens arbetsredskap</t>
+  </si>
+  <si>
+    <t>Mikael Boström, Anders Durling</t>
+  </si>
+  <si>
+    <t>Oralt tryck, nasalt tryck och flöde: metod och tillämpning. Studier och samband med protetik vid VPI</t>
+  </si>
+  <si>
+    <t>Siv Fichter, Anna Karin Moberg</t>
+  </si>
+  <si>
+    <t>Recurrenspares efter bisködkörtelkirurgi - en uppföljande studie</t>
+  </si>
+  <si>
+    <t>Miriam Harstein, Camilla Heinonen</t>
+  </si>
+  <si>
+    <t>Oralmotorisk funktion hos normalspråkiga barn vid 4:0-5:5 års ålder</t>
+  </si>
+  <si>
+    <t>Annika Szabo</t>
+  </si>
+  <si>
+    <t>Funktionell utvärdering av en veckas absolut/relativ röstvilja efter stämbandskirurgi</t>
+  </si>
+  <si>
+    <t>Kristina Klintö, Charlotte Stenlund</t>
+  </si>
+  <si>
+    <t>Effekten av en veckas absolut/relativ röstvilja efter stämbandskirurgi</t>
+  </si>
+  <si>
+    <t>Jessica Hoppe, Helena Kindberg</t>
+  </si>
+  <si>
+    <t>Kommunikationsstörningar vid cerebrala anoxiskador</t>
+  </si>
+  <si>
+    <t>Marianne Axelsson, Elisabet Olsson</t>
+  </si>
+  <si>
+    <t>KTI - Kontrollerad teckningsiakttagelse i förskoleåldern i relation till läsning och stavning i årskurs 1</t>
+  </si>
+  <si>
+    <t>Åsa Kullberg</t>
+  </si>
+  <si>
+    <t>Röstkällans egenskaper i kvinnoröstens bröst- och mellanregister. En litteraturöversikt och studie</t>
+  </si>
+  <si>
+    <t>Anna Stadig, Marianne Tove</t>
+  </si>
+  <si>
+    <t>Dysprosodi vid högersidig hjärnskada - Ett förslag till test</t>
+  </si>
+  <si>
+    <t>Marie Niska, Anna Maria Söderström</t>
+  </si>
+  <si>
+    <t>Sångröstens åldrande. En perceptuell och en akustisk bedömning</t>
+  </si>
+  <si>
+    <t>Ann-Charlotte Bergkvist, Charlotte Gilén</t>
+  </si>
+  <si>
+    <t>"Semantic Compaction Competency Profile" Översättning och utprovning av ett testmaterial för Minspeakmetoden</t>
+  </si>
+  <si>
+    <t>Anna-Karin Byfält, Marion Lieberman</t>
+  </si>
+  <si>
+    <t>Pratar Robin bättre med David än med Mikael? Analys av samspel på språkförskola</t>
+  </si>
+  <si>
+    <t>Marianne Bengtsson, Charlotta Kita</t>
+  </si>
+  <si>
+    <t>Interaktionen mellan afatiker och sjukgymnast. En deskriptiv studie</t>
+  </si>
+  <si>
+    <t>Fritjof Norrelgen, Maria Öberg</t>
+  </si>
+  <si>
+    <t>Dysfonologiska och normalsrpåkiga barns diskrimination av språkljud - en jämförande studie</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 171 - 180</t>
+  </si>
+  <si>
+    <t>Kerstin Olsson, Ann-Christine Redholm, Lena Söderholm</t>
+  </si>
+  <si>
+    <t>Kommunikationsförmåga vid högersidig hjärnskada. Litteraturstudie och tre fallbeskrivningar</t>
+  </si>
+  <si>
+    <t>Liv Bjernerup, Camilla Dahl</t>
+  </si>
+  <si>
+    <t>Ger behandling med inhalationssteroider röstförändringar?</t>
+  </si>
+  <si>
+    <t>Annika Sjöquist, Saga Öfors</t>
+  </si>
+  <si>
+    <t>T.R.O.G, Test for Reception of Grammar - En översättning och utvärdering</t>
+  </si>
+  <si>
+    <t>Jenny Iwarsson, Ann-Marie Holm Billström</t>
+  </si>
+  <si>
+    <t>Betydelsen av mekanoreceptorer i den subglottala slemhinnan för styrningen av det subglottala trycket i sång</t>
+  </si>
+  <si>
+    <t>Per Nissby, Ingela Öhlund</t>
+  </si>
+  <si>
+    <t>Assymetrier i larrynxingången: Förekomst och genes</t>
+  </si>
+  <si>
+    <t>Susanne Nilsson</t>
+  </si>
+  <si>
+    <t>Påverkar emfas på nasalkonsonant nasalprocenten mätt med noram?</t>
+  </si>
+  <si>
+    <t>Åsa Johansson</t>
+  </si>
+  <si>
+    <t>Fem yrkesutövares erfarenhet av barn med störningar i språk, motorik och perception</t>
+  </si>
+  <si>
+    <t>Maria Gustafsson</t>
+  </si>
+  <si>
+    <t>Stamnningsterapi för barn som bygger på successivt ökad längd och komplexitet i yttranden</t>
+  </si>
+  <si>
+    <t>Margareta Emrén, Kristina Larsson</t>
+  </si>
+  <si>
+    <t>Sångförmåga och röstkvalitet hos sju barn med downs syndrom</t>
+  </si>
+  <si>
+    <t>Viveka Lyberg, Cecilia von Mentzer</t>
+  </si>
+  <si>
+    <t>En uppföljning av patienter med ensidig stämbandpares behandlade med teflon</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 161 - 170</t>
+  </si>
+  <si>
+    <t>Peter Butor, Kristina Molander</t>
+  </si>
+  <si>
+    <t>Talamusafasi - Teoretiska och kliniska synpunkter</t>
+  </si>
+  <si>
+    <t>Jenny Gustavson, Magdalena Skoog</t>
+  </si>
+  <si>
+    <t>Normalspråkiga barns förståelse av logisk-grammatiska relationer</t>
+  </si>
+  <si>
+    <t>Eva Kassagianne, Mariann Nyberg</t>
+  </si>
+  <si>
+    <t>Medfödd avsaknad av hjärnbalk - Corpus Callosum Agenesi. Konsekvenser</t>
+  </si>
+  <si>
+    <t>Margareta Björk, Heléne Wahlgren</t>
+  </si>
+  <si>
+    <t>Målbrottstriangeln - finns den? En studie av målbrottsrösten hos pojkar i musikklass</t>
+  </si>
+  <si>
+    <t>Stephan Munkert</t>
+  </si>
+  <si>
+    <t>Sångformanten och dess beroende av vokal, tonhöjd, intensitet och röstkategori. En studie av sju professionella operasångare</t>
+  </si>
+  <si>
+    <t>Sara Bylund, Ing-Mari Klein</t>
+  </si>
+  <si>
+    <t>Utvärdering av "Bedömningsschema av barns tal-, språk- och kommunkationsförmåga 0 - 36 månader</t>
+  </si>
+  <si>
+    <t>Elizabeth Berglind, Åsa Hansson</t>
+  </si>
+  <si>
+    <t>Två dysfonologiska barn - En uppföljning</t>
+  </si>
+  <si>
+    <t>Anette Staberg, Camilla Sundell</t>
+  </si>
+  <si>
+    <t>Ett autistiskt barns kommunikation, med inriktning på teckenanvändande - en fallstudie</t>
+  </si>
+  <si>
+    <t>Karin Langesten, Charlotte Pellbäck</t>
+  </si>
+  <si>
+    <t>Språkbilden hos tvåspråkiga finsk-svenska afatiker. Litteraturstudie samt fallbeskrivning</t>
+  </si>
+  <si>
+    <t>Monika Kardell, Åsa Lygnegård</t>
+  </si>
+  <si>
+    <t>Uppföljning av förskolebarn med diagnosn "Barnstamning" 11-15 år senare</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 151 - 160</t>
+  </si>
+  <si>
+    <t>Anita Huhn, Ulrika Josephsson</t>
+  </si>
+  <si>
+    <t>Tre körer i tre lokaler. Analys av långmedelvärdesspektrum på körsång</t>
+  </si>
+  <si>
+    <t>Kerstin Andersson, Rose-Marie Blom, Karin Hellström</t>
+  </si>
+  <si>
+    <t>"Pre-Verbal Communication Schedule", Utprovning och utvärdering av ett översatt bedömningsmaterial för förspråklig kommunikation</t>
+  </si>
+  <si>
+    <t>Eva-Louise Elisasson, Ingegerd Kvist Berggren</t>
+  </si>
+  <si>
+    <t>Parafasier vid afferent-motorisk och akustiko-gnostisk afasi. Jämförande fallstudier</t>
+  </si>
+  <si>
+    <t>Christina Grave</t>
+  </si>
+  <si>
+    <t>Uppföljande undersökning av 28 patienter med spasmodisk dysfoni</t>
+  </si>
+  <si>
+    <t>Anna Karlén Åborg, Eva Wåhlström</t>
+  </si>
+  <si>
+    <t>Stamningsterapi för barn. Kommunikationsmönstret i familjen</t>
+  </si>
+  <si>
+    <t>Svenska som andraspråk hos 6-åringar i flerspråkig miljö</t>
+  </si>
+  <si>
+    <t>Päivikki Aarne, Ulrika Åström</t>
+  </si>
+  <si>
+    <t>Everyday Language Test - En studie av funktionell kommunkation hos normaltalare och afatiker</t>
+  </si>
+  <si>
+    <t>Lena Westerberg, Pamela Åsten</t>
+  </si>
+  <si>
+    <t>Bedömning av pragmatisk förmåga. En fallstudie av två begåvningshandikappade vuxna</t>
+  </si>
+  <si>
+    <t>Gisela Garcès, Jane Åström</t>
+  </si>
+  <si>
+    <t>Bibliografi med kommentar över litteratur rörande sambandet stamning, försenad tal- och språkutveckling</t>
+  </si>
+  <si>
+    <t>Lisbeth Bolmér, Silvia Schirmuli</t>
+  </si>
+  <si>
+    <t>Datortomografi: en möjlighet att förutsäga afatiska symtom?</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 140 - 150</t>
+  </si>
+  <si>
+    <t>Annika Domesjö, Mai Wiburg</t>
+  </si>
+  <si>
+    <t>Fonologisk analys av en utvecklingsstörd kvinnas tal och språk</t>
+  </si>
+  <si>
+    <t>Anna Djurberg, Lars Ericson</t>
+  </si>
+  <si>
+    <t>Effekter av rekurrensexcision vid spasmodisk dysfoni - en perceptuell studie</t>
+  </si>
+  <si>
+    <t>Åsa Johansson, Stefan Mathisson</t>
+  </si>
+  <si>
+    <t>Förståelse av logisk-grammatiska konstruktioner hos 5 afatiker</t>
+  </si>
+  <si>
+    <t>Anders Hellblom, Katarina Nygren</t>
+  </si>
+  <si>
+    <t>Röst och tal hos tio personer med enkanaligt extracochleärt impantat</t>
+  </si>
+  <si>
+    <t>Ulla Gälldin, Ylva Hallberg</t>
+  </si>
+  <si>
+    <t>Språkförsenade barn som utretts och behandlats i grupp - en uppföljning av sju skolpojkar</t>
+  </si>
+  <si>
+    <t>Karin Sjöhagen, Marianne Sundell</t>
+  </si>
+  <si>
+    <t>Två dysfonologiska barn - en fallstudie</t>
+  </si>
+  <si>
+    <t>Elisabet Lundström, Anna Senft</t>
+  </si>
+  <si>
+    <t>Diafragmaaktivitet under fonation hos tränade talare</t>
+  </si>
+  <si>
+    <t>Margareta Lindh, Malin Åström</t>
+  </si>
+  <si>
+    <t>Vad hände se´n? - en uppföljning av sex tal- och språkförsenade barn som vistats på Lidingöhemmet</t>
+  </si>
+  <si>
+    <t>Anders Bergqvist, Catharina Stedt, Ellika Thelaus</t>
+  </si>
+  <si>
+    <t>Musik - ett hjälpmedel vid afasirehabilitering</t>
+  </si>
+  <si>
+    <t>Katarina Lycksell, Anna Molin</t>
+  </si>
+  <si>
+    <t>Inversfiltrering av kvinnoröster</t>
+  </si>
+  <si>
+    <t>Eva Axdorph</t>
+  </si>
+  <si>
+    <t>Uppföljning av patienter som genomgått röstbehandling i grupp</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 132 - 139</t>
+  </si>
+  <si>
+    <t>Birgitta Lundberg, Anna-Stina Norling</t>
+  </si>
+  <si>
+    <t>EMG feedback vid röstterapi</t>
+  </si>
+  <si>
+    <t>Christine Gunnarsson, Susanne Uhlin</t>
+  </si>
+  <si>
+    <t>Olle och Anna - ett grammatiskt test för barn</t>
+  </si>
+  <si>
+    <t>Carina Engström, Monica Hokkanen</t>
+  </si>
+  <si>
+    <t>Kommunikation vid respiratorvård</t>
+  </si>
+  <si>
+    <t>Marie Beijer, Britta Eriksson, Katarina Hammas, Anita Söderbaum</t>
+  </si>
+  <si>
+    <t>Gör si - gör så. Råd och information till barnomsorgspersonal ang. barn med tal- och/eller språksvårigheter</t>
+  </si>
+  <si>
+    <t>Gertrud Edquist, Monika Handl</t>
+  </si>
+  <si>
+    <t>Neuropsykologisk tolkning av "Huddingetestet"</t>
+  </si>
+  <si>
+    <t>Christina Lagergren, Anette Larsson</t>
+  </si>
+  <si>
+    <t>Språklig medvetenhet hos tal- och språkförsenade barn</t>
+  </si>
+  <si>
+    <t>Lena Andrén</t>
+  </si>
+  <si>
+    <t>Skenande tal</t>
+  </si>
+  <si>
+    <t>Anita McAllister, Christina Fritzell</t>
+  </si>
+  <si>
+    <t>Joller i tvåspråkig miljö - en deskriptiv studie</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 125 - 131</t>
+  </si>
+  <si>
+    <t>Elisabet Lindström, Fredrik Thurfjell</t>
+  </si>
+  <si>
+    <t>Aspekter av tidig kommunikation hos barn med Downs syndrom</t>
+  </si>
+  <si>
+    <t>Helen Hogler, Eva Johansson, Rose-Marie Forsgren</t>
+  </si>
+  <si>
+    <t>Uppföljning av några gravt tal- och språkförsenade barn, en deskriptiv studie</t>
+  </si>
+  <si>
+    <t>Anna Eiding, Katarina Eklund</t>
+  </si>
+  <si>
+    <t>Logopedens roll på scenskolan</t>
+  </si>
+  <si>
+    <t>Ingrid Carlsson, Christina Eriksson, Eva-Lena Persson, Pia Svanberg</t>
+  </si>
+  <si>
+    <t>"Rösthantverket" - En "idébank" för kliniskt erfarna logopeder.</t>
+  </si>
+  <si>
+    <t>Eva Kjellstrand, Gun Lönn</t>
+  </si>
+  <si>
+    <t>Beskrivning av Spastisk dysartri</t>
+  </si>
+  <si>
+    <t>Rose-Marie Brandt-Johanson, Barbro Gillström</t>
+  </si>
+  <si>
+    <t>Beskrivning av hypnokinetisk dysartri vid Parkinsons sjukdom</t>
+  </si>
+  <si>
+    <t>Ann-Britt Henriksson, Malgorzata Lundin</t>
+  </si>
+  <si>
+    <t>Datortomogram av afatiker med telegramstil/agrammatism</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 116 - 124</t>
+  </si>
+  <si>
+    <t>Peter Czigler, Anna Lindskog, Ruth Saleem</t>
+  </si>
+  <si>
+    <t>Vad kan logopeden göra för invandrare med afasi?</t>
+  </si>
+  <si>
+    <t>Marianne Berlind, Berit Broberg, Margaretha Paasikivi</t>
+  </si>
+  <si>
+    <t>Hur uppfattas första kontakten med foniatriska avdelningen, Huddinge sjukhus, av familjer med stammande barn? Intervjuer med 10 familjer</t>
+  </si>
+  <si>
+    <t>Ann Falck</t>
+  </si>
+  <si>
+    <t>En psykosocial undersökning av 5 laryngektomerade och deras partners</t>
+  </si>
+  <si>
+    <t>Jill Nyberg, Birgitta Rosén</t>
+  </si>
+  <si>
+    <t>Undersökningsformulär för mikroformer av kraniofaciala avvikelser</t>
+  </si>
+  <si>
+    <t>Monica Ericson, Ingrid Jonsson</t>
+  </si>
+  <si>
+    <t>Finns det skillnader i sugvanor hos barn som dentaliserar resp. velariserar?</t>
+  </si>
+  <si>
+    <t>Marie Sporre, Anna Stenlund</t>
+  </si>
+  <si>
+    <t>Barnsång - går det att höra skillnad på pojkars och flickors sångröst?</t>
+  </si>
+  <si>
+    <t>May Larsson, Mayvor Sandberg</t>
+  </si>
+  <si>
+    <t>Använder tal- och språkstörda barn egocentriskt tal för självinstruktion?</t>
+  </si>
+  <si>
+    <t>Marianne Christensen, Inger-Anna Pohjanen, Monica Ricker</t>
+  </si>
+  <si>
+    <t>Tidig kommunikationsutveckling. Litteraturstudie</t>
+  </si>
+  <si>
+    <t>Annika Flod, Margareta Saedén</t>
+  </si>
+  <si>
+    <t>Förslag till observationsschema för barn med sen tal- och språkutveckling</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 109 - 115</t>
+  </si>
+  <si>
+    <t>Ulla-Britt Johnsen, Julia Kramar-Hammarlund</t>
+  </si>
+  <si>
+    <t>Afasi vid intracerebrala skador</t>
+  </si>
+  <si>
+    <t>Birgit Eriksson, Gerty Grant, Kerstin Olofsson, Ann Sahlin</t>
+  </si>
+  <si>
+    <t>Kartläggning av patienter med diagnosen afasi registrerade 1982 på Huddinge sjukhus, med speciell intriktning på diagnostik enligt Luria</t>
+  </si>
+  <si>
+    <t>Ursula Willstedt</t>
+  </si>
+  <si>
+    <t>Prosodisk träning för hörselskadade - En fallstudie</t>
+  </si>
+  <si>
+    <t>Marjana Bergström, Gunnel Karlsson, Gunnel Klernäs</t>
+  </si>
+  <si>
+    <t>Några karaktäristiska i klusilproduktion vid servoxtal</t>
+  </si>
+  <si>
+    <t>Käte Boman, Catherina Petterson</t>
+  </si>
+  <si>
+    <t>Föreligger samband mellan endogen astma och röstbesvär? En pilotstudie</t>
+  </si>
+  <si>
+    <t>Eva Hillerbrand</t>
+  </si>
+  <si>
+    <t>Hysterisk/psykogen afoni</t>
+  </si>
+  <si>
+    <t>Ann Marie Lönnberg, Birgitta Öhlund</t>
+  </si>
+  <si>
+    <t>Möte med den psykosomatiska patienten i logopedivården</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 100 - 108</t>
+  </si>
+  <si>
+    <t>Anette Lohmander</t>
+  </si>
+  <si>
+    <t>Detaljstudie av NORAM - ett instrument för registrering av öppen nasalering</t>
+  </si>
+  <si>
+    <t>Lena Rådberg</t>
+  </si>
+  <si>
+    <t>Heraditet vid läpp-käk-gomspalt</t>
+  </si>
+  <si>
+    <t>Kaarina Olsson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uppföljning av tungbandsklippta barn </t>
+  </si>
+  <si>
+    <t>László Garamvölgyi</t>
+  </si>
+  <si>
+    <t>Vad gör logopeden för invandrarbarn med försenad språk- och talutveckling</t>
+  </si>
+  <si>
+    <t>Birgitta Almgren, Christine Hyll</t>
+  </si>
+  <si>
+    <t>Hur ritar tal- och språkförsenade barn människor?</t>
+  </si>
+  <si>
+    <t>Inger Helsing, Berit Häggbom</t>
+  </si>
+  <si>
+    <t>Betydelsen av tidig logopedbehandling för barn med rörelsehinder</t>
+  </si>
+  <si>
+    <t>Monica Fogelberg, Ulla Jerndal, Eric Lindström, Iris Samuelsson</t>
+  </si>
+  <si>
+    <t>Ataktisk dysartri och slapp dysartri</t>
+  </si>
+  <si>
+    <t>Ragnhild Björnström</t>
+  </si>
+  <si>
+    <t>Apraxi, några teorier samt förslag till behandlingsprogram och träningsmaterial för kinetiska apraxi</t>
+  </si>
+  <si>
+    <t>Sara Liljekvist, Helén Andersson</t>
+  </si>
+  <si>
+    <t>AFASI - Behandlingsanvisningar enligt Lurias neuropsykologiska teori, med materialförslag</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 92 - 99</t>
+  </si>
+  <si>
+    <t>Kenth Ljunggren</t>
+  </si>
+  <si>
+    <t>Utformning och användning av intonator för laryngektomerade</t>
+  </si>
+  <si>
+    <t>Médi Kiefer Svensson</t>
+  </si>
+  <si>
+    <t>Laryngektomi ad modum Staffieri</t>
+  </si>
+  <si>
+    <t>Gerita Hedgårdh, Birgitta Olsson, Ia Andersson, Ann Sandgren</t>
+  </si>
+  <si>
+    <t>Fyra röstrubbningar med bandexempel. Kronisk laryngit, Reinkes ödem, Stämbandsknutor, Kontaktulcus. Del I och II</t>
+  </si>
+  <si>
+    <t>Monica Johanson, Britta Sundberg</t>
+  </si>
+  <si>
+    <t>Studium av några larynxfunktioner med fiberskop</t>
+  </si>
+  <si>
+    <t>Siv-Britt Kinch, Elisabet Mohammar</t>
+  </si>
+  <si>
+    <t>En uppföljning av barn med stämbandsknottror</t>
+  </si>
+  <si>
+    <t>Margaretha Cecilgård, Karin Lindberg</t>
+  </si>
+  <si>
+    <t>Logopeders och lågstadielärares reaktioner på öppen nasalering</t>
+  </si>
+  <si>
+    <t>Kerstin Johansson</t>
+  </si>
+  <si>
+    <t>En uppföljning av tre talförsenade barn som 1970 skrevs ut från Lidingöhemmet</t>
+  </si>
+  <si>
+    <t>Lena Henricson, Åslög Rosén</t>
+  </si>
+  <si>
+    <t>Bliss som kommunikationssätt. Fallstudier</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 83 - 91</t>
+  </si>
+  <si>
+    <t>Alan C Sheats</t>
+  </si>
+  <si>
+    <t>Afasi efter media-infarkt: en jämförelse mellan datortomografi och afasitest</t>
+  </si>
+  <si>
+    <t>Eva Ceréus, Karin Huddénius, Lars-Ove Larsson, Monica Olsson</t>
+  </si>
+  <si>
+    <t>CP-Ataxi</t>
+  </si>
+  <si>
+    <t>Marianne Bräne, Christina Werner</t>
+  </si>
+  <si>
+    <t>Vad vet vårdpersonal om afasi? En enkätundersökning om behovet av information</t>
+  </si>
+  <si>
+    <t>Elsa Malmberg, Monica Sparre</t>
+  </si>
+  <si>
+    <t>Intensiv afasiterapi. Fallstudie av 4 patienter med gammal hjärnskada</t>
+  </si>
+  <si>
+    <t>Tina Larsson, Suzanne Lundin</t>
+  </si>
+  <si>
+    <t>Avvikande men funktionsduglig? Attityder till en specifik rösttyp</t>
+  </si>
+  <si>
+    <t>Ebba Borg, Margareta Fundelius</t>
+  </si>
+  <si>
+    <t>Rörelsehindrades kommunikation - En samverkan mellan individ och miljö</t>
+  </si>
+  <si>
+    <t>Monica Axelsson, Håkan Eriksson</t>
+  </si>
+  <si>
+    <t>Literalparafasi, En undersökning av afatikers fonologiska kompetens</t>
+  </si>
+  <si>
+    <t>Gerd Johansson, Anna Wiking-Jonsson</t>
+  </si>
+  <si>
+    <t>Stämbandspolyper. Etiologi - Prognos. Uppföljning av patienter opererade för polyp</t>
+  </si>
+  <si>
+    <t>Elisabeth Miske, Anne-Liis Raud</t>
+  </si>
+  <si>
+    <t>Förskolebarnas reaktioner på öppet nasalt tal - en förstudie till attitydundersökning</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 76 - 82</t>
+  </si>
+  <si>
+    <t>Ingrid Ek, Anders Färnestrand, Eliska Hronek, Barbro Laurén</t>
+  </si>
+  <si>
+    <t>En uppföljande undersökning av 23 tal- och språkförsenade barn som mött svårigheter i skolan</t>
+  </si>
+  <si>
+    <t>Anita Franzén, Gun Schollin</t>
+  </si>
+  <si>
+    <t>Kan logopeden göra något för vuxendövas tal- och röstproblem?</t>
+  </si>
+  <si>
+    <t>Marianne Lundgren, Lena Sundgren</t>
+  </si>
+  <si>
+    <t>Den språkliga förmågan hos 9 barn med Down's syndrom - En deskriptiv studie</t>
+  </si>
+  <si>
+    <t>Ann-Marie Almé-Olsson, Kerstin Brente</t>
+  </si>
+  <si>
+    <t>Kompensatorisk artikulation vid tal med gomplatta</t>
+  </si>
+  <si>
+    <t>Ann-Charlotte Hallin (tillsammans med Marjatta Aarni, C-Uppsats i fonetik)</t>
+  </si>
+  <si>
+    <t>EMG-undersökning i samband med pensel-isbehandling på barn med cp-skador</t>
+  </si>
+  <si>
+    <t>Eva Sonered, Olle Gunnilstam</t>
+  </si>
+  <si>
+    <t>Teamets råd, stöd och information till föräldrar som fått barn med läpp-käk-gomspalt</t>
+  </si>
+  <si>
+    <t>Kerstine Garnefors, Elisabet Rosengren</t>
+  </si>
+  <si>
+    <t>Nasalt luftflöde och intraoralt tryck vid öppen nasalering. En studie av fem normaltalre och fyra nasaltalande personer</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 72 - 75</t>
+  </si>
+  <si>
+    <t>Brita Jonsson, Helen Öfverholm-Engström</t>
+  </si>
+  <si>
+    <t>Att vara laryngektomerad, Intervjuer med 30 laryngektomerade</t>
+  </si>
+  <si>
+    <t>Ulla Carenbäck, Stina Nilsson</t>
+  </si>
+  <si>
+    <t>Analys av 1975 års afasiklientel vid Huddinge sjukhus</t>
+  </si>
+  <si>
+    <t>Katarina Bredenberg, Harriet Goliath, Eva Mårtén, Ulla-Britt Thornberg</t>
+  </si>
+  <si>
+    <t>Huddingetestet. Försök till utvärdering av ett afasitest</t>
+  </si>
+  <si>
+    <t>Karin Björk, Birgitta Lindman</t>
+  </si>
+  <si>
+    <t>Kontrollerad teckningsiaktagelse (KTI) som kliniskt hjälpmedel - en deskriptiv studie</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 68 - 71</t>
+  </si>
+  <si>
+    <t>Bim Riddersporre</t>
+  </si>
+  <si>
+    <t>Ett bildmaterial för undersökning och träning av vissa begrepp hos barn</t>
+  </si>
+  <si>
+    <t>Ingrid Gustavson</t>
+  </si>
+  <si>
+    <t>Meningslängden hos normala och talförsenade barn. Ett försök till jämförelse</t>
+  </si>
+  <si>
+    <t>Marjatta Aarnio, Åsa Ekh, Kerstin Sandqvist, Margareta Unné</t>
+  </si>
+  <si>
+    <t>Fonologisk screening på barnavårdscentraler</t>
+  </si>
+  <si>
+    <t>Thomas Jönsson</t>
+  </si>
+  <si>
+    <t>Röst och personlighet</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 64 - 67</t>
+  </si>
+  <si>
+    <t>Eva-Lotta Eklund, Nea Ludwigson, Inger Åstrand</t>
+  </si>
+  <si>
+    <t>Förekomst av röstproblem hos förskolepersonal</t>
+  </si>
+  <si>
+    <t>Jan-Erik Johansson, Maria Södersten</t>
+  </si>
+  <si>
+    <t>Röstproblem hos gymnastiklärare i stockholmsområdet - en deskriptiv studie</t>
+  </si>
+  <si>
+    <t>Jan Hammarskiöld</t>
+  </si>
+  <si>
+    <t>Ett försök till syntaktisk analys av tre afatikers spontantal</t>
+  </si>
+  <si>
+    <t>Rose-Marie Sköld</t>
+  </si>
+  <si>
+    <t>Prövning av Denver-testet. En utvecklingsbedömning av en grupp "talförsenade" barn och en grupp normaltalande förskolebarn med hjälp av DDST</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 60 - 63</t>
+  </si>
+  <si>
+    <t>Kerstin Lindberg</t>
+  </si>
+  <si>
+    <t>Stamming: Svenska logopeders utbildning och behandlingsmetoder. En frågeundersökning</t>
+  </si>
+  <si>
+    <t>Ulla Sandberg-Portelius</t>
+  </si>
+  <si>
+    <t>Prövning av grammatikträningsmaterialet "Knappen"</t>
+  </si>
+  <si>
+    <t>Gunilla Nordborg</t>
+  </si>
+  <si>
+    <t>Röst och talproblem hos lärare på universitetsnivå - en deskriptiv undersökning</t>
+  </si>
+  <si>
+    <t>Ulf Lundmark</t>
+  </si>
+  <si>
+    <t>Om röstens mätbarhet - en litteraturstudie</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 54 - 59</t>
+  </si>
+  <si>
+    <t>Eva Britt Johansson-Hellman</t>
+  </si>
+  <si>
+    <t>Försök till definition av röstbeskrivande termer</t>
+  </si>
+  <si>
+    <t>Astrid Frylmark</t>
+  </si>
+  <si>
+    <t>Ett försök till uppföljning av gruppverksamhet bland föräldrar till stammande småbarn</t>
+  </si>
+  <si>
+    <t>Alf Häggstam, Annika Sääf</t>
+  </si>
+  <si>
+    <t>Bandspelarens tekniska och pedagogiska möjligheter vid tal- och språkträning av utvecklingsstörda barn - Ett förslag</t>
+  </si>
+  <si>
+    <t>Ulla Föhrer, Heléne Williamsson</t>
+  </si>
+  <si>
+    <t>Glottis vid viskning. En undersökning med fiberskopi</t>
+  </si>
+  <si>
+    <t>Lisbeth Fransson, Alli-Marie Tuominen-Eriksson</t>
+  </si>
+  <si>
+    <t>Reinkes Ödem, En litteraturöversikt och en redovisning av 35 patienter</t>
+  </si>
+  <si>
+    <t>Christina Danbolt, Lisbeth Åkerman</t>
+  </si>
+  <si>
+    <t>Röntgenfilmning av Oesophagustalare</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 46 - 53</t>
+  </si>
+  <si>
+    <t>Kerstin Hill, Barbara Holmquist</t>
+  </si>
+  <si>
+    <t>Den deprimerade patientens stämma</t>
+  </si>
+  <si>
+    <t>Birgit Risberg, Birgitta Dahlqvist</t>
+  </si>
+  <si>
+    <t>Terapi varje dag eller varje vecka. Ett försök att klarlägga om behandligstätheten påverkar behandlingsresultatet hos fonastenipatienter</t>
+  </si>
+  <si>
+    <t>Siv Malmgren, Margareta Carlsson</t>
+  </si>
+  <si>
+    <t>Dysartri - En elektromyografisk jämförelse av läppmuskelaktivitet hos en multipel skleros patient och en normal person</t>
+  </si>
+  <si>
+    <t>Siv Abrahamsson, Inger Hällgren, Kerstin Lörström, Birgitta Malmström</t>
+  </si>
+  <si>
+    <t>Utvärdering av röstens funktion hos patienter med stämbandsknutor, som genomgått operation + röstterapi resp. enbart röstterapi</t>
+  </si>
+  <si>
+    <t>Katarina Rabe Hedberg, Illustratationer: Nina Åkerhielm</t>
+  </si>
+  <si>
+    <t>Bibliotek för afasiker</t>
+  </si>
+  <si>
+    <t>Per Nygren, Eva Lundälv</t>
+  </si>
+  <si>
+    <t>Utvärdering av ett försök till en akustisk auditiv bedömning av röstterapins verkan på fonastenipatienter</t>
+  </si>
+  <si>
+    <t>Magnus Magnussson</t>
+  </si>
+  <si>
+    <t>Rumsprepositioner hos barn - utkast till en modell</t>
+  </si>
+  <si>
+    <t>Evert Lindberg, Kristina Lundvik</t>
+  </si>
+  <si>
+    <t>Instruktionshäfte till röstband</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 41 - 45</t>
+  </si>
+  <si>
+    <t>Lennart Larsson, Ulla Niklasson</t>
+  </si>
+  <si>
+    <t>Spastisk dysfoni. Litteraturöversikt och redovisning av 34 patienter från fyra foniatriska avdelningar under en 16-årsperiod</t>
+  </si>
+  <si>
+    <t>Evy Ankarljung, Ann-Marie Bresland, Birgitta Celsing, Astrid Ferry, Christine Hultmark, Elisabeth Krosse, Monica Sterner, Maria Svensson, Gunilla Östgren</t>
+  </si>
+  <si>
+    <t>Förberendande  metodologisk undersökning om den syntaktiska utvecklingen i barnspråket i anslutning till två test på engelska utarbetade av ass. Prof. Laura Lee, Evanstone, Illinois, USA</t>
+  </si>
+  <si>
+    <t>Helena Bergström, Maria Stendahl</t>
+  </si>
+  <si>
+    <t>Utredning om behovet av tekniska hjälpmedel för laryingectomerande</t>
+  </si>
+  <si>
+    <t>Britt Hedin, Leena Männik</t>
+  </si>
+  <si>
+    <t>Fonematikens betydelse i verbala test</t>
+  </si>
+  <si>
+    <t>Catharina Andersson, Kjerstin Becker, Hillevi Jungner, Kerstin Lindskog, Monika Lundkvist, Eva Magnusson</t>
+  </si>
+  <si>
+    <t>Inventering av talskadade i Stockholms storlandsting</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 37 - 40</t>
+  </si>
+  <si>
+    <t>Jonas Karling</t>
+  </si>
+  <si>
+    <t>En sammanställning av ett antal elektrodymografiska undersökningar gjorda på de inre larynxmusklerna</t>
+  </si>
+  <si>
+    <t>Ingrid Bengtson, Gunnel Lundgren, Anna Starbäck</t>
+  </si>
+  <si>
+    <t>Läs- och skrivsvårigheter med speciell inriktning på förebyggande verksamhet i förskoleåren. En litteraturstudie</t>
+  </si>
+  <si>
+    <t>Christina Thalén, Margareta Jennische</t>
+  </si>
+  <si>
+    <t>Undersökning av en störd gramatik</t>
+  </si>
+  <si>
+    <t>Lilian Isaksson, Gunnel Johansson, Anna-Kajsa Möller</t>
+  </si>
+  <si>
+    <t>Talkontroll av barn i 4-5 års åldern (III)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 32 - 36</t>
+  </si>
+  <si>
+    <t>Sissi Norblad</t>
+  </si>
+  <si>
+    <t>Substitutioner i en afasikers konsonantförråd samt utkast till en utvidgad undersökning</t>
+  </si>
+  <si>
+    <t>Inger Hulterstam, Yvonne Johansson</t>
+  </si>
+  <si>
+    <t>Uppföljning av talförsening hos barn i 4-6-års åldern, (gallringsinstrument för tal hos 4-åringar, I)</t>
+  </si>
+  <si>
+    <t>Christel Eicehnberg, Gunilla Henningsson</t>
+  </si>
+  <si>
+    <t>Försök till bedömning av den effekt som röstterapi har på lång sikt</t>
+  </si>
+  <si>
+    <t>Birgitta Lundh, Ragnhild Bengtsson</t>
+  </si>
+  <si>
+    <t>Fonemens uppfattbarhet i oesophagustal</t>
+  </si>
+  <si>
+    <t>Brita Gustavsson, Maria Scherdin</t>
+  </si>
+  <si>
+    <t>Språktest för barn 2-6 år</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 26 - 31</t>
+  </si>
+  <si>
+    <t>Tua Johansson, Gunnel Källqvist, Ulrika Nettelbladt</t>
+  </si>
+  <si>
+    <t>Om röstkvalitet hos hörselskadade och normalhörande förskolebarn</t>
+  </si>
+  <si>
+    <t>Gunilla Ekeberg, Gunilla Nolemo</t>
+  </si>
+  <si>
+    <t>Talkontrollen i 4-års undersökningen, (gallringsintrument för tal hos 4-åringar, II)</t>
+  </si>
+  <si>
+    <t>Eva Borell, Christina Kjellberg</t>
+  </si>
+  <si>
+    <t>Attityder till stamning bland lärare och lärarkandidater</t>
+  </si>
+  <si>
+    <t>Lena Junker</t>
+  </si>
+  <si>
+    <t>Talutvecklingen hos 87 Stockholmsbarn - En explorativ efterundersökning</t>
+  </si>
+  <si>
+    <t>Monica Bergh-Gustafson, Ylva Segnestam</t>
+  </si>
+  <si>
+    <t>Särskoleelevers tal</t>
+  </si>
+  <si>
+    <t>Gunnar Gerby, Anders Brigander</t>
+  </si>
+  <si>
+    <t>Om kliniska bandinspelningar</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 20 - 25</t>
+  </si>
+  <si>
+    <t>Inga-Britt Flodin, Marie-Louise Frygner, Carl-Johan Nygren</t>
+  </si>
+  <si>
+    <t>En undersökning av sambandet mellan talutveckling av idiopatisk typ och speciella förhållanden kring moderns graviditet och förlossning</t>
+  </si>
+  <si>
+    <t>Helena Walfridsson, Britt Nilzén</t>
+  </si>
+  <si>
+    <t>Undersökning av laryngektomerade patienters rehabilitering, preliminär rapport</t>
+  </si>
+  <si>
+    <t>Monica Huss, Gunilla Åkesson</t>
+  </si>
+  <si>
+    <t>Skolmognadsprovresultat för en grupp barn med försenad talutveckling</t>
+  </si>
+  <si>
+    <t>Yvonne af Ugglas, Erna Hellström</t>
+  </si>
+  <si>
+    <t>Metoder för jämförande av grundtonsfrekvens hos kvinnor med funktionella röstrubbningar och kvinnor med normala röster</t>
+  </si>
+  <si>
+    <t>Elisabeth Michaelsson, Britt Svensson</t>
+  </si>
+  <si>
+    <t>Bandinspelningar från bullrande arbetsmiljöer - för användning av klinisk röstbehandling</t>
+  </si>
+  <si>
+    <t>Solveig Embring</t>
+  </si>
+  <si>
+    <t>De fonematiska felen hos 230 talförsenade stockholmsbarn</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 13 - 19</t>
+  </si>
+  <si>
+    <t>Monica Lundgren</t>
+  </si>
+  <si>
+    <t>Aspekter på normaltalandes nasalering</t>
+  </si>
+  <si>
+    <t>Ingrid Trollet</t>
+  </si>
+  <si>
+    <t>En uppföljning av 22 barn, vilka har behandlats för försenad talutveckling med diskrimnationsvårigheter gällande tonande- tonlösa klusiler</t>
+  </si>
+  <si>
+    <t>Inger Rehnberg, Ida-Gunilla Beling</t>
+  </si>
+  <si>
+    <t>S-indikator som hjälpmedel vid talterapi</t>
+  </si>
+  <si>
+    <t>Gunnel Thunell, Inger Engsner</t>
+  </si>
+  <si>
+    <t>Undersökning av talutvecklingen hos tio barn födda med kluven gom</t>
+  </si>
+  <si>
+    <t>Anita Johansson, Solveig Lindstein</t>
+  </si>
+  <si>
+    <t>Några aspekter på 'S'</t>
+  </si>
+  <si>
+    <t>Christina Grütz</t>
+  </si>
+  <si>
+    <t>Rhinolalia</t>
+  </si>
+  <si>
+    <t>Lars-Åke Franke-Blom</t>
+  </si>
+  <si>
+    <t>Tal och auditiv diskriminationsförmåga hos förskolebarn med försenad talutveckling. -En metodundersökning</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1 - 12</t>
+  </si>
+  <si>
+    <t>Kristina Grimås, Birgitta Johnsen</t>
+  </si>
+  <si>
+    <t>En austisk undersökning av svenskans tonlösa frikativor uttalade av normaltalande och icke normaltalande personer</t>
+  </si>
+  <si>
+    <t>Birgitta Bartning, Monica Franzén-Westerlund</t>
+  </si>
+  <si>
+    <t>Försök till analys av medelspektrum av tal vid normala inspelningsbetingelser, förstärkt återgivning och brus</t>
+  </si>
+  <si>
+    <t>Kristina Granstrand-Bjerkenstedt, Birgitta Henriksson, Siv Nilsson, Eva Feuer, Birgitta Heyman,</t>
+  </si>
+  <si>
+    <t>Statistiska fördelningen av grundtonsfrekvensen samt långtidsmedelspektra för tal vid olika röststyrka</t>
+  </si>
+  <si>
+    <t>Ninni Elliot</t>
+  </si>
+  <si>
+    <t>Några synpunkter på auditiv röstanalys vid en foniatrisk klinik</t>
+  </si>
+  <si>
+    <t>Gunilla Knutson, Kristina Linde</t>
+  </si>
+  <si>
+    <t>Förslag till afasiterapi</t>
+  </si>
+  <si>
+    <t>Åke Byström under medverkan av Gunnar Bjuggren</t>
+  </si>
+  <si>
+    <t>The Language Modalities Terst for Aphasia, Översatt till svenska</t>
+  </si>
+  <si>
+    <t>Mary Weiss</t>
+  </si>
+  <si>
+    <t>Undersökning av taluppfattningen vid nedsatt perceptionsförmåga</t>
+  </si>
+  <si>
+    <t>Ingrid Bengsson</t>
+  </si>
+  <si>
+    <t>De funktionella taldefekternas frekvens och relation till betatypen</t>
+  </si>
+  <si>
+    <t>Ingrid Westerlund</t>
+  </si>
+  <si>
+    <t>Analysis of Phonems and Distinctive Features as a Basic for Treatment of "Retarded Speech"</t>
+  </si>
+  <si>
+    <t>Elsie Hanson</t>
+  </si>
+  <si>
+    <t>Rapport från utprövning av självinstruerande hjälpmedel vid hörselträning av döva och hörselskadade</t>
+  </si>
+  <si>
+    <t>Britt Inger Bergendahl, Kerstin Engström</t>
+  </si>
+  <si>
+    <t>Inversfiltrering</t>
+  </si>
+  <si>
+    <r>
+      <t>SÖK e</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="24"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>fter författare alt. titel m.h.a kommandot Ctrl B</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="28"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="24"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ctrl F i engelsk versio</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="28"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>n)</t>
+    </r>
+  </si>
+  <si>
+    <t>Inscannad</t>
+  </si>
+  <si>
+    <t>Examensarbeten i logopedi/magisteruppsatser</t>
+  </si>
+  <si>
+    <t>Utformning och utprovning av ett lekprotokoll för logopedisk bedömning av kommunikativ kompetens hos barn på språkförskola</t>
+  </si>
+  <si>
+    <t>Madeleine Welin</t>
+  </si>
+  <si>
+    <t>Mathias Hall</t>
+  </si>
+  <si>
+    <t>Daniella El Khouri</t>
+  </si>
+  <si>
+    <t>Karin Körner</t>
+  </si>
+  <si>
+    <t>Sara Lejon</t>
+  </si>
+  <si>
+    <t>Josefine Bark</t>
+  </si>
+  <si>
+    <t>Lydia Crafoord</t>
+  </si>
+  <si>
+    <t>Maria Naaman</t>
+  </si>
+  <si>
+    <t>Kim Hamrin</t>
+  </si>
+  <si>
+    <t>Aia Altayyar</t>
+  </si>
+  <si>
+    <t>Tova Flyckt Jönsson</t>
+  </si>
+  <si>
+    <t>Andrea Wallenberg</t>
+  </si>
+  <si>
+    <t>Dyveke Christensen Karlström</t>
+  </si>
+  <si>
+    <t>Xanthippi Gkinoutsi</t>
+  </si>
+  <si>
+    <t>Sorah Abdulal</t>
+  </si>
+  <si>
+    <t>Maryan Muse Mohamed</t>
+  </si>
+  <si>
+    <t>Mia Nilö</t>
+  </si>
+  <si>
+    <t>451 - 459</t>
+  </si>
+  <si>
+    <t>Finns det ett samband mellan ordförrådsstorlek och kommunikativ delaktighet hos förskolebarn? Vidare utvärdering av FOCUS-34-SWE</t>
+  </si>
+  <si>
+    <t>Utvärdering av logopedisk behandling vid exercise-induced laryngeal obstruction (EILO)</t>
+  </si>
+  <si>
+    <t>Läsbarhetsindex för narrativa texter om ”Kakstöldsbilden” - normer för vuxna och samband med demografiska variabler samt självskattade läs- och skrivsvårigheter</t>
+  </si>
+  <si>
+    <t>Bedömning av misstänkt talstörning hos barn En kartläggning av svensk klinisk praxis</t>
+  </si>
+  <si>
+    <t>Självskattning och expertbedömning av stamningssymptom hos kvinnor och män mellan 13 och 25 år</t>
+  </si>
+  <si>
+    <t>Prestation på den svenska versionen av Boston Naming Test hos barn och ungdomar 9–17 år i relation till flerspråkighet och socioekonomisk status</t>
+  </si>
+  <si>
+    <t>Utseendet spelar roll - vårdpersonals attityd till 3D-printad timbalkost</t>
+  </si>
+  <si>
+    <t>Behandling med semantisk särdragsanalys för flerspråkiga personer med afasi - fallstudie samt en systematisk litteraturöversikt</t>
+  </si>
+  <si>
+    <t>Sjuksköterskors upplevelser av att använda SSA-S inom slutenvården och vårdchefers skattning av relevansen av sväljscreening</t>
+  </si>
+  <si>
+    <t>Utvärdering av en webbutbildning inom dysfagi för sjuksköterskor och undersköterskor på särskilda boen-den</t>
+  </si>
+  <si>
+    <t>Effekten av resonansrörsbehandling på globus</t>
+  </si>
+  <si>
+    <t>Vidare utvärdering av FOCUS-34-SWE för barn i förskoleåldern, samt profilkategoriers användbarhet</t>
+  </si>
+  <si>
+    <t>Benämnings- och generaliseringseffekter hos flerspråkig afasipatient efter behandling med semantisk särdragsanalys</t>
+  </si>
+  <si>
+    <t>"Nånting med språket" Mellanstadieelevers medvetenhet och kunskaper om sin språkstörning och dess påverkan i vardagen</t>
+  </si>
+  <si>
+    <t>Upplevelse av stress hos kvinnor med och utan röststörning inom röstkrävande yrken</t>
+  </si>
+  <si>
+    <t>Skrivängslan enligt Writing Apprehension Test – normer för vuxna och samband med demografiska faktorer samt självskattade läs- och skrivsvårigheter</t>
+  </si>
+  <si>
+    <t>Tidig expressiv fonologisk förmåga hos barn med hörselnedsättning samt prövning av testet PEEPS-SE</t>
+  </si>
+  <si>
+    <t>460 - 468</t>
+  </si>
+  <si>
+    <t>Sara Rassolie</t>
+  </si>
+  <si>
+    <t>Can Acoustic Voice Quality Index detect voice changes in transwomen after feminizing voice therapy?</t>
+  </si>
+  <si>
+    <t>Emma Gabrielsson</t>
+  </si>
+  <si>
+    <t>Patientföljsamhet till logopediska rekommendationer efter sväljröntgen som konstaterat aspiration hos pediatriska patienter</t>
+  </si>
+  <si>
+    <t>Lisa Goblirsch</t>
+  </si>
+  <si>
+    <t>Perceptuellt skattad velofarynxfunktion och hypernasalitet hos tre-åriga barn med eller utan gomspalt samt lätt hörselnedsättning</t>
+  </si>
+  <si>
+    <t>Felicia Hodén</t>
+  </si>
+  <si>
+    <t>Muntligt förklarande hos skolelever mellan 10-16 år med typisk språkutveckling</t>
+  </si>
+  <si>
+    <t>Hanna Tjärnkvist</t>
+  </si>
+  <si>
+    <t>Förändringar i transkvinnors röstkvalitet utifrån läckage, register och röststyrka efter feminiserande röstbehandling</t>
+  </si>
+  <si>
+    <t>Maryam Hamade</t>
+  </si>
+  <si>
+    <t>Förekomsten av tvångsmässiga kommunikatörer i en svensk kulturell kontext mätt med en svensk översättning av Talkaholic Scale</t>
+  </si>
+  <si>
+    <t>Dania Mahdi</t>
+  </si>
+  <si>
+    <t>Pratnarkomani – samband med graden av överkommunikation och personlighetsfaktorerna extreaversion, ledarskapsförmåga och neuroticism</t>
+  </si>
+  <si>
+    <t>Izabelle Nyholm</t>
+  </si>
+  <si>
+    <t>Kommunikation i förändring: Longitudinell studie där ena parten i en relation har demens</t>
+  </si>
+  <si>
+    <t>Sara Lindbäck</t>
+  </si>
+  <si>
+    <t>Svensk validering av Yale Pharyngeal Residue Severity Rating Scale och erfarna dysfagilogopeders åsikter om skalan</t>
+  </si>
+  <si>
+    <t>Linnea Johansson</t>
+  </si>
+  <si>
+    <t>Förändring av grundtons- och formantfrekvenser hos trans-kvinnor: Effekt av feminiserande röstbehandling</t>
+  </si>
+  <si>
+    <t>Elin Kasumkovic</t>
+  </si>
+  <si>
+    <t>Vokalformanter hos svenska femåringar med taldyspraxi och jämnåriga med typisk talutveckling</t>
+  </si>
+  <si>
+    <t>Merve Saygin</t>
+  </si>
+  <si>
+    <t>Naiva lyssnares skattning av stamning relaterad till talarens skattning och experters bedömning</t>
+  </si>
+  <si>
+    <t>469 - 480</t>
+  </si>
+  <si>
+    <t>Lisa Nilsson</t>
+  </si>
+  <si>
+    <t>Stöttningsstrategier vid elicitering av berättande hos barn med grav språkstörning: en pilotstudie</t>
+  </si>
+  <si>
+    <t>Nesma Abo Amer</t>
+  </si>
+  <si>
+    <t>En utvärdering av vad som är en kliniskt rele-vant förbättring på FOCUS-34</t>
+  </si>
+  <si>
+    <t>Disa Stenberg</t>
+  </si>
+  <si>
+    <t>Kommunikativa funktioner och former hos barn med intellektuell funktionsnedsättning</t>
+  </si>
+  <si>
+    <t>Sivana Gallegos Fadda</t>
+  </si>
+  <si>
+    <t>Återberättande hos äldre skolbarn och ungdomar med typisk språkutveckling</t>
+  </si>
+  <si>
+    <t>Uttrycksförmåga och förståelighet mätt i spontantal hos barn med intellektuell funktionsnedsättning – en pilotstudie</t>
+  </si>
+  <si>
+    <t>Sandra Kalapudas</t>
+  </si>
+  <si>
+    <t>Isabell Hammarlund</t>
+  </si>
+  <si>
+    <t>Den tidiga konsonantproduktionen hos barn med ensidig hörselgångsatresi</t>
+  </si>
+  <si>
+    <t>Förmåga att skatta röstanvändning i vardagen hos personer med Parkinsons sjukdom och röstfriska kontrollpersoner</t>
+  </si>
+  <si>
+    <t>Cecilia Morales Barbus</t>
+  </si>
+  <si>
+    <t>Filippa Eile</t>
+  </si>
+  <si>
+    <t>Acoustic Voice Quality Index som mått på dysfoni vid Parkinsons sjukdom</t>
+  </si>
+  <si>
+    <t>Förståelighet hos tre-åriga barn med lätt hörselnedsättning relaterat till sekretorisk mediaotit med eller utan gomsplat</t>
+  </si>
+  <si>
+    <t>Lovisa Assarsson</t>
+  </si>
+  <si>
+    <t>Ioannis Tachmazouglou</t>
+  </si>
+  <si>
+    <t>Skillnader i skrift utifrån komplexitetsmått vid amyotrofisk lateral skleros kontra lindrig kognitiv nedsättning (subjektiv eller objektiv)</t>
+  </si>
+  <si>
+    <t>Självupplevda effekter av sugrörsinandning på andning och röst hos en frisk population ≥ 65 år</t>
+  </si>
+  <si>
+    <t>Linnea Ehrnlund</t>
+  </si>
+  <si>
+    <t>Tina Rashidi</t>
+  </si>
+  <si>
+    <t>Skiljer sig syntaktisk komplexitet i skrift mellan personer med ALS och kontrollpersoner</t>
+  </si>
+  <si>
+    <t>Desiree Brask</t>
+  </si>
+  <si>
+    <t>Självupplevd kommunikationsförmåga hos högskolestudenter: samband med utbildningsskede och röstbesvär</t>
+  </si>
+  <si>
+    <t>Daniella Gevriye</t>
+  </si>
+  <si>
+    <t>Vokalformanter hos svenska femåringar med talavvikelser och läpp-käk-gomspalt och jämnåriga med typisk talutveckling</t>
+  </si>
+  <si>
+    <t>481 - 493</t>
+  </si>
+  <si>
+    <t>Camilla Göthlin</t>
+  </si>
+  <si>
+    <t>En kartläggning av talavvikelsemönster hos 5-åriga svensktalande barn med typisk tal- och språkutveckling</t>
+  </si>
+  <si>
+    <t>Zöhre Alp Sener</t>
+  </si>
+  <si>
+    <t>Tidig ord- och gestanvändning hos 12–36­­­ månader gamla barn med typisk utveckling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ayla Kaya </t>
+  </si>
+  <si>
+    <t>Relationen mellan hörförståelse, ordförståelse och grammatisk förståelse hos svenska elever i årskurs F-3</t>
+  </si>
+  <si>
+    <t>Jennifer Shi</t>
+  </si>
+  <si>
+    <t>Elevers nytta av en dyskalkyliutredning:</t>
+  </si>
+  <si>
+    <t>Jacob Palo</t>
+  </si>
+  <si>
+    <t>En kartläggning av talavvikelser och talavvikelsemönster hos svenska 3-åriga barn med typisk tal- och språkutveckling</t>
+  </si>
+  <si>
+    <t>Youanna Engstrand</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Utvärdering av en nationell </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t>e</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">-utbildning i dysfagi för personal i vård och omsorg av äldre </t>
     </r>
+  </si>
+  <si>
+    <t>Ella Arndt</t>
+  </si>
+  <si>
+    <t>Julia Löfgren</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Livskvalitetsaspekter mätt med PedsQL hos förskolebarn med och utan språkstörning </t>
+  </si>
+  <si>
+    <t>Är det större variation i röstomfång vid spontaltal än textläsning</t>
+  </si>
+  <si>
+    <t>Karin Mickos</t>
+  </si>
+  <si>
+    <t>Logopeders överväganden vid remittering till språkförskola</t>
+  </si>
+  <si>
+    <t>Yumgul Gyoch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Levnadsberättelser inom demensomsorgen i Sverige </t>
+  </si>
+  <si>
+    <t>Samanah Yousofy</t>
+  </si>
+  <si>
+    <t>Vilken hjälp har skolan av en dyskalkyliutredning?</t>
+  </si>
+  <si>
+    <t>Amanda Angeli Strand</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Logopeders utvärdering av en nationell </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t>e</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t>-utbildning i dysfagi för vårdpersonal inom äldreomsorgen</t>
     </r>
+  </si>
+  <si>
+    <t>494 - 505</t>
+  </si>
+  <si>
+    <t>Frida Andersson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Utveckling av expressivt ordförråd hos barn med sekretorisk mediaotit med eller utan gomspalt </t>
+  </si>
+  <si>
+    <t>Delin Darbas</t>
+  </si>
+  <si>
+    <t>Utveckling av expressivt ordförråd och tecken hos barn med cochleaimplantat enligt SECDI-II</t>
+  </si>
+  <si>
+    <t>Sandra Elert</t>
+  </si>
+  <si>
+    <t>Svenska dysfagilogopeders erfarenheter och inställning till rehabiliterande behandling vid dysfagi efter stroke</t>
+  </si>
+  <si>
+    <t>Zubaida Umran</t>
+  </si>
+  <si>
+    <t>Patienters upplevelser av att leva med dysfagi efter stroke och att delta i en behandlingsstudie</t>
+  </si>
+  <si>
+    <t>Dilara Erer</t>
+  </si>
+  <si>
+    <t>Påverkas sväljning och kommunikation av COVID-19? Subjektiva besvär hos patienter som vårdats på sjukhus eller hemma</t>
+  </si>
+  <si>
+    <t>506 - 517</t>
+  </si>
+  <si>
+    <t>Tasbeeh Saliem</t>
+  </si>
+  <si>
+    <t>Faktorer som bidrar till kommunikations- och sväljningsrelaterade symtom vid postcovid</t>
+  </si>
+  <si>
+    <t>Amanda Avermo</t>
+  </si>
+  <si>
+    <t>Dysfagi och kompensatoriska anpassningar vid flerfunktionsnedsättning: personliga assistenters erfarenheter, kunskaper och åsikter om en webbutbildning</t>
+  </si>
+  <si>
+    <t>Anniina Talvala</t>
+  </si>
+  <si>
+    <t>Fonologisk språkutveckling hos barn med cochleaimplantat enligt bedömningar med Tolvordstestet - en analys av testprotokoll och journaler</t>
+  </si>
+  <si>
+    <t>Catarina Brandt</t>
+  </si>
+  <si>
+    <t>Anpassning av Rapid Naming Test: Samband mellan bakgrundsfaktorer och resultat hos vuxna</t>
+  </si>
+  <si>
+    <t>Emma Eriksson</t>
+  </si>
+  <si>
+    <t>Skriftlig utveckling över tid hos elever med grav språkstörning på specialskola</t>
+  </si>
+  <si>
+    <t>Emma Buran</t>
+  </si>
+  <si>
+    <t>Dysfagi och gastrostomi vid flerfunktionsnedsättning: Personliga assistenters kunskaper och inställningar samt åsikter om en webbutbildning</t>
+  </si>
+  <si>
+    <t>Diana Al-mahde</t>
+  </si>
+  <si>
+    <t>Dysfagilogopeders bedömning med Yale Pharyngeal Residue Severity Rating Scale och deras åsikter om den</t>
+  </si>
+  <si>
+    <t>Constantina Chouliaras</t>
+  </si>
+  <si>
+    <t>Fokuserad språkstimulans för barn med cerebral pares – effekten på föräldrars responsivitet</t>
+  </si>
+  <si>
+    <t>Agnes Hammarström Parszyk</t>
+  </si>
+  <si>
+    <t>Förbättrar HiCommunication artikulationen hos personer med Parkinsons sjukdom?</t>
+  </si>
+  <si>
+    <t>Mollie Nilbrink</t>
+  </si>
+  <si>
+    <t>Förklarandediskurs på mikronivå: en jämförelse mellan pojkar och flickor med typisk språkutveckling i mellan- och högstadiet</t>
+  </si>
+  <si>
+    <t>Agneta Nyman Atterday</t>
+  </si>
+  <si>
+    <t>Willingness to Communicate: relation till demografiska variabler och ordflöde hos friska vuxna med svenska som förstaspråk</t>
+  </si>
+  <si>
+    <t>Olivia Jene</t>
+  </si>
+  <si>
+    <t>Kan intensiv språkträning i grupp enligt ILAT förbättra talet för personer med talapraxi?</t>
+  </si>
+  <si>
+    <t>Elias Rödland</t>
+  </si>
+  <si>
+    <t>En undersökning av åldersrelaterade skillnader i röstläckage hos röstfriska talare</t>
+  </si>
+  <si>
+    <t>Helena Papadopoulos</t>
+  </si>
+  <si>
+    <t>Röstkvalitet och maximal fonationstid hos sångare jämfört med ickesångare</t>
+  </si>
+  <si>
+    <t>Natalia Yelda</t>
+  </si>
+  <si>
+    <t>En undersökning av tolvordstestet relaterat till föräld_x0002_rarapporterade formuläret SE-CDI med fokus på barn med cochleaimplantat</t>
+  </si>
+  <si>
+    <t>Fanny Matt</t>
+  </si>
+  <si>
+    <t>Digitalt samtalsstöd vid afasi: En samtalsanalytisk studie av konversationer förda med och utan CIRCA</t>
+  </si>
+  <si>
+    <t>Jenny Carlstedt</t>
+  </si>
+  <si>
+    <t>Fonemetablering och fonologiska processer hos femåriga barn födda med isolerad gomspalt</t>
+  </si>
+  <si>
+    <t>Yasmin Martinez Tjernberg</t>
+  </si>
+  <si>
+    <t>Svenska logopeders arbetssätt och erfarenheter av personer med långvarig svår medvetandestörning</t>
+  </si>
+  <si>
+    <t>Molly Fröjdh</t>
+  </si>
+  <si>
+    <t>Ökar förutsättningar som erfarenhet och tillgång till referensstimuli samstämmighet mellan och inom lyssnare?</t>
+  </si>
+  <si>
+    <t>Nuray Jeafer</t>
+  </si>
+  <si>
+    <t>Förändringar i artikulation från fem till tio år hos barn födda med isolerad gomspalt</t>
+  </si>
+  <si>
+    <t>Olga Åkerlind</t>
+  </si>
+  <si>
+    <t>Funktionell kommunikation i en digital tid: En intervjustudie med personer med afasi och deras närstående</t>
+  </si>
+  <si>
+    <t>Anna Paulsson</t>
+  </si>
+  <si>
+    <t>Självständig språkträning för personer med afasi i kroniskt skede via digital plattform med talfunktioner – en intervjustudie om faktorer som påverkar genomförbarhet</t>
+  </si>
+  <si>
+    <t>Ronya Alagündüz</t>
+  </si>
+  <si>
+    <t>Validering av enkäten Styrkor och stress i föräldraskapet</t>
+  </si>
+  <si>
+    <t>Ida Risku</t>
+  </si>
+  <si>
+    <t>Hur relaterar akustiska mått på talets intonation till hur det faktiskt låter?</t>
+  </si>
+  <si>
+    <t>Maria Sandquist</t>
+  </si>
+  <si>
+    <t>Dynamic Temporal and Tactile Cueing (DTTC) för barn i yngre skolåldern med taldyspraxi i kombination med språkstörning och andra utvecklingsneurologiska avvikelser</t>
+  </si>
+  <si>
+    <t>Sinem Altinkaynak</t>
+  </si>
+  <si>
+    <t>Föräldrastress hos föräldrar till barn mellan 2 och 12 år med språkstörning och andra funktionsnedsättningar</t>
+  </si>
+  <si>
+    <t>Sofia Eklundh</t>
+  </si>
+  <si>
+    <t>Digital självständig språkträning vid afasi i subakut skede efter stroke: Faktorer som påverkar genomförbarheten</t>
+  </si>
+  <si>
+    <t>Frida Tofft</t>
+  </si>
+  <si>
+    <t>En jämförelse mellan pojkar och flickors berättandeförmåga i årskurs 4–6 och 7–9</t>
+  </si>
+  <si>
+    <t>Diana Geuriya</t>
+  </si>
+  <si>
+    <t>Grundtonsfrekvens, röststyrka och röstomfång med stigande ålder hos röstfriska talare</t>
+  </si>
+  <si>
+    <t>Felicia Willebrand</t>
+  </si>
+  <si>
+    <t>Kan Hanen påverka föräldrars responsiva beteenden i samspel med sina barn med språkstörning?</t>
+  </si>
+  <si>
+    <t>Noor Botros</t>
+  </si>
+  <si>
+    <t>Utvärdering av Acoustic Voice Quality Index hos röstfriska personer före och efter röstträning</t>
+  </si>
+  <si>
+    <t>Lina Ottosson</t>
+  </si>
+  <si>
+    <t>Påverkar lexikalitet och erfarenhet bedömningar av finfonetisk variation i barns tal?</t>
+  </si>
+  <si>
+    <t>Nina Aurell</t>
+  </si>
+  <si>
+    <t>Påverkar friska vuxnas språkliga förmåga eller demografiska variabler hur de skattar sin kommunikativa kompetens?</t>
+  </si>
+  <si>
+    <t>518 - 529</t>
+  </si>
+  <si>
+    <t>530 - 541</t>
+  </si>
+  <si>
+    <t>542 - 553</t>
+  </si>
+  <si>
+    <t>Sara Fuetsch</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Upplevelser av AVT (Auditiv-Verbal Terapi) </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">för </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>barn med cochleaimplantat eller hörapparat ur ett föräldrar och logopedperspektiv</t>
     </r>
+  </si>
+  <si>
+    <t>Jennifer Klingbäck</t>
+  </si>
+  <si>
+    <t>Gester i relation till tal hos 2-4-åriga döva barn med cochleaimplantat</t>
+  </si>
+  <si>
+    <t>Mahfuza Ibrahim</t>
+  </si>
+  <si>
+    <t>Perseverationer i ordflödestester: Relationen till kluster och metakognitiva kommentarer</t>
+  </si>
+  <si>
+    <t>542-553</t>
+  </si>
+  <si>
+    <t>Klara Bonde Hager</t>
+  </si>
+  <si>
+    <t>Föräldrars verbala respons på små barns yttranden i relation till språklig nivå</t>
+  </si>
+  <si>
+    <t>Halina Larsson Diver</t>
+  </si>
+  <si>
+    <t>Referensvärden för formantfrekvenser hos vuxna röstfriska svenska talare</t>
+  </si>
+  <si>
+    <t>Emma Sennerö</t>
+  </si>
+  <si>
+    <t>Inkludering inom demensomsorgens gruppaktiviteter: En multimodal interaktionsanalytisk studie</t>
+  </si>
+  <si>
+    <t>Anna Shaposhnikova</t>
+  </si>
+  <si>
+    <t>Vilka bakgrundsfaktorer är relaterade till om ett barn antas till språkförskola?</t>
+  </si>
+  <si>
+    <t>Stina Lindersson</t>
+  </si>
+  <si>
+    <t>Temporala aspekter i tal: Skiljer sig talhastighet, artikulationshastighet och pausduration beroende på ålder och kön?</t>
+  </si>
+  <si>
+    <t>Martina Palm</t>
+  </si>
+  <si>
+    <t>Kommunikativt självförtroende hos vuxna med kognitiv kommunikationsnedsättning efter förvärvad hjärnskada: effekt av interprofessionell gruppbehandling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amlin Al Emara </t>
+  </si>
+  <si>
+    <t>Grammatisk förståelse hos enspråkiga och flerspråkiga barn i förskoleklass: En jämförelse mellan TROG-2 och LegiLexi</t>
+  </si>
+  <si>
+    <t>Neda Jahed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Utvärdering av implementering av International Dysphagia Diet Standardization Initiative (IDDSI) </t>
+  </si>
+  <si>
+    <t>554-564</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alexia Vergara Aguirre </t>
+  </si>
+  <si>
+    <t>Föräldraresponser i lek med barn vid 18 månader</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klara Ekman von Huth </t>
+  </si>
+  <si>
+    <t>Erfarenheter av digitala vårdkontakter vid demenssjukdom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wendela Balci </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hur ska logopeder bedöma språkliga fel hos elever i berättandeuppgifter för att nå högre interbedömarreliabilitet? </t>
+  </si>
+  <si>
+    <t>Ellinor Ovannes</t>
+  </si>
+  <si>
+    <t>Logopeders erfarenheter av att genomgå en implementeringsprocess</t>
+  </si>
+  <si>
+    <t>Mikael Bondesson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skrivångest bland universitetsstudenter: En explorativ studie om återkoppling och andra påverkansfaktorer </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ebba Hiort </t>
+  </si>
+  <si>
+    <t>Sensoriska profiler i en kohort av barn med oral- och talmotorisk dysfunktion</t>
+  </si>
+  <si>
+    <t>Justyna Högström</t>
+  </si>
+  <si>
+    <t>Föräldrasvar efter barns handlingar i lek med barn på tidig språklig nivå</t>
+  </si>
+  <si>
+    <t>Ella Edlund</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Har träning med talträningsappen </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t>Pop2TalkNordic</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> effekt på barns uttalsavvikelser?</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Tidig användning av gester och ord hos barn med hörselnedsättning </t>
+    <t>Linnéa Ringstedt</t>
+  </si>
+  <si>
+    <t>Kan interprofessionell gruppbehandling påverka användande av kognitiva strategier hos personer med kognitiv kommunikationsstörning?</t>
+  </si>
+  <si>
+    <t>Rikka Lantonen</t>
+  </si>
+  <si>
+    <r>
+      <t>Tidig användning av gester och ord hos barn med hörselnedsättning</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Sara de Leur</t>
+  </si>
+  <si>
+    <t>Ordflöde och det naturliga åldrandet: En fördjupning i kluster- och växlingsfrekvens</t>
+  </si>
+  <si>
+    <t>565-575</t>
+  </si>
+  <si>
+    <t>Emma Rockler</t>
+  </si>
+  <si>
+    <t>Erfarenheter och upplevelser av stamningsbehandling under uppväxten - en enkätstudie</t>
+  </si>
+  <si>
+    <t>Nadima Wardak</t>
+  </si>
+  <si>
+    <t>Förbättring av interbedömarreliabiliteten vid kodning av språkliga fel i muntliga förklarandeuppgifter: En metodutvecklingsstudie</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Validering och reliabilitetsprövning av </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t>Voice and Communication Situation Questionnaire Presumed Female At their Birth (VCSQ</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t>PFAB</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t>)</t>
     </r>
+  </si>
+  <si>
+    <t>Lovisa Birgersson</t>
+  </si>
+  <si>
+    <t>Julia Lycken</t>
+  </si>
+  <si>
+    <t>Bedömning och intervention av dysfagi inom palliativ vård – logopeders upplevda kompetens och utbildningsbehov</t>
+  </si>
+  <si>
+    <t>Denise Östergren</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Förändras variation av </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>f</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>o hos transkvinnor efter feminiserande röstbehandling?</t>
     </r>
+  </si>
+  <si>
+    <t>Johanna Bak</t>
+  </si>
+  <si>
+    <t>Hur berättar och förklarar mellanstadieelever med DLD?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madeleine Gutierrez Flores </t>
+  </si>
+  <si>
+    <t>Erfarenhet av vänskapsrelationer i ett livsperspektiv hos vuxna med Developmental Language Disorders</t>
+  </si>
+  <si>
+    <t>Julia Huss Rautanen</t>
+  </si>
+  <si>
+    <t>Klinikers upplevelser av att bedöma och behandla patienter med tolkbehov och förvärvad hjärnskada</t>
+  </si>
+  <si>
+    <t>Erva Erdem</t>
+  </si>
+  <si>
+    <t>Måltidspresentationens påverkan: Attityder till traditionellt utformad timbalkost och modellformad timbalkost</t>
+  </si>
+  <si>
+    <t>Mona Al Shakarji</t>
+  </si>
+  <si>
+    <t>Lyssnandets betydelse och utveckling hos logopeder</t>
+  </si>
+  <si>
+    <t>576-585</t>
+  </si>
+  <si>
+    <t>Susanna Knutas</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Svensk validering och reliabilitetsprövning av frågeformuläret </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Unhelpful Thoughts and Beliefs About Stuttering </t>
     </r>
   </si>
   <si>
+    <t>Linnea Carlsson</t>
+  </si>
+  <si>
+    <t>Långtidseffekter av cochleaimplantat på ordförrådets organisation hos tonåringar och unga vuxna: mätt med strategier vid ordflödestester</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rebecca Klöfverskjöld   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kommunikativa likheter och skillnader mellan treåriga flickor och pojkar som identifierats med misstänkt autism  </t>
+  </si>
+  <si>
+    <t>Emelia Andersson</t>
+  </si>
+  <si>
+    <t>Hur skattar röstfriska individer Rösthandikappindex och hur stabil är mätningen över tid?</t>
+  </si>
+  <si>
+    <t>Helia Abdian-Nia</t>
+  </si>
+  <si>
+    <t>Från screening till diagnos: Kommunikativa former och funktioner hos barn med och utan autism</t>
+  </si>
+  <si>
+    <t>Karin Sivertsson</t>
+  </si>
+  <si>
+    <t>Pappa-barn-interaktioner vid gemensam bokläsning under tidig språkutveckling</t>
+  </si>
+  <si>
+    <t>Sara Yousef</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kommunikation utan gemensamt språk – en kvalitativ studie av vårdinteraktion i flerspråkig demensvård </t>
+  </si>
+  <si>
+    <t>Joudy Bahadi</t>
+  </si>
+  <si>
+    <t>Att hantera kommunikationsförändringar vid demenssjukdom: upplevelser hos Personer med demens och deras samtalspartners</t>
+  </si>
+  <si>
+    <t>Alice Varcoe Orhem</t>
+  </si>
+  <si>
+    <t>Hur påverkar samtidig afasi bedömningen av icke-verbal oral apraxi?</t>
+  </si>
+  <si>
+    <t>Alma Hall</t>
+  </si>
+  <si>
+    <t>Upplevelser av kommunikation vid afasi och demens – en jämförande analys</t>
+  </si>
+  <si>
+    <t>Athal Blailo</t>
+  </si>
+  <si>
+    <t>Effekter av avkodningsträning med Aski Raski på avkodning och läsförståelse i årskurs 2 och 3</t>
+  </si>
+  <si>
+    <t>586-595</t>
+  </si>
+  <si>
+    <t>Michelle Friberg</t>
+  </si>
+  <si>
+    <t>Det logopediska omhändertagandet av personer med dysfagi och perkutan endoskopisk gastrostomi (PEG) efter neurologiskt insjuknande</t>
+  </si>
+  <si>
+    <t>Jaddo Dima</t>
+  </si>
+  <si>
+    <t>Från skrivuppgifter till prov: En enkätstudie som undersöker korrelation mellan skriv- och bedömningsångest</t>
+  </si>
+  <si>
+    <t>Anna Maria Tuomiluoma</t>
+  </si>
+  <si>
+    <t>Återhämtningsmönster av icke-verbal oral apraxi efter stroke mellan subakut och kronisk fas jämfört med återhämtningsmönstren av samtidig afasi och talapraxi</t>
+  </si>
+  <si>
+    <t>Elvira Ballardini</t>
+  </si>
+  <si>
+    <t>Lisa Stenskog</t>
+  </si>
+  <si>
+    <t>Självskattad lyssnandebenägenhet: En jämförande studie mellan logopedstudenter och andra studentgrupper</t>
+  </si>
+  <si>
+    <t>Zaynab Alhamamrah</t>
+  </si>
+  <si>
+    <t>Self-Rated Willingness to Listen: A Comparative Study Between Speech-Language Pathology Students and Other Student Groups</t>
+  </si>
+  <si>
+    <t>Klaudia Agalliu </t>
+  </si>
+  <si>
+    <t>Tonåringars upplevelser och erfarenheter av stamningsbehandling – en enkätstudie</t>
+  </si>
+  <si>
+    <t>Astri-Alvilde Uddland Almoås</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gester hos små barn med Downs syndrom och föräldrars bemötande: en studie av tidig kommunikation </t>
+  </si>
+  <si>
+    <t>Tuva Cordén </t>
+  </si>
+  <si>
+    <t>Vokalisering och bemötande vid demens: en multimodal analys av vårdpersonalens interaktion med vårdtagare</t>
+  </si>
+  <si>
+    <t>Filippa Frid</t>
+  </si>
+  <si>
+    <t>Acoustic Voice Quality Index som mått på dysfoni: Svenska referensvärden och tillförlitlighet vid Parkinsons sjukdom</t>
+  </si>
+  <si>
+    <t>596-605</t>
+  </si>
+  <si>
+    <t>Bedömning av talapraxi bland logopeder i Sverige: En enkätstudie om diagnoskriterier och bedömningsmetoder</t>
+  </si>
+  <si>
+    <t>Danielle Löwdahl</t>
+  </si>
+  <si>
+    <t>Kommunikation i skolmiljö hos barn med talängslan/selektiv mutism före och efter logopedisk intervention</t>
+  </si>
+  <si>
+    <t>Lou Bendrot</t>
+  </si>
+  <si>
+    <t>Pä eller Päron? Mätning av subglottalt tryck vid standardmetod och textläsning</t>
+  </si>
+  <si>
+    <t>Rapid naming test: Konvergent och divergent validitet</t>
+  </si>
+  <si>
+    <t>Amanda Pettersson</t>
+  </si>
+  <si>
+    <t>Linda Mikkola</t>
+  </si>
+  <si>
+    <t>Maha Hussein</t>
+  </si>
+  <si>
+    <t>Barn med svåra medfödda hjärtfel:  Språkfunktioner och logopedisk uppföljning</t>
+  </si>
+  <si>
+    <t>Höra-Göra vid bedömning av SSD – teoretisk grund och användares synpunkter</t>
+  </si>
+  <si>
     <t>Maria Andersson</t>
   </si>
   <si>
     <t>Behandling vid psykisk ohälsa hos personer med afasi: en studie om tillgänglighet</t>
   </si>
   <si>
+    <t>Utvärdering av föräldrautbildningen ”Börja skolan med språkstörning” – En kvantitativ och kvalitativ studie</t>
+  </si>
+  <si>
     <t>Tracy Temfo</t>
   </si>
   <si>
-    <t>Utvärdering av föräldrautbildningen ”Börja skolan med språkstörning” – En kvantitativ och kvalitativ studie</t>
-[...1 lines deleted...]
-  <si>
     <t>Rania Zouhir</t>
   </si>
   <si>
     <t>Jämförelse mellan observerat och rapporterat expressivt ordförråd hos 18 månader gamla barn</t>
   </si>
   <si>
     <t>Wilma Ahlberg</t>
   </si>
   <si>
     <t>En utvärdering av föräldrars och logopeders upplevelser av den föräldrariktade interventionen Hanenprogrammet</t>
+  </si>
+  <si>
+    <t>Linnea Locatelli</t>
+  </si>
+  <si>
+    <t>Kliniska resonemang kring logopediskt omhändertagande av barn med talstörning/SSD</t>
+  </si>
+  <si>
+    <t>606-615</t>
+  </si>
+  <si>
+    <t>Maya Mohamad</t>
+  </si>
+  <si>
+    <t>Självrapporterade ät- och sväljsvårigheter hos äldre personer som besöker vårdcentral</t>
+  </si>
+  <si>
+    <t>Tove Pierre</t>
+  </si>
+  <si>
+    <t>Samtalsmönster i digitala videomöten mellan äldre och vårdpersonal – en multimodal interaktionsanalytisk studie</t>
+  </si>
+  <si>
+    <t>Jennifer Parker</t>
+  </si>
+  <si>
+    <t>TAKK i barnlogopedisk praktik – användning, uppföljning och ansvar</t>
+  </si>
+  <si>
+    <t>Ofelia Schoultze</t>
+  </si>
+  <si>
+    <t>Förälder-barn-interaktion i Babble Boot Camp - en observationsstudie</t>
+  </si>
+  <si>
+    <t>Sevval Kibar</t>
+  </si>
+  <si>
+    <t>Barns attityder till sociala robotar</t>
+  </si>
+  <si>
+    <t>Pia Kaijomaa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morfosyntaktisk förmåga hos skolbarn med typisk språkutveckling utifrån processbarhetsteorin </t>
+  </si>
+  <si>
+    <t>Leili Ahmedova</t>
+  </si>
+  <si>
+    <t>Hur (o)tillförlitlig är självskattad frekvens av ordglömska?</t>
+  </si>
+  <si>
+    <t>Antonia Nämming</t>
+  </si>
+  <si>
+    <t>Bemötande och måltidsstöd för personer med Alzheimers sjukdom i särskilt boende: En observationsstudie av kommuniktaion och måltidsstöd</t>
+  </si>
+  <si>
+    <t>Yrsa Schau</t>
+  </si>
+  <si>
+    <t>Referensvärden för vokalrymd och vokalartikulationsindex hos röstfriska svensktalande vuxna</t>
+  </si>
+  <si>
+    <t>Linna Winberg Skog</t>
+  </si>
+  <si>
+    <t>När barnet stammar - föräldrars upplevelse av stamningsbehandling i skolåldern</t>
+  </si>
+  <si>
+    <t>616-626</t>
+  </si>
+  <si>
+    <t>Alma Lindholm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Röstanpassningar vid högläsning i brus hos röstfriska och personer med Parkinsons sjukdom – Referensvärden &amp; gruppjämförelse </t>
+  </si>
+  <si>
+    <t>Alejandra Landazabal Henao</t>
+  </si>
+  <si>
+    <t>Språklig uppföljning av 11-12-åriga barn som uppvisade riskfaktorer för utvecklingsneurologiska avvikelser som spädbarn</t>
+  </si>
+  <si>
+    <t>Måns Klingvall</t>
+  </si>
+  <si>
+    <t>Självskattade sväljsvårigheter vid multipel skleros (MS)</t>
+  </si>
+  <si>
+    <t>Carima El Qali Naim</t>
+  </si>
+  <si>
+    <t>Explorativa referensvärden för vuxna på läs- och språktest</t>
+  </si>
+  <si>
+    <t>Hanna Hedberg</t>
+  </si>
+  <si>
+    <t>Effekten av ett strukturerat bedömningsprotokoll för cervikal auskultation: Kriterievaliditet och interbedömarreliabilitet</t>
+  </si>
+  <si>
+    <t>Camilla Johnsson</t>
+  </si>
+  <si>
+    <t>Referensvärden för akustiska mått i talfonetogram vid spontantal och textläsning hos röstfriska vuxna talare</t>
+  </si>
+  <si>
+    <t>Madina Kozhayeva</t>
+  </si>
+  <si>
+    <t>Artikulatorisk korrekthet hos femåringar med misstänkt taldyspraxi: två talmaterials påverkan på PCC samt jämförelse med föräldraskattad förståelighet</t>
+  </si>
+  <si>
+    <t>Isabela Maria Lara Coelho Guimarães</t>
+  </si>
+  <si>
+    <t>Managing Overlap in Child-Robot Interaction: A Conversation-Analytic Study</t>
+  </si>
+  <si>
+    <t>Elin Lyngå</t>
+  </si>
+  <si>
+    <t>Barns tillit till sociala robotar: En studie av barn-robot-interaktion och barns uppfattning av sociala robotar</t>
+  </si>
+  <si>
+    <t>Büsra Yildiz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Samvarierar den självskattade frekvensen av ordglömska med personlighetsdrag, upplevd stress och sömnkvalitet hos vuxna? </t>
+  </si>
+  <si>
+    <t>Ranim Alkaiss</t>
+  </si>
+  <si>
+    <t>Joller och ordproduktion i olika leksituationer hos typiskt utvecklade barn i åldern 9–15 månader</t>
+  </si>
+  <si>
+    <t>627-637</t>
+  </si>
+  <si>
+    <t>Linn Nielsen</t>
+  </si>
+  <si>
+    <t>Utvärdering av TAKK-användning efter kursen ”TAKK barn”: en longitudinell uppföljning</t>
+  </si>
+  <si>
+    <t>Elin Lindelöw</t>
+  </si>
+  <si>
+    <t>Artikulatorisk korrekthet hos 5-åringar födda med LKG: två talmaterials påverkan på utfallsmåttet PCC</t>
+  </si>
+  <si>
+    <t>Gizem Torun</t>
+  </si>
+  <si>
+    <t>Uppfattningar och upplevelser av hälsoformuläret EQ-5D med bildstöd hos personer med afasi</t>
+  </si>
+  <si>
+    <t>Shideh Mohammadi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Föräldrars upplevelser av en språkstödjande bokläsningsinsats på en språkförskola: En kvalitativ intervjustudie                                                                                         </t>
+  </si>
+  <si>
+    <t>Varinia Quiroz Pinaya</t>
+  </si>
+  <si>
+    <t>Aktivitetsbyten i barns fria lek: verbala och multimodala initieringsstrategier hos barn i åldern 7-12 år</t>
+  </si>
+  <si>
+    <t>Alexandra Jascur</t>
+  </si>
+  <si>
+    <t>Behandling av skolbarn som stammar- logpeders perspektiv</t>
+  </si>
+  <si>
+    <t>Farnaz Roshani</t>
+  </si>
+  <si>
+    <t>Hälso- och sjukvårdpersonals erfarenheter av att använda Canadian Occupational Performance (COPM) vid afasi – en reflexiv tematisk analys</t>
+  </si>
+  <si>
+    <t>Anahit Gyorgyan</t>
+  </si>
+  <si>
+    <t>Kommunikationsstödet CIRCA i samtal med personer med demens: interaktion och utbildning för omsorgspersonal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="19" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="DM Sans"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...3 lines deleted...]
-      <name val="DM Sans"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <vertAlign val="subscript"/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color indexed="9"/>
-      <name val="DM Sans"/>
-[...6 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <vertAlign val="subscript"/>
-      <sz val="11"/>
+      <sz val="26"/>
       <color indexed="9"/>
-      <name val="DM Sans"/>
-[...43 lines deleted...]
-      <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <i/>
-      <sz val="11"/>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
+      <i/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="subscript"/>
+      <sz val="28"/>
+      <color indexed="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="subscript"/>
+      <sz val="24"/>
+      <color indexed="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
+      <i/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="DM Sans"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor indexed="8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8"/>
+        <fgColor indexed="11"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="16" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="16" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...42 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="4">
-[...55 lines deleted...]
-  </tableStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="KI">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office 2013 – 2022">
   <a:themeElements>
-    <a:clrScheme name="KI">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F0433"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="FF876F"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="870052"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFDDD6"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4DB5BC"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="CCEBED"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="870052"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="C490AA"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="KI PPT">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
-        <a:latin typeface="DM Sans Medium"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="DM Sans"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4657,15375 +5052,15469 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BE92F07-F270-4AFC-8B1C-5A00B4E161B4}">
-  <dimension ref="A1:J610"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6176053-0949-421D-87A0-3C36E82238F1}">
+  <dimension ref="A1:N641"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D600" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="H609" sqref="H609"/>
+    <sheetView tabSelected="1" topLeftCell="A615" workbookViewId="0">
+      <selection activeCell="D649" sqref="D649"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="6.0546875" defaultRowHeight="15" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="5.0546875" style="10" customWidth="1"/>
-[...574 lines deleted...]
-    <col min="16136" max="16384" width="6.0546875" style="5"/>
+    <col min="1" max="1" width="7.23046875" style="12" customWidth="1"/>
+    <col min="2" max="2" width="7.69140625" style="12" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="56" style="13" customWidth="1"/>
+    <col min="4" max="4" width="142.23046875" customWidth="1"/>
+    <col min="5" max="5" width="12.69140625" style="15" customWidth="1"/>
+    <col min="6" max="6" width="10.4609375" style="16" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.69140625" style="12" customWidth="1"/>
+    <col min="8" max="8" width="6.23046875" style="12" customWidth="1"/>
+    <col min="257" max="257" width="7.23046875" customWidth="1"/>
+    <col min="258" max="258" width="0" hidden="1" customWidth="1"/>
+    <col min="259" max="259" width="47.69140625" customWidth="1"/>
+    <col min="260" max="260" width="142.23046875" customWidth="1"/>
+    <col min="261" max="261" width="12.69140625" customWidth="1"/>
+    <col min="262" max="262" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="263" max="263" width="7.69140625" customWidth="1"/>
+    <col min="264" max="264" width="6.23046875" customWidth="1"/>
+    <col min="513" max="513" width="7.23046875" customWidth="1"/>
+    <col min="514" max="514" width="0" hidden="1" customWidth="1"/>
+    <col min="515" max="515" width="47.69140625" customWidth="1"/>
+    <col min="516" max="516" width="142.23046875" customWidth="1"/>
+    <col min="517" max="517" width="12.69140625" customWidth="1"/>
+    <col min="518" max="518" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="519" max="519" width="7.69140625" customWidth="1"/>
+    <col min="520" max="520" width="6.23046875" customWidth="1"/>
+    <col min="769" max="769" width="7.23046875" customWidth="1"/>
+    <col min="770" max="770" width="0" hidden="1" customWidth="1"/>
+    <col min="771" max="771" width="47.69140625" customWidth="1"/>
+    <col min="772" max="772" width="142.23046875" customWidth="1"/>
+    <col min="773" max="773" width="12.69140625" customWidth="1"/>
+    <col min="774" max="774" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="775" max="775" width="7.69140625" customWidth="1"/>
+    <col min="776" max="776" width="6.23046875" customWidth="1"/>
+    <col min="1025" max="1025" width="7.23046875" customWidth="1"/>
+    <col min="1026" max="1026" width="0" hidden="1" customWidth="1"/>
+    <col min="1027" max="1027" width="47.69140625" customWidth="1"/>
+    <col min="1028" max="1028" width="142.23046875" customWidth="1"/>
+    <col min="1029" max="1029" width="12.69140625" customWidth="1"/>
+    <col min="1030" max="1030" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="1031" max="1031" width="7.69140625" customWidth="1"/>
+    <col min="1032" max="1032" width="6.23046875" customWidth="1"/>
+    <col min="1281" max="1281" width="7.23046875" customWidth="1"/>
+    <col min="1282" max="1282" width="0" hidden="1" customWidth="1"/>
+    <col min="1283" max="1283" width="47.69140625" customWidth="1"/>
+    <col min="1284" max="1284" width="142.23046875" customWidth="1"/>
+    <col min="1285" max="1285" width="12.69140625" customWidth="1"/>
+    <col min="1286" max="1286" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="1287" max="1287" width="7.69140625" customWidth="1"/>
+    <col min="1288" max="1288" width="6.23046875" customWidth="1"/>
+    <col min="1537" max="1537" width="7.23046875" customWidth="1"/>
+    <col min="1538" max="1538" width="0" hidden="1" customWidth="1"/>
+    <col min="1539" max="1539" width="47.69140625" customWidth="1"/>
+    <col min="1540" max="1540" width="142.23046875" customWidth="1"/>
+    <col min="1541" max="1541" width="12.69140625" customWidth="1"/>
+    <col min="1542" max="1542" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="1543" max="1543" width="7.69140625" customWidth="1"/>
+    <col min="1544" max="1544" width="6.23046875" customWidth="1"/>
+    <col min="1793" max="1793" width="7.23046875" customWidth="1"/>
+    <col min="1794" max="1794" width="0" hidden="1" customWidth="1"/>
+    <col min="1795" max="1795" width="47.69140625" customWidth="1"/>
+    <col min="1796" max="1796" width="142.23046875" customWidth="1"/>
+    <col min="1797" max="1797" width="12.69140625" customWidth="1"/>
+    <col min="1798" max="1798" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="1799" max="1799" width="7.69140625" customWidth="1"/>
+    <col min="1800" max="1800" width="6.23046875" customWidth="1"/>
+    <col min="2049" max="2049" width="7.23046875" customWidth="1"/>
+    <col min="2050" max="2050" width="0" hidden="1" customWidth="1"/>
+    <col min="2051" max="2051" width="47.69140625" customWidth="1"/>
+    <col min="2052" max="2052" width="142.23046875" customWidth="1"/>
+    <col min="2053" max="2053" width="12.69140625" customWidth="1"/>
+    <col min="2054" max="2054" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="2055" max="2055" width="7.69140625" customWidth="1"/>
+    <col min="2056" max="2056" width="6.23046875" customWidth="1"/>
+    <col min="2305" max="2305" width="7.23046875" customWidth="1"/>
+    <col min="2306" max="2306" width="0" hidden="1" customWidth="1"/>
+    <col min="2307" max="2307" width="47.69140625" customWidth="1"/>
+    <col min="2308" max="2308" width="142.23046875" customWidth="1"/>
+    <col min="2309" max="2309" width="12.69140625" customWidth="1"/>
+    <col min="2310" max="2310" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="2311" max="2311" width="7.69140625" customWidth="1"/>
+    <col min="2312" max="2312" width="6.23046875" customWidth="1"/>
+    <col min="2561" max="2561" width="7.23046875" customWidth="1"/>
+    <col min="2562" max="2562" width="0" hidden="1" customWidth="1"/>
+    <col min="2563" max="2563" width="47.69140625" customWidth="1"/>
+    <col min="2564" max="2564" width="142.23046875" customWidth="1"/>
+    <col min="2565" max="2565" width="12.69140625" customWidth="1"/>
+    <col min="2566" max="2566" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="2567" max="2567" width="7.69140625" customWidth="1"/>
+    <col min="2568" max="2568" width="6.23046875" customWidth="1"/>
+    <col min="2817" max="2817" width="7.23046875" customWidth="1"/>
+    <col min="2818" max="2818" width="0" hidden="1" customWidth="1"/>
+    <col min="2819" max="2819" width="47.69140625" customWidth="1"/>
+    <col min="2820" max="2820" width="142.23046875" customWidth="1"/>
+    <col min="2821" max="2821" width="12.69140625" customWidth="1"/>
+    <col min="2822" max="2822" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="2823" max="2823" width="7.69140625" customWidth="1"/>
+    <col min="2824" max="2824" width="6.23046875" customWidth="1"/>
+    <col min="3073" max="3073" width="7.23046875" customWidth="1"/>
+    <col min="3074" max="3074" width="0" hidden="1" customWidth="1"/>
+    <col min="3075" max="3075" width="47.69140625" customWidth="1"/>
+    <col min="3076" max="3076" width="142.23046875" customWidth="1"/>
+    <col min="3077" max="3077" width="12.69140625" customWidth="1"/>
+    <col min="3078" max="3078" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="3079" max="3079" width="7.69140625" customWidth="1"/>
+    <col min="3080" max="3080" width="6.23046875" customWidth="1"/>
+    <col min="3329" max="3329" width="7.23046875" customWidth="1"/>
+    <col min="3330" max="3330" width="0" hidden="1" customWidth="1"/>
+    <col min="3331" max="3331" width="47.69140625" customWidth="1"/>
+    <col min="3332" max="3332" width="142.23046875" customWidth="1"/>
+    <col min="3333" max="3333" width="12.69140625" customWidth="1"/>
+    <col min="3334" max="3334" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="3335" max="3335" width="7.69140625" customWidth="1"/>
+    <col min="3336" max="3336" width="6.23046875" customWidth="1"/>
+    <col min="3585" max="3585" width="7.23046875" customWidth="1"/>
+    <col min="3586" max="3586" width="0" hidden="1" customWidth="1"/>
+    <col min="3587" max="3587" width="47.69140625" customWidth="1"/>
+    <col min="3588" max="3588" width="142.23046875" customWidth="1"/>
+    <col min="3589" max="3589" width="12.69140625" customWidth="1"/>
+    <col min="3590" max="3590" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="3591" max="3591" width="7.69140625" customWidth="1"/>
+    <col min="3592" max="3592" width="6.23046875" customWidth="1"/>
+    <col min="3841" max="3841" width="7.23046875" customWidth="1"/>
+    <col min="3842" max="3842" width="0" hidden="1" customWidth="1"/>
+    <col min="3843" max="3843" width="47.69140625" customWidth="1"/>
+    <col min="3844" max="3844" width="142.23046875" customWidth="1"/>
+    <col min="3845" max="3845" width="12.69140625" customWidth="1"/>
+    <col min="3846" max="3846" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="3847" max="3847" width="7.69140625" customWidth="1"/>
+    <col min="3848" max="3848" width="6.23046875" customWidth="1"/>
+    <col min="4097" max="4097" width="7.23046875" customWidth="1"/>
+    <col min="4098" max="4098" width="0" hidden="1" customWidth="1"/>
+    <col min="4099" max="4099" width="47.69140625" customWidth="1"/>
+    <col min="4100" max="4100" width="142.23046875" customWidth="1"/>
+    <col min="4101" max="4101" width="12.69140625" customWidth="1"/>
+    <col min="4102" max="4102" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="4103" max="4103" width="7.69140625" customWidth="1"/>
+    <col min="4104" max="4104" width="6.23046875" customWidth="1"/>
+    <col min="4353" max="4353" width="7.23046875" customWidth="1"/>
+    <col min="4354" max="4354" width="0" hidden="1" customWidth="1"/>
+    <col min="4355" max="4355" width="47.69140625" customWidth="1"/>
+    <col min="4356" max="4356" width="142.23046875" customWidth="1"/>
+    <col min="4357" max="4357" width="12.69140625" customWidth="1"/>
+    <col min="4358" max="4358" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="4359" max="4359" width="7.69140625" customWidth="1"/>
+    <col min="4360" max="4360" width="6.23046875" customWidth="1"/>
+    <col min="4609" max="4609" width="7.23046875" customWidth="1"/>
+    <col min="4610" max="4610" width="0" hidden="1" customWidth="1"/>
+    <col min="4611" max="4611" width="47.69140625" customWidth="1"/>
+    <col min="4612" max="4612" width="142.23046875" customWidth="1"/>
+    <col min="4613" max="4613" width="12.69140625" customWidth="1"/>
+    <col min="4614" max="4614" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="4615" max="4615" width="7.69140625" customWidth="1"/>
+    <col min="4616" max="4616" width="6.23046875" customWidth="1"/>
+    <col min="4865" max="4865" width="7.23046875" customWidth="1"/>
+    <col min="4866" max="4866" width="0" hidden="1" customWidth="1"/>
+    <col min="4867" max="4867" width="47.69140625" customWidth="1"/>
+    <col min="4868" max="4868" width="142.23046875" customWidth="1"/>
+    <col min="4869" max="4869" width="12.69140625" customWidth="1"/>
+    <col min="4870" max="4870" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="4871" max="4871" width="7.69140625" customWidth="1"/>
+    <col min="4872" max="4872" width="6.23046875" customWidth="1"/>
+    <col min="5121" max="5121" width="7.23046875" customWidth="1"/>
+    <col min="5122" max="5122" width="0" hidden="1" customWidth="1"/>
+    <col min="5123" max="5123" width="47.69140625" customWidth="1"/>
+    <col min="5124" max="5124" width="142.23046875" customWidth="1"/>
+    <col min="5125" max="5125" width="12.69140625" customWidth="1"/>
+    <col min="5126" max="5126" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="5127" max="5127" width="7.69140625" customWidth="1"/>
+    <col min="5128" max="5128" width="6.23046875" customWidth="1"/>
+    <col min="5377" max="5377" width="7.23046875" customWidth="1"/>
+    <col min="5378" max="5378" width="0" hidden="1" customWidth="1"/>
+    <col min="5379" max="5379" width="47.69140625" customWidth="1"/>
+    <col min="5380" max="5380" width="142.23046875" customWidth="1"/>
+    <col min="5381" max="5381" width="12.69140625" customWidth="1"/>
+    <col min="5382" max="5382" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="5383" max="5383" width="7.69140625" customWidth="1"/>
+    <col min="5384" max="5384" width="6.23046875" customWidth="1"/>
+    <col min="5633" max="5633" width="7.23046875" customWidth="1"/>
+    <col min="5634" max="5634" width="0" hidden="1" customWidth="1"/>
+    <col min="5635" max="5635" width="47.69140625" customWidth="1"/>
+    <col min="5636" max="5636" width="142.23046875" customWidth="1"/>
+    <col min="5637" max="5637" width="12.69140625" customWidth="1"/>
+    <col min="5638" max="5638" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="5639" max="5639" width="7.69140625" customWidth="1"/>
+    <col min="5640" max="5640" width="6.23046875" customWidth="1"/>
+    <col min="5889" max="5889" width="7.23046875" customWidth="1"/>
+    <col min="5890" max="5890" width="0" hidden="1" customWidth="1"/>
+    <col min="5891" max="5891" width="47.69140625" customWidth="1"/>
+    <col min="5892" max="5892" width="142.23046875" customWidth="1"/>
+    <col min="5893" max="5893" width="12.69140625" customWidth="1"/>
+    <col min="5894" max="5894" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="5895" max="5895" width="7.69140625" customWidth="1"/>
+    <col min="5896" max="5896" width="6.23046875" customWidth="1"/>
+    <col min="6145" max="6145" width="7.23046875" customWidth="1"/>
+    <col min="6146" max="6146" width="0" hidden="1" customWidth="1"/>
+    <col min="6147" max="6147" width="47.69140625" customWidth="1"/>
+    <col min="6148" max="6148" width="142.23046875" customWidth="1"/>
+    <col min="6149" max="6149" width="12.69140625" customWidth="1"/>
+    <col min="6150" max="6150" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="6151" max="6151" width="7.69140625" customWidth="1"/>
+    <col min="6152" max="6152" width="6.23046875" customWidth="1"/>
+    <col min="6401" max="6401" width="7.23046875" customWidth="1"/>
+    <col min="6402" max="6402" width="0" hidden="1" customWidth="1"/>
+    <col min="6403" max="6403" width="47.69140625" customWidth="1"/>
+    <col min="6404" max="6404" width="142.23046875" customWidth="1"/>
+    <col min="6405" max="6405" width="12.69140625" customWidth="1"/>
+    <col min="6406" max="6406" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="6407" max="6407" width="7.69140625" customWidth="1"/>
+    <col min="6408" max="6408" width="6.23046875" customWidth="1"/>
+    <col min="6657" max="6657" width="7.23046875" customWidth="1"/>
+    <col min="6658" max="6658" width="0" hidden="1" customWidth="1"/>
+    <col min="6659" max="6659" width="47.69140625" customWidth="1"/>
+    <col min="6660" max="6660" width="142.23046875" customWidth="1"/>
+    <col min="6661" max="6661" width="12.69140625" customWidth="1"/>
+    <col min="6662" max="6662" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="6663" max="6663" width="7.69140625" customWidth="1"/>
+    <col min="6664" max="6664" width="6.23046875" customWidth="1"/>
+    <col min="6913" max="6913" width="7.23046875" customWidth="1"/>
+    <col min="6914" max="6914" width="0" hidden="1" customWidth="1"/>
+    <col min="6915" max="6915" width="47.69140625" customWidth="1"/>
+    <col min="6916" max="6916" width="142.23046875" customWidth="1"/>
+    <col min="6917" max="6917" width="12.69140625" customWidth="1"/>
+    <col min="6918" max="6918" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="6919" max="6919" width="7.69140625" customWidth="1"/>
+    <col min="6920" max="6920" width="6.23046875" customWidth="1"/>
+    <col min="7169" max="7169" width="7.23046875" customWidth="1"/>
+    <col min="7170" max="7170" width="0" hidden="1" customWidth="1"/>
+    <col min="7171" max="7171" width="47.69140625" customWidth="1"/>
+    <col min="7172" max="7172" width="142.23046875" customWidth="1"/>
+    <col min="7173" max="7173" width="12.69140625" customWidth="1"/>
+    <col min="7174" max="7174" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="7175" max="7175" width="7.69140625" customWidth="1"/>
+    <col min="7176" max="7176" width="6.23046875" customWidth="1"/>
+    <col min="7425" max="7425" width="7.23046875" customWidth="1"/>
+    <col min="7426" max="7426" width="0" hidden="1" customWidth="1"/>
+    <col min="7427" max="7427" width="47.69140625" customWidth="1"/>
+    <col min="7428" max="7428" width="142.23046875" customWidth="1"/>
+    <col min="7429" max="7429" width="12.69140625" customWidth="1"/>
+    <col min="7430" max="7430" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="7431" max="7431" width="7.69140625" customWidth="1"/>
+    <col min="7432" max="7432" width="6.23046875" customWidth="1"/>
+    <col min="7681" max="7681" width="7.23046875" customWidth="1"/>
+    <col min="7682" max="7682" width="0" hidden="1" customWidth="1"/>
+    <col min="7683" max="7683" width="47.69140625" customWidth="1"/>
+    <col min="7684" max="7684" width="142.23046875" customWidth="1"/>
+    <col min="7685" max="7685" width="12.69140625" customWidth="1"/>
+    <col min="7686" max="7686" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="7687" max="7687" width="7.69140625" customWidth="1"/>
+    <col min="7688" max="7688" width="6.23046875" customWidth="1"/>
+    <col min="7937" max="7937" width="7.23046875" customWidth="1"/>
+    <col min="7938" max="7938" width="0" hidden="1" customWidth="1"/>
+    <col min="7939" max="7939" width="47.69140625" customWidth="1"/>
+    <col min="7940" max="7940" width="142.23046875" customWidth="1"/>
+    <col min="7941" max="7941" width="12.69140625" customWidth="1"/>
+    <col min="7942" max="7942" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="7943" max="7943" width="7.69140625" customWidth="1"/>
+    <col min="7944" max="7944" width="6.23046875" customWidth="1"/>
+    <col min="8193" max="8193" width="7.23046875" customWidth="1"/>
+    <col min="8194" max="8194" width="0" hidden="1" customWidth="1"/>
+    <col min="8195" max="8195" width="47.69140625" customWidth="1"/>
+    <col min="8196" max="8196" width="142.23046875" customWidth="1"/>
+    <col min="8197" max="8197" width="12.69140625" customWidth="1"/>
+    <col min="8198" max="8198" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="8199" max="8199" width="7.69140625" customWidth="1"/>
+    <col min="8200" max="8200" width="6.23046875" customWidth="1"/>
+    <col min="8449" max="8449" width="7.23046875" customWidth="1"/>
+    <col min="8450" max="8450" width="0" hidden="1" customWidth="1"/>
+    <col min="8451" max="8451" width="47.69140625" customWidth="1"/>
+    <col min="8452" max="8452" width="142.23046875" customWidth="1"/>
+    <col min="8453" max="8453" width="12.69140625" customWidth="1"/>
+    <col min="8454" max="8454" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="8455" max="8455" width="7.69140625" customWidth="1"/>
+    <col min="8456" max="8456" width="6.23046875" customWidth="1"/>
+    <col min="8705" max="8705" width="7.23046875" customWidth="1"/>
+    <col min="8706" max="8706" width="0" hidden="1" customWidth="1"/>
+    <col min="8707" max="8707" width="47.69140625" customWidth="1"/>
+    <col min="8708" max="8708" width="142.23046875" customWidth="1"/>
+    <col min="8709" max="8709" width="12.69140625" customWidth="1"/>
+    <col min="8710" max="8710" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="8711" max="8711" width="7.69140625" customWidth="1"/>
+    <col min="8712" max="8712" width="6.23046875" customWidth="1"/>
+    <col min="8961" max="8961" width="7.23046875" customWidth="1"/>
+    <col min="8962" max="8962" width="0" hidden="1" customWidth="1"/>
+    <col min="8963" max="8963" width="47.69140625" customWidth="1"/>
+    <col min="8964" max="8964" width="142.23046875" customWidth="1"/>
+    <col min="8965" max="8965" width="12.69140625" customWidth="1"/>
+    <col min="8966" max="8966" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="8967" max="8967" width="7.69140625" customWidth="1"/>
+    <col min="8968" max="8968" width="6.23046875" customWidth="1"/>
+    <col min="9217" max="9217" width="7.23046875" customWidth="1"/>
+    <col min="9218" max="9218" width="0" hidden="1" customWidth="1"/>
+    <col min="9219" max="9219" width="47.69140625" customWidth="1"/>
+    <col min="9220" max="9220" width="142.23046875" customWidth="1"/>
+    <col min="9221" max="9221" width="12.69140625" customWidth="1"/>
+    <col min="9222" max="9222" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="9223" max="9223" width="7.69140625" customWidth="1"/>
+    <col min="9224" max="9224" width="6.23046875" customWidth="1"/>
+    <col min="9473" max="9473" width="7.23046875" customWidth="1"/>
+    <col min="9474" max="9474" width="0" hidden="1" customWidth="1"/>
+    <col min="9475" max="9475" width="47.69140625" customWidth="1"/>
+    <col min="9476" max="9476" width="142.23046875" customWidth="1"/>
+    <col min="9477" max="9477" width="12.69140625" customWidth="1"/>
+    <col min="9478" max="9478" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="9479" max="9479" width="7.69140625" customWidth="1"/>
+    <col min="9480" max="9480" width="6.23046875" customWidth="1"/>
+    <col min="9729" max="9729" width="7.23046875" customWidth="1"/>
+    <col min="9730" max="9730" width="0" hidden="1" customWidth="1"/>
+    <col min="9731" max="9731" width="47.69140625" customWidth="1"/>
+    <col min="9732" max="9732" width="142.23046875" customWidth="1"/>
+    <col min="9733" max="9733" width="12.69140625" customWidth="1"/>
+    <col min="9734" max="9734" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="9735" max="9735" width="7.69140625" customWidth="1"/>
+    <col min="9736" max="9736" width="6.23046875" customWidth="1"/>
+    <col min="9985" max="9985" width="7.23046875" customWidth="1"/>
+    <col min="9986" max="9986" width="0" hidden="1" customWidth="1"/>
+    <col min="9987" max="9987" width="47.69140625" customWidth="1"/>
+    <col min="9988" max="9988" width="142.23046875" customWidth="1"/>
+    <col min="9989" max="9989" width="12.69140625" customWidth="1"/>
+    <col min="9990" max="9990" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="9991" max="9991" width="7.69140625" customWidth="1"/>
+    <col min="9992" max="9992" width="6.23046875" customWidth="1"/>
+    <col min="10241" max="10241" width="7.23046875" customWidth="1"/>
+    <col min="10242" max="10242" width="0" hidden="1" customWidth="1"/>
+    <col min="10243" max="10243" width="47.69140625" customWidth="1"/>
+    <col min="10244" max="10244" width="142.23046875" customWidth="1"/>
+    <col min="10245" max="10245" width="12.69140625" customWidth="1"/>
+    <col min="10246" max="10246" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="10247" max="10247" width="7.69140625" customWidth="1"/>
+    <col min="10248" max="10248" width="6.23046875" customWidth="1"/>
+    <col min="10497" max="10497" width="7.23046875" customWidth="1"/>
+    <col min="10498" max="10498" width="0" hidden="1" customWidth="1"/>
+    <col min="10499" max="10499" width="47.69140625" customWidth="1"/>
+    <col min="10500" max="10500" width="142.23046875" customWidth="1"/>
+    <col min="10501" max="10501" width="12.69140625" customWidth="1"/>
+    <col min="10502" max="10502" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="10503" max="10503" width="7.69140625" customWidth="1"/>
+    <col min="10504" max="10504" width="6.23046875" customWidth="1"/>
+    <col min="10753" max="10753" width="7.23046875" customWidth="1"/>
+    <col min="10754" max="10754" width="0" hidden="1" customWidth="1"/>
+    <col min="10755" max="10755" width="47.69140625" customWidth="1"/>
+    <col min="10756" max="10756" width="142.23046875" customWidth="1"/>
+    <col min="10757" max="10757" width="12.69140625" customWidth="1"/>
+    <col min="10758" max="10758" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="10759" max="10759" width="7.69140625" customWidth="1"/>
+    <col min="10760" max="10760" width="6.23046875" customWidth="1"/>
+    <col min="11009" max="11009" width="7.23046875" customWidth="1"/>
+    <col min="11010" max="11010" width="0" hidden="1" customWidth="1"/>
+    <col min="11011" max="11011" width="47.69140625" customWidth="1"/>
+    <col min="11012" max="11012" width="142.23046875" customWidth="1"/>
+    <col min="11013" max="11013" width="12.69140625" customWidth="1"/>
+    <col min="11014" max="11014" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="11015" max="11015" width="7.69140625" customWidth="1"/>
+    <col min="11016" max="11016" width="6.23046875" customWidth="1"/>
+    <col min="11265" max="11265" width="7.23046875" customWidth="1"/>
+    <col min="11266" max="11266" width="0" hidden="1" customWidth="1"/>
+    <col min="11267" max="11267" width="47.69140625" customWidth="1"/>
+    <col min="11268" max="11268" width="142.23046875" customWidth="1"/>
+    <col min="11269" max="11269" width="12.69140625" customWidth="1"/>
+    <col min="11270" max="11270" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="11271" max="11271" width="7.69140625" customWidth="1"/>
+    <col min="11272" max="11272" width="6.23046875" customWidth="1"/>
+    <col min="11521" max="11521" width="7.23046875" customWidth="1"/>
+    <col min="11522" max="11522" width="0" hidden="1" customWidth="1"/>
+    <col min="11523" max="11523" width="47.69140625" customWidth="1"/>
+    <col min="11524" max="11524" width="142.23046875" customWidth="1"/>
+    <col min="11525" max="11525" width="12.69140625" customWidth="1"/>
+    <col min="11526" max="11526" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="11527" max="11527" width="7.69140625" customWidth="1"/>
+    <col min="11528" max="11528" width="6.23046875" customWidth="1"/>
+    <col min="11777" max="11777" width="7.23046875" customWidth="1"/>
+    <col min="11778" max="11778" width="0" hidden="1" customWidth="1"/>
+    <col min="11779" max="11779" width="47.69140625" customWidth="1"/>
+    <col min="11780" max="11780" width="142.23046875" customWidth="1"/>
+    <col min="11781" max="11781" width="12.69140625" customWidth="1"/>
+    <col min="11782" max="11782" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="11783" max="11783" width="7.69140625" customWidth="1"/>
+    <col min="11784" max="11784" width="6.23046875" customWidth="1"/>
+    <col min="12033" max="12033" width="7.23046875" customWidth="1"/>
+    <col min="12034" max="12034" width="0" hidden="1" customWidth="1"/>
+    <col min="12035" max="12035" width="47.69140625" customWidth="1"/>
+    <col min="12036" max="12036" width="142.23046875" customWidth="1"/>
+    <col min="12037" max="12037" width="12.69140625" customWidth="1"/>
+    <col min="12038" max="12038" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="12039" max="12039" width="7.69140625" customWidth="1"/>
+    <col min="12040" max="12040" width="6.23046875" customWidth="1"/>
+    <col min="12289" max="12289" width="7.23046875" customWidth="1"/>
+    <col min="12290" max="12290" width="0" hidden="1" customWidth="1"/>
+    <col min="12291" max="12291" width="47.69140625" customWidth="1"/>
+    <col min="12292" max="12292" width="142.23046875" customWidth="1"/>
+    <col min="12293" max="12293" width="12.69140625" customWidth="1"/>
+    <col min="12294" max="12294" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="12295" max="12295" width="7.69140625" customWidth="1"/>
+    <col min="12296" max="12296" width="6.23046875" customWidth="1"/>
+    <col min="12545" max="12545" width="7.23046875" customWidth="1"/>
+    <col min="12546" max="12546" width="0" hidden="1" customWidth="1"/>
+    <col min="12547" max="12547" width="47.69140625" customWidth="1"/>
+    <col min="12548" max="12548" width="142.23046875" customWidth="1"/>
+    <col min="12549" max="12549" width="12.69140625" customWidth="1"/>
+    <col min="12550" max="12550" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="12551" max="12551" width="7.69140625" customWidth="1"/>
+    <col min="12552" max="12552" width="6.23046875" customWidth="1"/>
+    <col min="12801" max="12801" width="7.23046875" customWidth="1"/>
+    <col min="12802" max="12802" width="0" hidden="1" customWidth="1"/>
+    <col min="12803" max="12803" width="47.69140625" customWidth="1"/>
+    <col min="12804" max="12804" width="142.23046875" customWidth="1"/>
+    <col min="12805" max="12805" width="12.69140625" customWidth="1"/>
+    <col min="12806" max="12806" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="12807" max="12807" width="7.69140625" customWidth="1"/>
+    <col min="12808" max="12808" width="6.23046875" customWidth="1"/>
+    <col min="13057" max="13057" width="7.23046875" customWidth="1"/>
+    <col min="13058" max="13058" width="0" hidden="1" customWidth="1"/>
+    <col min="13059" max="13059" width="47.69140625" customWidth="1"/>
+    <col min="13060" max="13060" width="142.23046875" customWidth="1"/>
+    <col min="13061" max="13061" width="12.69140625" customWidth="1"/>
+    <col min="13062" max="13062" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="13063" max="13063" width="7.69140625" customWidth="1"/>
+    <col min="13064" max="13064" width="6.23046875" customWidth="1"/>
+    <col min="13313" max="13313" width="7.23046875" customWidth="1"/>
+    <col min="13314" max="13314" width="0" hidden="1" customWidth="1"/>
+    <col min="13315" max="13315" width="47.69140625" customWidth="1"/>
+    <col min="13316" max="13316" width="142.23046875" customWidth="1"/>
+    <col min="13317" max="13317" width="12.69140625" customWidth="1"/>
+    <col min="13318" max="13318" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="13319" max="13319" width="7.69140625" customWidth="1"/>
+    <col min="13320" max="13320" width="6.23046875" customWidth="1"/>
+    <col min="13569" max="13569" width="7.23046875" customWidth="1"/>
+    <col min="13570" max="13570" width="0" hidden="1" customWidth="1"/>
+    <col min="13571" max="13571" width="47.69140625" customWidth="1"/>
+    <col min="13572" max="13572" width="142.23046875" customWidth="1"/>
+    <col min="13573" max="13573" width="12.69140625" customWidth="1"/>
+    <col min="13574" max="13574" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="13575" max="13575" width="7.69140625" customWidth="1"/>
+    <col min="13576" max="13576" width="6.23046875" customWidth="1"/>
+    <col min="13825" max="13825" width="7.23046875" customWidth="1"/>
+    <col min="13826" max="13826" width="0" hidden="1" customWidth="1"/>
+    <col min="13827" max="13827" width="47.69140625" customWidth="1"/>
+    <col min="13828" max="13828" width="142.23046875" customWidth="1"/>
+    <col min="13829" max="13829" width="12.69140625" customWidth="1"/>
+    <col min="13830" max="13830" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="13831" max="13831" width="7.69140625" customWidth="1"/>
+    <col min="13832" max="13832" width="6.23046875" customWidth="1"/>
+    <col min="14081" max="14081" width="7.23046875" customWidth="1"/>
+    <col min="14082" max="14082" width="0" hidden="1" customWidth="1"/>
+    <col min="14083" max="14083" width="47.69140625" customWidth="1"/>
+    <col min="14084" max="14084" width="142.23046875" customWidth="1"/>
+    <col min="14085" max="14085" width="12.69140625" customWidth="1"/>
+    <col min="14086" max="14086" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="14087" max="14087" width="7.69140625" customWidth="1"/>
+    <col min="14088" max="14088" width="6.23046875" customWidth="1"/>
+    <col min="14337" max="14337" width="7.23046875" customWidth="1"/>
+    <col min="14338" max="14338" width="0" hidden="1" customWidth="1"/>
+    <col min="14339" max="14339" width="47.69140625" customWidth="1"/>
+    <col min="14340" max="14340" width="142.23046875" customWidth="1"/>
+    <col min="14341" max="14341" width="12.69140625" customWidth="1"/>
+    <col min="14342" max="14342" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="14343" max="14343" width="7.69140625" customWidth="1"/>
+    <col min="14344" max="14344" width="6.23046875" customWidth="1"/>
+    <col min="14593" max="14593" width="7.23046875" customWidth="1"/>
+    <col min="14594" max="14594" width="0" hidden="1" customWidth="1"/>
+    <col min="14595" max="14595" width="47.69140625" customWidth="1"/>
+    <col min="14596" max="14596" width="142.23046875" customWidth="1"/>
+    <col min="14597" max="14597" width="12.69140625" customWidth="1"/>
+    <col min="14598" max="14598" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="14599" max="14599" width="7.69140625" customWidth="1"/>
+    <col min="14600" max="14600" width="6.23046875" customWidth="1"/>
+    <col min="14849" max="14849" width="7.23046875" customWidth="1"/>
+    <col min="14850" max="14850" width="0" hidden="1" customWidth="1"/>
+    <col min="14851" max="14851" width="47.69140625" customWidth="1"/>
+    <col min="14852" max="14852" width="142.23046875" customWidth="1"/>
+    <col min="14853" max="14853" width="12.69140625" customWidth="1"/>
+    <col min="14854" max="14854" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="14855" max="14855" width="7.69140625" customWidth="1"/>
+    <col min="14856" max="14856" width="6.23046875" customWidth="1"/>
+    <col min="15105" max="15105" width="7.23046875" customWidth="1"/>
+    <col min="15106" max="15106" width="0" hidden="1" customWidth="1"/>
+    <col min="15107" max="15107" width="47.69140625" customWidth="1"/>
+    <col min="15108" max="15108" width="142.23046875" customWidth="1"/>
+    <col min="15109" max="15109" width="12.69140625" customWidth="1"/>
+    <col min="15110" max="15110" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="15111" max="15111" width="7.69140625" customWidth="1"/>
+    <col min="15112" max="15112" width="6.23046875" customWidth="1"/>
+    <col min="15361" max="15361" width="7.23046875" customWidth="1"/>
+    <col min="15362" max="15362" width="0" hidden="1" customWidth="1"/>
+    <col min="15363" max="15363" width="47.69140625" customWidth="1"/>
+    <col min="15364" max="15364" width="142.23046875" customWidth="1"/>
+    <col min="15365" max="15365" width="12.69140625" customWidth="1"/>
+    <col min="15366" max="15366" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="15367" max="15367" width="7.69140625" customWidth="1"/>
+    <col min="15368" max="15368" width="6.23046875" customWidth="1"/>
+    <col min="15617" max="15617" width="7.23046875" customWidth="1"/>
+    <col min="15618" max="15618" width="0" hidden="1" customWidth="1"/>
+    <col min="15619" max="15619" width="47.69140625" customWidth="1"/>
+    <col min="15620" max="15620" width="142.23046875" customWidth="1"/>
+    <col min="15621" max="15621" width="12.69140625" customWidth="1"/>
+    <col min="15622" max="15622" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="15623" max="15623" width="7.69140625" customWidth="1"/>
+    <col min="15624" max="15624" width="6.23046875" customWidth="1"/>
+    <col min="15873" max="15873" width="7.23046875" customWidth="1"/>
+    <col min="15874" max="15874" width="0" hidden="1" customWidth="1"/>
+    <col min="15875" max="15875" width="47.69140625" customWidth="1"/>
+    <col min="15876" max="15876" width="142.23046875" customWidth="1"/>
+    <col min="15877" max="15877" width="12.69140625" customWidth="1"/>
+    <col min="15878" max="15878" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="15879" max="15879" width="7.69140625" customWidth="1"/>
+    <col min="15880" max="15880" width="6.23046875" customWidth="1"/>
+    <col min="16129" max="16129" width="7.23046875" customWidth="1"/>
+    <col min="16130" max="16130" width="0" hidden="1" customWidth="1"/>
+    <col min="16131" max="16131" width="47.69140625" customWidth="1"/>
+    <col min="16132" max="16132" width="142.23046875" customWidth="1"/>
+    <col min="16133" max="16133" width="12.69140625" customWidth="1"/>
+    <col min="16134" max="16134" width="5.69140625" bestFit="1" customWidth="1"/>
+    <col min="16135" max="16135" width="7.69140625" customWidth="1"/>
+    <col min="16136" max="16136" width="6.23046875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="62.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="1.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
-      <c r="C1" s="3"/>
-      <c r="D1" s="15" t="s">
+      <c r="C1" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="D1" s="23" t="s">
+        <v>981</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F1" s="4"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="6"/>
+      <c r="J1" s="7"/>
+      <c r="K1" s="6"/>
+      <c r="L1" s="6"/>
+      <c r="M1" s="6"/>
+      <c r="N1" s="6"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A2" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8"/>
+      <c r="C2" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>982</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="H2" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="I2" s="8"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A3" s="12">
+        <v>1</v>
+      </c>
+      <c r="C3" s="13" t="s">
+        <v>979</v>
+      </c>
+      <c r="D3" t="s">
+        <v>980</v>
+      </c>
+      <c r="E3" s="21" t="s">
+        <v>958</v>
+      </c>
+      <c r="F3" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="12">
+        <v>1</v>
+      </c>
+      <c r="H3" s="12">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A4" s="12">
+        <v>2</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>977</v>
+      </c>
+      <c r="D4" t="s">
+        <v>978</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>958</v>
+      </c>
+      <c r="F4" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="12">
+        <v>1</v>
+      </c>
+      <c r="H4" s="12">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A5" s="12">
+        <v>3</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>975</v>
+      </c>
+      <c r="D5" t="s">
+        <v>976</v>
+      </c>
+      <c r="E5" s="15" t="s">
+        <v>958</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="12">
+        <v>1</v>
+      </c>
+      <c r="H5" s="12">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A6" s="12">
+        <v>4</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>973</v>
+      </c>
+      <c r="D6" t="s">
+        <v>974</v>
+      </c>
+      <c r="E6" s="15" t="s">
+        <v>958</v>
+      </c>
+      <c r="F6" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G6" s="12">
+        <v>1</v>
+      </c>
+      <c r="H6" s="12">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A7" s="12">
+        <v>5</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>971</v>
+      </c>
+      <c r="D7" t="s">
+        <v>972</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>958</v>
+      </c>
+      <c r="F7" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G7" s="12">
+        <v>1</v>
+      </c>
+      <c r="H7" s="12">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A8" s="12">
+        <v>6</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>969</v>
+      </c>
+      <c r="D8" t="s">
+        <v>970</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>958</v>
+      </c>
+      <c r="F8" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="12">
+        <v>1</v>
+      </c>
+      <c r="H8" s="12">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A9" s="12">
+        <v>7</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>967</v>
+      </c>
+      <c r="D9" t="s">
+        <v>968</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>958</v>
+      </c>
+      <c r="F9" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="12">
+        <v>1</v>
+      </c>
+      <c r="H9" s="12">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A10" s="12">
+        <v>8</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>965</v>
+      </c>
+      <c r="D10" t="s">
+        <v>966</v>
+      </c>
+      <c r="E10" s="15" t="s">
+        <v>958</v>
+      </c>
+      <c r="F10" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G10" s="12">
+        <v>1</v>
+      </c>
+      <c r="H10" s="12">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A11" s="12">
+        <v>9</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>963</v>
+      </c>
+      <c r="D11" t="s">
+        <v>964</v>
+      </c>
+      <c r="E11" s="15" t="s">
+        <v>958</v>
+      </c>
+      <c r="F11" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G11" s="12">
+        <v>1</v>
+      </c>
+      <c r="H11" s="12">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A12" s="12">
+        <v>10</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>961</v>
+      </c>
+      <c r="D12" t="s">
+        <v>962</v>
+      </c>
+      <c r="E12" s="15" t="s">
+        <v>958</v>
+      </c>
+      <c r="F12" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G12" s="12">
+        <v>1</v>
+      </c>
+      <c r="H12" s="12">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A13" s="12">
+        <v>11</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>959</v>
+      </c>
+      <c r="D13" t="s">
+        <v>960</v>
+      </c>
+      <c r="E13" s="15" t="s">
+        <v>958</v>
+      </c>
+      <c r="F13" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="12">
+        <v>1</v>
+      </c>
+      <c r="H13" s="12">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A14" s="12">
+        <v>12</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>956</v>
+      </c>
+      <c r="D14" t="s">
+        <v>957</v>
+      </c>
+      <c r="E14" s="15" t="s">
+        <v>958</v>
+      </c>
+      <c r="F14" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="12">
+        <v>2</v>
+      </c>
+      <c r="H14" s="12">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A15" s="12">
+        <v>13</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>954</v>
+      </c>
+      <c r="D15" t="s">
+        <v>955</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>943</v>
+      </c>
+      <c r="F15" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="12">
+        <v>2</v>
+      </c>
+      <c r="H15" s="12">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.4">
+      <c r="A16" s="12">
+        <v>14</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>952</v>
+      </c>
+      <c r="D16" t="s">
+        <v>953</v>
+      </c>
+      <c r="E16" s="15" t="s">
+        <v>943</v>
+      </c>
+      <c r="F16" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="12">
+        <v>2</v>
+      </c>
+      <c r="H16" s="12">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A17" s="12">
+        <v>15</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="D17" t="s">
+        <v>951</v>
+      </c>
+      <c r="E17" s="15" t="s">
+        <v>943</v>
+      </c>
+      <c r="F17" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" s="12">
+        <v>2</v>
+      </c>
+      <c r="H17" s="12">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A18" s="12">
+        <v>16</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>948</v>
+      </c>
+      <c r="D18" t="s">
+        <v>949</v>
+      </c>
+      <c r="E18" s="15" t="s">
+        <v>943</v>
+      </c>
+      <c r="F18" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" s="12">
+        <v>2</v>
+      </c>
+      <c r="H18" s="12">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A19" s="12">
+        <v>17</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>946</v>
+      </c>
+      <c r="D19" t="s">
+        <v>947</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>943</v>
+      </c>
+      <c r="F19" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="12">
+        <v>2</v>
+      </c>
+      <c r="H19" s="12">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A20" s="12">
+        <v>18</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>944</v>
+      </c>
+      <c r="D20" t="s">
+        <v>945</v>
+      </c>
+      <c r="E20" s="15" t="s">
+        <v>943</v>
+      </c>
+      <c r="F20" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G20" s="12">
+        <v>2</v>
+      </c>
+      <c r="H20" s="12">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A21" s="12">
+        <v>19</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>941</v>
+      </c>
+      <c r="D21" t="s">
+        <v>942</v>
+      </c>
+      <c r="E21" s="15" t="s">
+        <v>943</v>
+      </c>
+      <c r="F21" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21" s="12">
+        <v>2</v>
+      </c>
+      <c r="H21" s="12">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A22" s="12">
+        <v>20</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>939</v>
+      </c>
+      <c r="D22" t="s">
+        <v>940</v>
+      </c>
+      <c r="E22" s="15" t="s">
+        <v>930</v>
+      </c>
+      <c r="F22" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="12">
+        <v>3</v>
+      </c>
+      <c r="H22" s="12">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A23" s="12">
+        <v>21</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>937</v>
+      </c>
+      <c r="D23" t="s">
+        <v>938</v>
+      </c>
+      <c r="E23" s="15" t="s">
+        <v>930</v>
+      </c>
+      <c r="F23" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="12">
+        <v>3</v>
+      </c>
+      <c r="H23" s="12">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A24" s="12">
+        <v>22</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>935</v>
+      </c>
+      <c r="D24" t="s">
+        <v>936</v>
+      </c>
+      <c r="E24" s="15" t="s">
+        <v>930</v>
+      </c>
+      <c r="F24" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G24" s="12">
+        <v>3</v>
+      </c>
+      <c r="H24" s="12">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A25" s="12">
+        <v>23</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>933</v>
+      </c>
+      <c r="D25" t="s">
+        <v>934</v>
+      </c>
+      <c r="E25" s="15" t="s">
+        <v>930</v>
+      </c>
+      <c r="F25" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="12">
+        <v>3</v>
+      </c>
+      <c r="H25" s="12">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A26" s="12">
+        <v>24</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>931</v>
+      </c>
+      <c r="D26" t="s">
+        <v>932</v>
+      </c>
+      <c r="E26" s="15" t="s">
+        <v>930</v>
+      </c>
+      <c r="F26" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G26" s="12">
+        <v>3</v>
+      </c>
+      <c r="H26" s="12">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A27" s="12">
+        <v>25</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>928</v>
+      </c>
+      <c r="D27" t="s">
+        <v>929</v>
+      </c>
+      <c r="E27" s="15" t="s">
+        <v>930</v>
+      </c>
+      <c r="F27" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G27" s="12">
+        <v>3</v>
+      </c>
+      <c r="H27" s="12">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A28" s="12">
+        <v>26</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>926</v>
+      </c>
+      <c r="D28" t="s">
+        <v>927</v>
+      </c>
+      <c r="E28" s="15" t="s">
+        <v>917</v>
+      </c>
+      <c r="F28" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G28" s="12">
+        <v>3</v>
+      </c>
+      <c r="H28" s="12">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A29" s="12">
+        <v>27</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>924</v>
+      </c>
+      <c r="D29" t="s">
+        <v>925</v>
+      </c>
+      <c r="E29" s="15" t="s">
+        <v>917</v>
+      </c>
+      <c r="F29" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="12">
+        <v>3</v>
+      </c>
+      <c r="H29" s="12">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A30" s="12">
+        <v>28</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>922</v>
+      </c>
+      <c r="D30" t="s">
+        <v>923</v>
+      </c>
+      <c r="E30" s="15" t="s">
+        <v>917</v>
+      </c>
+      <c r="F30" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="12">
+        <v>4</v>
+      </c>
+      <c r="H30" s="12">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A31" s="12">
+        <v>29</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>920</v>
+      </c>
+      <c r="D31" t="s">
+        <v>921</v>
+      </c>
+      <c r="E31" s="15" t="s">
+        <v>917</v>
+      </c>
+      <c r="F31" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31" s="12">
+        <v>4</v>
+      </c>
+      <c r="H31" s="12">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A32" s="12">
+        <v>30</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>918</v>
+      </c>
+      <c r="D32" t="s">
+        <v>919</v>
+      </c>
+      <c r="E32" s="15" t="s">
+        <v>917</v>
+      </c>
+      <c r="F32" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="12">
+        <v>4</v>
+      </c>
+      <c r="H32" s="12">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A33" s="12">
+        <v>31</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>915</v>
+      </c>
+      <c r="D33" t="s">
+        <v>916</v>
+      </c>
+      <c r="E33" s="15" t="s">
+        <v>917</v>
+      </c>
+      <c r="F33" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G33" s="12">
+        <v>4</v>
+      </c>
+      <c r="H33" s="12">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A34" s="12">
+        <v>32</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>913</v>
+      </c>
+      <c r="D34" t="s">
+        <v>914</v>
+      </c>
+      <c r="E34" s="15" t="s">
+        <v>906</v>
+      </c>
+      <c r="F34" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G34" s="12">
+        <v>4</v>
+      </c>
+      <c r="H34" s="12">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A35" s="12">
+        <v>33</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>911</v>
+      </c>
+      <c r="D35" t="s">
+        <v>912</v>
+      </c>
+      <c r="E35" s="15" t="s">
+        <v>906</v>
+      </c>
+      <c r="F35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G35" s="12">
+        <v>4</v>
+      </c>
+      <c r="H35" s="12">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A36" s="12">
+        <v>34</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>909</v>
+      </c>
+      <c r="D36" t="s">
+        <v>910</v>
+      </c>
+      <c r="E36" s="15" t="s">
+        <v>906</v>
+      </c>
+      <c r="F36" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G36" s="12">
+        <v>4</v>
+      </c>
+      <c r="H36" s="12">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A37" s="12">
+        <v>35</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>907</v>
+      </c>
+      <c r="D37" t="s">
+        <v>908</v>
+      </c>
+      <c r="E37" s="15" t="s">
+        <v>906</v>
+      </c>
+      <c r="F37" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G37" s="12">
+        <v>4</v>
+      </c>
+      <c r="H37" s="12">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A38" s="12">
+        <v>36</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>904</v>
+      </c>
+      <c r="D38" t="s">
+        <v>905</v>
+      </c>
+      <c r="E38" s="15" t="s">
+        <v>906</v>
+      </c>
+      <c r="F38" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38" s="12">
+        <v>5</v>
+      </c>
+      <c r="H38" s="12">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A39" s="12">
+        <v>37</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>902</v>
+      </c>
+      <c r="D39" t="s">
+        <v>903</v>
+      </c>
+      <c r="E39" s="15" t="s">
+        <v>897</v>
+      </c>
+      <c r="F39" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G39" s="12">
+        <v>5</v>
+      </c>
+      <c r="H39" s="12">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A40" s="12">
+        <v>38</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>900</v>
+      </c>
+      <c r="D40" t="s">
+        <v>901</v>
+      </c>
+      <c r="E40" s="15" t="s">
+        <v>897</v>
+      </c>
+      <c r="F40" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G40" s="12">
+        <v>5</v>
+      </c>
+      <c r="H40" s="12">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A41" s="12">
+        <v>39</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>898</v>
+      </c>
+      <c r="D41" t="s">
+        <v>899</v>
+      </c>
+      <c r="E41" s="15" t="s">
+        <v>897</v>
+      </c>
+      <c r="F41" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G41" s="12">
+        <v>5</v>
+      </c>
+      <c r="H41" s="12">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A42" s="12">
+        <v>40</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>895</v>
+      </c>
+      <c r="D42" t="s">
+        <v>896</v>
+      </c>
+      <c r="E42" s="15" t="s">
+        <v>897</v>
+      </c>
+      <c r="F42" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G42" s="12">
+        <v>5</v>
+      </c>
+      <c r="H42" s="12">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A43" s="12">
+        <v>41</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>893</v>
+      </c>
+      <c r="D43" t="s">
+        <v>894</v>
+      </c>
+      <c r="E43" s="15" t="s">
+        <v>886</v>
+      </c>
+      <c r="F43" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G43" s="12">
+        <v>6</v>
+      </c>
+      <c r="H43" s="12">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A44" s="12">
+        <v>42</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>891</v>
+      </c>
+      <c r="D44" t="s">
+        <v>892</v>
+      </c>
+      <c r="E44" s="15" t="s">
+        <v>886</v>
+      </c>
+      <c r="F44" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G44" s="12">
+        <v>6</v>
+      </c>
+      <c r="H44" s="12">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A45" s="12">
+        <v>43</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>889</v>
+      </c>
+      <c r="D45" t="s">
+        <v>890</v>
+      </c>
+      <c r="E45" s="15" t="s">
+        <v>886</v>
+      </c>
+      <c r="F45" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G45" s="12">
+        <v>6</v>
+      </c>
+      <c r="H45" s="12">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A46" s="12">
+        <v>44</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>887</v>
+      </c>
+      <c r="D46" t="s">
+        <v>888</v>
+      </c>
+      <c r="E46" s="15" t="s">
+        <v>886</v>
+      </c>
+      <c r="F46" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G46" s="12">
+        <v>6</v>
+      </c>
+      <c r="H46" s="12">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A47" s="12">
+        <v>45</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>884</v>
+      </c>
+      <c r="D47" t="s">
+        <v>885</v>
+      </c>
+      <c r="E47" s="15" t="s">
+        <v>886</v>
+      </c>
+      <c r="F47" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G47" s="12">
+        <v>7</v>
+      </c>
+      <c r="H47" s="12">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A48" s="12">
+        <v>46</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>882</v>
+      </c>
+      <c r="D48" t="s">
+        <v>883</v>
+      </c>
+      <c r="E48" s="15" t="s">
+        <v>869</v>
+      </c>
+      <c r="F48" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G48" s="12">
+        <v>7</v>
+      </c>
+      <c r="H48" s="12">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A49" s="12">
+        <v>47</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>880</v>
+      </c>
+      <c r="D49" t="s">
+        <v>881</v>
+      </c>
+      <c r="E49" s="15" t="s">
+        <v>869</v>
+      </c>
+      <c r="F49" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G49" s="12">
+        <v>7</v>
+      </c>
+      <c r="H49" s="12">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A50" s="12">
+        <v>48</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>878</v>
+      </c>
+      <c r="D50" t="s">
+        <v>879</v>
+      </c>
+      <c r="E50" s="15" t="s">
+        <v>869</v>
+      </c>
+      <c r="F50" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G50" s="12">
+        <v>7</v>
+      </c>
+      <c r="H50" s="12">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A51" s="12">
+        <v>49</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>876</v>
+      </c>
+      <c r="D51" t="s">
+        <v>877</v>
+      </c>
+      <c r="E51" s="15" t="s">
+        <v>869</v>
+      </c>
+      <c r="F51" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G51" s="12">
+        <v>7</v>
+      </c>
+      <c r="H51" s="12">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A52" s="12">
+        <v>50</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>874</v>
+      </c>
+      <c r="D52" t="s">
+        <v>875</v>
+      </c>
+      <c r="E52" s="15" t="s">
+        <v>869</v>
+      </c>
+      <c r="F52" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G52" s="12">
+        <v>7</v>
+      </c>
+      <c r="H52" s="12">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A53" s="12">
+        <v>51</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>872</v>
+      </c>
+      <c r="D53" t="s">
+        <v>873</v>
+      </c>
+      <c r="E53" s="15" t="s">
+        <v>869</v>
+      </c>
+      <c r="F53" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G53" s="12">
+        <v>7</v>
+      </c>
+      <c r="H53" s="12">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A54" s="12">
+        <v>52</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>870</v>
+      </c>
+      <c r="D54" t="s">
+        <v>871</v>
+      </c>
+      <c r="E54" s="15" t="s">
+        <v>869</v>
+      </c>
+      <c r="F54" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G54" s="12">
+        <v>7</v>
+      </c>
+      <c r="H54" s="12">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A55" s="12">
+        <v>53</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>867</v>
+      </c>
+      <c r="D55" t="s">
+        <v>868</v>
+      </c>
+      <c r="E55" s="15" t="s">
+        <v>869</v>
+      </c>
+      <c r="F55" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G55" s="12">
+        <v>8</v>
+      </c>
+      <c r="H55" s="12">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A56" s="12">
+        <v>54</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>865</v>
+      </c>
+      <c r="D56" t="s">
+        <v>866</v>
+      </c>
+      <c r="E56" s="15" t="s">
+        <v>856</v>
+      </c>
+      <c r="F56" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G56" s="12">
+        <v>8</v>
+      </c>
+      <c r="H56" s="12">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A57" s="12">
+        <v>55</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>863</v>
+      </c>
+      <c r="D57" t="s">
+        <v>864</v>
+      </c>
+      <c r="E57" s="15" t="s">
+        <v>856</v>
+      </c>
+      <c r="F57" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G57" s="12">
+        <v>8</v>
+      </c>
+      <c r="H57" s="12">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A58" s="12">
+        <v>56</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>861</v>
+      </c>
+      <c r="D58" t="s">
+        <v>862</v>
+      </c>
+      <c r="E58" s="15" t="s">
+        <v>856</v>
+      </c>
+      <c r="F58" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G58" s="12">
+        <v>8</v>
+      </c>
+      <c r="H58" s="12">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A59" s="12">
+        <v>57</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>859</v>
+      </c>
+      <c r="D59" t="s">
+        <v>860</v>
+      </c>
+      <c r="E59" s="15" t="s">
+        <v>856</v>
+      </c>
+      <c r="F59" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G59" s="12">
+        <v>8</v>
+      </c>
+      <c r="H59" s="12">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A60" s="12">
+        <v>58</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>857</v>
+      </c>
+      <c r="D60" t="s">
+        <v>858</v>
+      </c>
+      <c r="E60" s="15" t="s">
+        <v>856</v>
+      </c>
+      <c r="F60" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G60" s="12">
+        <v>8</v>
+      </c>
+      <c r="H60" s="12">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A61" s="12">
+        <v>59</v>
+      </c>
+      <c r="C61" s="13" t="s">
+        <v>854</v>
+      </c>
+      <c r="D61" t="s">
+        <v>855</v>
+      </c>
+      <c r="E61" s="15" t="s">
+        <v>856</v>
+      </c>
+      <c r="F61" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G61" s="12">
+        <v>8</v>
+      </c>
+      <c r="H61" s="12">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A62" s="12">
+        <v>60</v>
+      </c>
+      <c r="C62" s="13" t="s">
+        <v>852</v>
+      </c>
+      <c r="D62" t="s">
+        <v>853</v>
+      </c>
+      <c r="E62" s="15" t="s">
+        <v>847</v>
+      </c>
+      <c r="F62" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G62" s="12">
+        <v>8</v>
+      </c>
+      <c r="H62" s="12">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A63" s="12">
+        <v>61</v>
+      </c>
+      <c r="C63" s="13" t="s">
+        <v>850</v>
+      </c>
+      <c r="D63" t="s">
+        <v>851</v>
+      </c>
+      <c r="E63" s="15" t="s">
+        <v>847</v>
+      </c>
+      <c r="F63" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G63" s="12">
+        <v>8</v>
+      </c>
+      <c r="H63" s="12">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A64" s="12">
+        <v>62</v>
+      </c>
+      <c r="C64" s="13" t="s">
+        <v>848</v>
+      </c>
+      <c r="D64" t="s">
+        <v>849</v>
+      </c>
+      <c r="E64" s="15" t="s">
+        <v>847</v>
+      </c>
+      <c r="F64" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G64" s="12">
+        <v>8</v>
+      </c>
+      <c r="H64" s="12">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A65" s="12">
+        <v>63</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>845</v>
+      </c>
+      <c r="D65" t="s">
+        <v>846</v>
+      </c>
+      <c r="E65" s="15" t="s">
+        <v>847</v>
+      </c>
+      <c r="F65" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G65" s="12">
+        <v>8</v>
+      </c>
+      <c r="H65" s="12">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A66" s="12">
+        <v>64</v>
+      </c>
+      <c r="C66" s="13" t="s">
+        <v>843</v>
+      </c>
+      <c r="D66" t="s">
+        <v>844</v>
+      </c>
+      <c r="E66" s="15" t="s">
+        <v>838</v>
+      </c>
+      <c r="F66" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G66" s="12">
+        <v>8</v>
+      </c>
+      <c r="H66" s="12">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A67" s="12">
+        <v>65</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>841</v>
+      </c>
+      <c r="D67" t="s">
+        <v>842</v>
+      </c>
+      <c r="E67" s="15" t="s">
+        <v>838</v>
+      </c>
+      <c r="F67" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G67" s="12">
+        <v>9</v>
+      </c>
+      <c r="H67" s="12">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A68" s="12">
+        <v>66</v>
+      </c>
+      <c r="C68" s="13" t="s">
+        <v>839</v>
+      </c>
+      <c r="D68" t="s">
+        <v>840</v>
+      </c>
+      <c r="E68" s="15" t="s">
+        <v>838</v>
+      </c>
+      <c r="F68" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G68" s="12">
+        <v>9</v>
+      </c>
+      <c r="H68" s="12">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A69" s="12">
+        <v>67</v>
+      </c>
+      <c r="C69" s="13" t="s">
+        <v>836</v>
+      </c>
+      <c r="D69" t="s">
+        <v>837</v>
+      </c>
+      <c r="E69" s="15" t="s">
+        <v>838</v>
+      </c>
+      <c r="F69" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G69" s="12">
+        <v>9</v>
+      </c>
+      <c r="H69" s="12">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A70" s="12">
+        <v>68</v>
+      </c>
+      <c r="C70" s="13" t="s">
+        <v>834</v>
+      </c>
+      <c r="D70" t="s">
+        <v>835</v>
+      </c>
+      <c r="E70" s="15" t="s">
+        <v>829</v>
+      </c>
+      <c r="F70" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G70" s="12">
+        <v>9</v>
+      </c>
+      <c r="H70" s="12">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A71" s="12">
+        <v>69</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>832</v>
+      </c>
+      <c r="D71" t="s">
+        <v>833</v>
+      </c>
+      <c r="E71" s="15" t="s">
+        <v>829</v>
+      </c>
+      <c r="F71" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G71" s="12">
+        <v>9</v>
+      </c>
+      <c r="H71" s="12">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A72" s="12">
+        <v>70</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>830</v>
+      </c>
+      <c r="D72" t="s">
+        <v>831</v>
+      </c>
+      <c r="E72" s="15" t="s">
+        <v>829</v>
+      </c>
+      <c r="F72" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G72" s="12">
+        <v>9</v>
+      </c>
+      <c r="H72" s="12">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A73" s="12">
+        <v>71</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>827</v>
+      </c>
+      <c r="D73" t="s">
+        <v>828</v>
+      </c>
+      <c r="E73" s="15" t="s">
+        <v>829</v>
+      </c>
+      <c r="F73" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G73" s="12">
+        <v>9</v>
+      </c>
+      <c r="H73" s="12">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A74" s="12">
+        <v>72</v>
+      </c>
+      <c r="C74" s="13" t="s">
+        <v>825</v>
+      </c>
+      <c r="D74" t="s">
+        <v>826</v>
+      </c>
+      <c r="E74" s="15" t="s">
+        <v>820</v>
+      </c>
+      <c r="F74" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G74" s="12">
+        <v>9</v>
+      </c>
+      <c r="H74" s="12">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A75" s="12">
+        <v>73</v>
+      </c>
+      <c r="C75" s="13" t="s">
+        <v>823</v>
+      </c>
+      <c r="D75" t="s">
+        <v>824</v>
+      </c>
+      <c r="E75" s="15" t="s">
+        <v>820</v>
+      </c>
+      <c r="F75" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G75" s="12">
+        <v>9</v>
+      </c>
+      <c r="H75" s="12">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A76" s="12">
+        <v>74</v>
+      </c>
+      <c r="C76" s="13" t="s">
+        <v>821</v>
+      </c>
+      <c r="D76" t="s">
+        <v>822</v>
+      </c>
+      <c r="E76" s="15" t="s">
+        <v>820</v>
+      </c>
+      <c r="F76" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G76" s="12">
+        <v>10</v>
+      </c>
+      <c r="H76" s="12">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A77" s="12">
+        <v>75</v>
+      </c>
+      <c r="C77" s="13" t="s">
+        <v>818</v>
+      </c>
+      <c r="D77" t="s">
+        <v>819</v>
+      </c>
+      <c r="E77" s="15" t="s">
+        <v>820</v>
+      </c>
+      <c r="F77" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G77" s="12">
+        <v>10</v>
+      </c>
+      <c r="H77" s="12">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A78" s="12">
+        <v>76</v>
+      </c>
+      <c r="C78" s="13" t="s">
+        <v>816</v>
+      </c>
+      <c r="D78" t="s">
+        <v>817</v>
+      </c>
+      <c r="E78" s="15" t="s">
+        <v>805</v>
+      </c>
+      <c r="F78" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G78" s="12">
+        <v>10</v>
+      </c>
+      <c r="H78" s="12">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A79" s="12">
+        <v>77</v>
+      </c>
+      <c r="C79" s="13" t="s">
+        <v>814</v>
+      </c>
+      <c r="D79" t="s">
+        <v>815</v>
+      </c>
+      <c r="E79" s="15" t="s">
+        <v>805</v>
+      </c>
+      <c r="F79" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G79" s="12">
+        <v>10</v>
+      </c>
+      <c r="H79" s="12">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A80" s="12">
+        <v>78</v>
+      </c>
+      <c r="C80" s="13" t="s">
+        <v>812</v>
+      </c>
+      <c r="D80" t="s">
+        <v>813</v>
+      </c>
+      <c r="E80" s="15" t="s">
+        <v>805</v>
+      </c>
+      <c r="F80" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G80" s="12">
+        <v>10</v>
+      </c>
+      <c r="H80" s="12">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A81" s="12">
+        <v>79</v>
+      </c>
+      <c r="C81" s="13" t="s">
+        <v>810</v>
+      </c>
+      <c r="D81" t="s">
+        <v>811</v>
+      </c>
+      <c r="E81" s="15" t="s">
+        <v>805</v>
+      </c>
+      <c r="F81" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G81" s="12">
+        <v>10</v>
+      </c>
+      <c r="H81" s="12">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A82" s="12">
+        <v>80</v>
+      </c>
+      <c r="C82" s="13" t="s">
+        <v>808</v>
+      </c>
+      <c r="D82" t="s">
+        <v>809</v>
+      </c>
+      <c r="E82" s="15" t="s">
+        <v>805</v>
+      </c>
+      <c r="F82" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G82" s="12">
+        <v>10</v>
+      </c>
+      <c r="H82" s="12">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A83" s="12">
+        <v>81</v>
+      </c>
+      <c r="C83" s="13" t="s">
+        <v>806</v>
+      </c>
+      <c r="D83" t="s">
+        <v>807</v>
+      </c>
+      <c r="E83" s="15" t="s">
+        <v>805</v>
+      </c>
+      <c r="F83" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G83" s="12">
+        <v>10</v>
+      </c>
+      <c r="H83" s="12">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A84" s="12">
+        <v>82</v>
+      </c>
+      <c r="C84" s="13" t="s">
+        <v>803</v>
+      </c>
+      <c r="D84" t="s">
+        <v>804</v>
+      </c>
+      <c r="E84" s="15" t="s">
+        <v>805</v>
+      </c>
+      <c r="F84" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G84" s="12">
+        <v>10</v>
+      </c>
+      <c r="H84" s="12">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A85" s="12">
+        <v>83</v>
+      </c>
+      <c r="C85" s="13" t="s">
+        <v>801</v>
+      </c>
+      <c r="D85" t="s">
+        <v>802</v>
+      </c>
+      <c r="E85" s="15" t="s">
+        <v>786</v>
+      </c>
+      <c r="F85" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G85" s="12">
+        <v>10</v>
+      </c>
+      <c r="H85" s="12">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A86" s="12">
+        <v>84</v>
+      </c>
+      <c r="C86" s="13" t="s">
+        <v>799</v>
+      </c>
+      <c r="D86" t="s">
+        <v>800</v>
+      </c>
+      <c r="E86" s="15" t="s">
+        <v>786</v>
+      </c>
+      <c r="F86" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G86" s="12">
+        <v>10</v>
+      </c>
+      <c r="H86" s="12">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A87" s="12">
+        <v>85</v>
+      </c>
+      <c r="C87" s="13" t="s">
+        <v>797</v>
+      </c>
+      <c r="D87" t="s">
+        <v>798</v>
+      </c>
+      <c r="E87" s="15" t="s">
+        <v>786</v>
+      </c>
+      <c r="F87" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G87" s="12">
+        <v>10</v>
+      </c>
+      <c r="H87" s="12">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A88" s="12">
+        <v>86</v>
+      </c>
+      <c r="C88" s="13" t="s">
+        <v>795</v>
+      </c>
+      <c r="D88" t="s">
+        <v>796</v>
+      </c>
+      <c r="E88" s="15" t="s">
+        <v>786</v>
+      </c>
+      <c r="F88" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G88" s="12">
+        <v>10</v>
+      </c>
+      <c r="H88" s="12">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A89" s="12">
+        <v>87</v>
+      </c>
+      <c r="C89" s="13" t="s">
+        <v>793</v>
+      </c>
+      <c r="D89" t="s">
+        <v>794</v>
+      </c>
+      <c r="E89" s="15" t="s">
+        <v>786</v>
+      </c>
+      <c r="F89" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G89" s="12">
+        <v>11</v>
+      </c>
+      <c r="H89" s="12">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A90" s="12">
+        <v>88</v>
+      </c>
+      <c r="C90" s="13" t="s">
+        <v>791</v>
+      </c>
+      <c r="D90" t="s">
+        <v>792</v>
+      </c>
+      <c r="E90" s="15" t="s">
+        <v>786</v>
+      </c>
+      <c r="F90" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G90" s="12">
+        <v>11</v>
+      </c>
+      <c r="H90" s="12">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A91" s="12">
+        <v>89</v>
+      </c>
+      <c r="C91" s="13" t="s">
+        <v>789</v>
+      </c>
+      <c r="D91" t="s">
+        <v>790</v>
+      </c>
+      <c r="E91" s="15" t="s">
+        <v>786</v>
+      </c>
+      <c r="F91" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G91" s="12">
+        <v>11</v>
+      </c>
+      <c r="H91" s="12">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A92" s="12">
+        <v>90</v>
+      </c>
+      <c r="C92" s="13" t="s">
+        <v>787</v>
+      </c>
+      <c r="D92" t="s">
+        <v>788</v>
+      </c>
+      <c r="E92" s="15" t="s">
+        <v>786</v>
+      </c>
+      <c r="F92" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G92" s="12">
+        <v>11</v>
+      </c>
+      <c r="H92" s="12">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A93" s="12">
+        <v>91</v>
+      </c>
+      <c r="C93" s="13" t="s">
+        <v>784</v>
+      </c>
+      <c r="D93" t="s">
+        <v>785</v>
+      </c>
+      <c r="E93" s="15" t="s">
+        <v>786</v>
+      </c>
+      <c r="F93" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G93" s="12">
+        <v>11</v>
+      </c>
+      <c r="H93" s="12">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A94" s="12">
+        <v>92</v>
+      </c>
+      <c r="C94" s="13" t="s">
+        <v>782</v>
+      </c>
+      <c r="D94" t="s">
+        <v>783</v>
+      </c>
+      <c r="E94" s="15" t="s">
+        <v>769</v>
+      </c>
+      <c r="F94" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G94" s="12">
+        <v>11</v>
+      </c>
+      <c r="H94" s="12">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A95" s="12">
+        <v>93</v>
+      </c>
+      <c r="C95" s="13" t="s">
+        <v>780</v>
+      </c>
+      <c r="D95" t="s">
+        <v>781</v>
+      </c>
+      <c r="E95" s="15" t="s">
+        <v>769</v>
+      </c>
+      <c r="F95" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G95" s="12">
+        <v>11</v>
+      </c>
+      <c r="H95" s="12">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A96" s="12">
+        <v>94</v>
+      </c>
+      <c r="C96" s="13" t="s">
+        <v>778</v>
+      </c>
+      <c r="D96" t="s">
+        <v>779</v>
+      </c>
+      <c r="E96" s="15" t="s">
+        <v>769</v>
+      </c>
+      <c r="F96" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G96" s="12">
+        <v>11</v>
+      </c>
+      <c r="H96" s="12">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A97" s="12">
+        <v>95</v>
+      </c>
+      <c r="C97" s="13" t="s">
+        <v>776</v>
+      </c>
+      <c r="D97" t="s">
+        <v>777</v>
+      </c>
+      <c r="E97" s="15" t="s">
+        <v>769</v>
+      </c>
+      <c r="F97" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G97" s="12">
+        <v>11</v>
+      </c>
+      <c r="H97" s="12">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A98" s="12">
+        <v>96</v>
+      </c>
+      <c r="C98" s="13" t="s">
+        <v>774</v>
+      </c>
+      <c r="D98" t="s">
+        <v>775</v>
+      </c>
+      <c r="E98" s="15" t="s">
+        <v>769</v>
+      </c>
+      <c r="F98" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G98" s="12">
+        <v>11</v>
+      </c>
+      <c r="H98" s="12">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A99" s="12">
+        <v>97</v>
+      </c>
+      <c r="C99" s="13" t="s">
+        <v>772</v>
+      </c>
+      <c r="D99" t="s">
+        <v>773</v>
+      </c>
+      <c r="E99" s="15" t="s">
+        <v>769</v>
+      </c>
+      <c r="F99" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G99" s="12">
+        <v>11</v>
+      </c>
+      <c r="H99" s="12">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A100" s="12">
+        <v>98</v>
+      </c>
+      <c r="C100" s="13" t="s">
+        <v>770</v>
+      </c>
+      <c r="D100" t="s">
+        <v>771</v>
+      </c>
+      <c r="E100" s="15" t="s">
+        <v>769</v>
+      </c>
+      <c r="F100" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G100" s="12">
+        <v>11</v>
+      </c>
+      <c r="H100" s="12">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A101" s="12">
+        <v>99</v>
+      </c>
+      <c r="C101" s="13" t="s">
+        <v>767</v>
+      </c>
+      <c r="D101" t="s">
+        <v>768</v>
+      </c>
+      <c r="E101" s="15" t="s">
+        <v>769</v>
+      </c>
+      <c r="F101" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G101" s="12">
+        <v>12</v>
+      </c>
+      <c r="H101" s="12">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A102" s="12">
+        <v>100</v>
+      </c>
+      <c r="C102" s="13" t="s">
+        <v>765</v>
+      </c>
+      <c r="D102" t="s">
+        <v>766</v>
+      </c>
+      <c r="E102" s="15" t="s">
+        <v>750</v>
+      </c>
+      <c r="F102" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G102" s="12">
+        <v>12</v>
+      </c>
+      <c r="H102" s="12">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A103" s="12">
+        <v>101</v>
+      </c>
+      <c r="C103" s="13" t="s">
+        <v>763</v>
+      </c>
+      <c r="D103" t="s">
+        <v>764</v>
+      </c>
+      <c r="E103" s="15" t="s">
+        <v>750</v>
+      </c>
+      <c r="F103" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G103" s="12">
+        <v>12</v>
+      </c>
+      <c r="H103" s="12">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A104" s="12">
+        <v>102</v>
+      </c>
+      <c r="C104" s="13" t="s">
+        <v>761</v>
+      </c>
+      <c r="D104" t="s">
+        <v>762</v>
+      </c>
+      <c r="E104" s="15" t="s">
+        <v>750</v>
+      </c>
+      <c r="F104" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G104" s="12">
+        <v>12</v>
+      </c>
+      <c r="H104" s="12">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A105" s="12">
+        <v>103</v>
+      </c>
+      <c r="C105" s="13" t="s">
+        <v>759</v>
+      </c>
+      <c r="D105" t="s">
+        <v>760</v>
+      </c>
+      <c r="E105" s="15" t="s">
+        <v>750</v>
+      </c>
+      <c r="F105" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G105" s="12">
+        <v>12</v>
+      </c>
+      <c r="H105" s="12">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A106" s="12">
+        <v>104</v>
+      </c>
+      <c r="C106" s="13" t="s">
+        <v>757</v>
+      </c>
+      <c r="D106" t="s">
+        <v>758</v>
+      </c>
+      <c r="E106" s="15" t="s">
+        <v>750</v>
+      </c>
+      <c r="F106" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G106" s="12">
+        <v>12</v>
+      </c>
+      <c r="H106" s="12">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A107" s="12">
+        <v>105</v>
+      </c>
+      <c r="C107" s="13" t="s">
+        <v>755</v>
+      </c>
+      <c r="D107" t="s">
+        <v>756</v>
+      </c>
+      <c r="E107" s="15" t="s">
+        <v>750</v>
+      </c>
+      <c r="F107" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G107" s="12">
+        <v>12</v>
+      </c>
+      <c r="H107" s="12">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A108" s="12">
+        <v>106</v>
+      </c>
+      <c r="C108" s="13" t="s">
+        <v>753</v>
+      </c>
+      <c r="D108" t="s">
+        <v>754</v>
+      </c>
+      <c r="E108" s="15" t="s">
+        <v>750</v>
+      </c>
+      <c r="F108" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G108" s="12">
+        <v>12</v>
+      </c>
+      <c r="H108" s="12">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A109" s="12">
+        <v>107</v>
+      </c>
+      <c r="C109" s="13" t="s">
+        <v>751</v>
+      </c>
+      <c r="D109" t="s">
+        <v>752</v>
+      </c>
+      <c r="E109" s="15" t="s">
+        <v>750</v>
+      </c>
+      <c r="F109" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G109" s="12">
+        <v>12</v>
+      </c>
+      <c r="H109" s="12">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A110" s="12">
+        <v>108</v>
+      </c>
+      <c r="C110" s="13" t="s">
+        <v>748</v>
+      </c>
+      <c r="D110" t="s">
+        <v>749</v>
+      </c>
+      <c r="E110" s="15" t="s">
+        <v>750</v>
+      </c>
+      <c r="F110" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G110" s="12">
+        <v>12</v>
+      </c>
+      <c r="H110" s="12">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A111" s="12">
+        <v>109</v>
+      </c>
+      <c r="C111" s="13" t="s">
+        <v>746</v>
+      </c>
+      <c r="D111" t="s">
+        <v>747</v>
+      </c>
+      <c r="E111" s="15" t="s">
+        <v>735</v>
+      </c>
+      <c r="F111" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G111" s="12">
+        <v>12</v>
+      </c>
+      <c r="H111" s="12">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A112" s="12">
+        <v>110</v>
+      </c>
+      <c r="C112" s="13" t="s">
+        <v>744</v>
+      </c>
+      <c r="D112" t="s">
+        <v>745</v>
+      </c>
+      <c r="E112" s="15" t="s">
+        <v>735</v>
+      </c>
+      <c r="F112" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G112" s="12">
+        <v>12</v>
+      </c>
+      <c r="H112" s="12">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A113" s="12">
+        <v>111</v>
+      </c>
+      <c r="C113" s="13" t="s">
+        <v>742</v>
+      </c>
+      <c r="D113" t="s">
+        <v>743</v>
+      </c>
+      <c r="E113" s="15" t="s">
+        <v>735</v>
+      </c>
+      <c r="F113" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G113" s="12">
+        <v>12</v>
+      </c>
+      <c r="H113" s="12">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A114" s="12">
+        <v>112</v>
+      </c>
+      <c r="C114" s="13" t="s">
+        <v>740</v>
+      </c>
+      <c r="D114" t="s">
+        <v>741</v>
+      </c>
+      <c r="E114" s="15" t="s">
+        <v>735</v>
+      </c>
+      <c r="F114" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G114" s="12">
+        <v>12</v>
+      </c>
+      <c r="H114" s="12">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A115" s="12">
+        <v>113</v>
+      </c>
+      <c r="C115" s="13" t="s">
+        <v>738</v>
+      </c>
+      <c r="D115" t="s">
+        <v>739</v>
+      </c>
+      <c r="E115" s="15" t="s">
+        <v>735</v>
+      </c>
+      <c r="F115" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G115" s="12">
+        <v>13</v>
+      </c>
+      <c r="H115" s="12">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A116" s="12">
+        <v>114</v>
+      </c>
+      <c r="C116" s="13" t="s">
+        <v>736</v>
+      </c>
+      <c r="D116" t="s">
+        <v>737</v>
+      </c>
+      <c r="E116" s="15" t="s">
+        <v>735</v>
+      </c>
+      <c r="F116" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G116" s="12">
+        <v>13</v>
+      </c>
+      <c r="H116" s="12">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A117" s="12">
+        <v>115</v>
+      </c>
+      <c r="C117" s="13" t="s">
+        <v>733</v>
+      </c>
+      <c r="D117" t="s">
+        <v>734</v>
+      </c>
+      <c r="E117" s="15" t="s">
+        <v>735</v>
+      </c>
+      <c r="F117" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G117" s="12">
+        <v>13</v>
+      </c>
+      <c r="H117" s="12">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A118" s="12">
+        <v>116</v>
+      </c>
+      <c r="C118" s="13" t="s">
+        <v>731</v>
+      </c>
+      <c r="D118" t="s">
+        <v>732</v>
+      </c>
+      <c r="E118" s="15" t="s">
+        <v>716</v>
+      </c>
+      <c r="F118" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G118" s="12">
+        <v>13</v>
+      </c>
+      <c r="H118" s="12">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A119" s="12">
+        <v>117</v>
+      </c>
+      <c r="C119" s="13" t="s">
+        <v>729</v>
+      </c>
+      <c r="D119" t="s">
+        <v>730</v>
+      </c>
+      <c r="E119" s="15" t="s">
+        <v>716</v>
+      </c>
+      <c r="F119" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G119" s="12">
+        <v>13</v>
+      </c>
+      <c r="H119" s="12">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A120" s="12">
+        <v>118</v>
+      </c>
+      <c r="C120" s="13" t="s">
+        <v>727</v>
+      </c>
+      <c r="D120" t="s">
+        <v>728</v>
+      </c>
+      <c r="E120" s="15" t="s">
+        <v>716</v>
+      </c>
+      <c r="F120" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G120" s="12">
+        <v>13</v>
+      </c>
+      <c r="H120" s="12">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A121" s="12">
+        <v>119</v>
+      </c>
+      <c r="C121" s="13" t="s">
+        <v>725</v>
+      </c>
+      <c r="D121" t="s">
+        <v>726</v>
+      </c>
+      <c r="E121" s="15" t="s">
+        <v>716</v>
+      </c>
+      <c r="F121" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G121" s="12">
+        <v>13</v>
+      </c>
+      <c r="H121" s="12">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A122" s="12">
+        <v>120</v>
+      </c>
+      <c r="C122" s="13" t="s">
+        <v>723</v>
+      </c>
+      <c r="D122" t="s">
+        <v>724</v>
+      </c>
+      <c r="E122" s="15" t="s">
+        <v>716</v>
+      </c>
+      <c r="F122" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G122" s="12">
+        <v>13</v>
+      </c>
+      <c r="H122" s="12">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A123" s="12">
+        <v>121</v>
+      </c>
+      <c r="C123" s="13" t="s">
+        <v>721</v>
+      </c>
+      <c r="D123" t="s">
+        <v>722</v>
+      </c>
+      <c r="E123" s="15" t="s">
+        <v>716</v>
+      </c>
+      <c r="F123" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G123" s="12">
+        <v>13</v>
+      </c>
+      <c r="H123" s="12">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A124" s="12">
+        <v>122</v>
+      </c>
+      <c r="C124" s="13" t="s">
+        <v>719</v>
+      </c>
+      <c r="D124" t="s">
+        <v>720</v>
+      </c>
+      <c r="E124" s="15" t="s">
+        <v>716</v>
+      </c>
+      <c r="F124" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G124" s="12">
+        <v>13</v>
+      </c>
+      <c r="H124" s="12">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A125" s="12">
+        <v>123</v>
+      </c>
+      <c r="C125" s="13" t="s">
+        <v>717</v>
+      </c>
+      <c r="D125" t="s">
+        <v>718</v>
+      </c>
+      <c r="E125" s="15" t="s">
+        <v>716</v>
+      </c>
+      <c r="F125" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G125" s="12">
+        <v>14</v>
+      </c>
+      <c r="H125" s="12">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A126" s="12">
+        <v>124</v>
+      </c>
+      <c r="C126" s="13" t="s">
+        <v>714</v>
+      </c>
+      <c r="D126" t="s">
+        <v>715</v>
+      </c>
+      <c r="E126" s="15" t="s">
+        <v>716</v>
+      </c>
+      <c r="F126" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G126" s="12">
+        <v>14</v>
+      </c>
+      <c r="H126" s="12">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A127" s="12">
+        <v>125</v>
+      </c>
+      <c r="C127" s="13" t="s">
+        <v>712</v>
+      </c>
+      <c r="D127" t="s">
+        <v>713</v>
+      </c>
+      <c r="E127" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="F127" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G127" s="12">
+        <v>14</v>
+      </c>
+      <c r="H127" s="12">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A128" s="12">
+        <v>126</v>
+      </c>
+      <c r="C128" s="13" t="s">
+        <v>710</v>
+      </c>
+      <c r="D128" t="s">
+        <v>711</v>
+      </c>
+      <c r="E128" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="F128" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G128" s="12">
+        <v>14</v>
+      </c>
+      <c r="H128" s="12">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A129" s="12">
+        <v>127</v>
+      </c>
+      <c r="C129" s="13" t="s">
+        <v>708</v>
+      </c>
+      <c r="D129" t="s">
+        <v>709</v>
+      </c>
+      <c r="E129" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="F129" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G129" s="12">
+        <v>14</v>
+      </c>
+      <c r="H129" s="12">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A130" s="12">
+        <v>128</v>
+      </c>
+      <c r="C130" s="13" t="s">
+        <v>706</v>
+      </c>
+      <c r="D130" t="s">
+        <v>707</v>
+      </c>
+      <c r="E130" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="F130" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G130" s="12">
+        <v>14</v>
+      </c>
+      <c r="H130" s="12">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A131" s="12">
+        <v>129</v>
+      </c>
+      <c r="C131" s="13" t="s">
+        <v>704</v>
+      </c>
+      <c r="D131" t="s">
+        <v>705</v>
+      </c>
+      <c r="E131" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="F131" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G131" s="12">
+        <v>14</v>
+      </c>
+      <c r="H131" s="12">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A132" s="12">
+        <v>130</v>
+      </c>
+      <c r="C132" s="13" t="s">
+        <v>702</v>
+      </c>
+      <c r="D132" t="s">
+        <v>703</v>
+      </c>
+      <c r="E132" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="F132" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G132" s="12">
+        <v>14</v>
+      </c>
+      <c r="H132" s="12">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A133" s="12">
+        <v>131</v>
+      </c>
+      <c r="C133" s="13" t="s">
+        <v>699</v>
+      </c>
+      <c r="D133" t="s">
+        <v>700</v>
+      </c>
+      <c r="E133" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="F133" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G133" s="12">
+        <v>14</v>
+      </c>
+      <c r="H133" s="12">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A134" s="12">
+        <v>132</v>
+      </c>
+      <c r="C134" s="13" t="s">
+        <v>697</v>
+      </c>
+      <c r="D134" t="s">
+        <v>698</v>
+      </c>
+      <c r="E134" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="F134" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G134" s="12">
+        <v>14</v>
+      </c>
+      <c r="H134" s="12">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A135" s="12">
+        <v>133</v>
+      </c>
+      <c r="C135" s="13" t="s">
+        <v>695</v>
+      </c>
+      <c r="D135" t="s">
+        <v>696</v>
+      </c>
+      <c r="E135" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="F135" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G135" s="12">
+        <v>15</v>
+      </c>
+      <c r="H135" s="12">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A136" s="12">
+        <v>134</v>
+      </c>
+      <c r="C136" s="13" t="s">
+        <v>693</v>
+      </c>
+      <c r="D136" t="s">
+        <v>694</v>
+      </c>
+      <c r="E136" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="F136" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G136" s="12">
+        <v>15</v>
+      </c>
+      <c r="H136" s="12">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A137" s="12">
+        <v>135</v>
+      </c>
+      <c r="C137" s="13" t="s">
+        <v>691</v>
+      </c>
+      <c r="D137" t="s">
+        <v>692</v>
+      </c>
+      <c r="E137" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="F137" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G137" s="12">
+        <v>15</v>
+      </c>
+      <c r="H137" s="12">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A138" s="12">
+        <v>136</v>
+      </c>
+      <c r="C138" s="13" t="s">
+        <v>689</v>
+      </c>
+      <c r="D138" t="s">
+        <v>690</v>
+      </c>
+      <c r="E138" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="F138" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G138" s="12">
+        <v>15</v>
+      </c>
+      <c r="H138" s="12">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A139" s="12">
+        <v>137</v>
+      </c>
+      <c r="C139" s="13" t="s">
+        <v>687</v>
+      </c>
+      <c r="D139" t="s">
+        <v>688</v>
+      </c>
+      <c r="E139" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="F139" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G139" s="12">
+        <v>15</v>
+      </c>
+      <c r="H139" s="12">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A140" s="12">
+        <v>138</v>
+      </c>
+      <c r="C140" s="13" t="s">
+        <v>685</v>
+      </c>
+      <c r="D140" t="s">
+        <v>686</v>
+      </c>
+      <c r="E140" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="F140" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G140" s="12">
+        <v>15</v>
+      </c>
+      <c r="H140" s="12">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A141" s="12">
+        <v>139</v>
+      </c>
+      <c r="C141" s="13" t="s">
+        <v>682</v>
+      </c>
+      <c r="D141" t="s">
+        <v>683</v>
+      </c>
+      <c r="E141" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="F141" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G141" s="12">
+        <v>15</v>
+      </c>
+      <c r="H141" s="12">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A142" s="12">
+        <v>140</v>
+      </c>
+      <c r="C142" s="13" t="s">
+        <v>680</v>
+      </c>
+      <c r="D142" t="s">
+        <v>681</v>
+      </c>
+      <c r="E142" s="15" t="s">
+        <v>661</v>
+      </c>
+      <c r="F142" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G142" s="12">
+        <v>15</v>
+      </c>
+      <c r="H142" s="12">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A143" s="12">
+        <v>141</v>
+      </c>
+      <c r="C143" s="13" t="s">
+        <v>678</v>
+      </c>
+      <c r="D143" t="s">
+        <v>679</v>
+      </c>
+      <c r="E143" s="15" t="s">
+        <v>661</v>
+      </c>
+      <c r="F143" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G143" s="12">
+        <v>15</v>
+      </c>
+      <c r="H143" s="12">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A144" s="12">
+        <v>142</v>
+      </c>
+      <c r="C144" s="13" t="s">
+        <v>676</v>
+      </c>
+      <c r="D144" t="s">
+        <v>677</v>
+      </c>
+      <c r="E144" s="15" t="s">
+        <v>661</v>
+      </c>
+      <c r="F144" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G144" s="12">
+        <v>16</v>
+      </c>
+      <c r="H144" s="12">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A145" s="12">
+        <v>143</v>
+      </c>
+      <c r="C145" s="13" t="s">
+        <v>674</v>
+      </c>
+      <c r="D145" t="s">
+        <v>675</v>
+      </c>
+      <c r="E145" s="15" t="s">
+        <v>661</v>
+      </c>
+      <c r="F145" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G145" s="12">
+        <v>16</v>
+      </c>
+      <c r="H145" s="12">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A146" s="12">
+        <v>144</v>
+      </c>
+      <c r="C146" s="13" t="s">
+        <v>672</v>
+      </c>
+      <c r="D146" t="s">
+        <v>673</v>
+      </c>
+      <c r="E146" s="15" t="s">
+        <v>661</v>
+      </c>
+      <c r="F146" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G146" s="12">
+        <v>16</v>
+      </c>
+      <c r="H146" s="12">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A147" s="12">
+        <v>145</v>
+      </c>
+      <c r="C147" s="13" t="s">
+        <v>670</v>
+      </c>
+      <c r="D147" t="s">
+        <v>671</v>
+      </c>
+      <c r="E147" s="15" t="s">
+        <v>661</v>
+      </c>
+      <c r="F147" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G147" s="12">
+        <v>16</v>
+      </c>
+      <c r="H147" s="12">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A148" s="12">
+        <v>146</v>
+      </c>
+      <c r="C148" s="13" t="s">
+        <v>668</v>
+      </c>
+      <c r="D148" t="s">
+        <v>669</v>
+      </c>
+      <c r="E148" s="15" t="s">
+        <v>661</v>
+      </c>
+      <c r="F148" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G148" s="12">
+        <v>16</v>
+      </c>
+      <c r="H148" s="12">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A149" s="12">
+        <v>147</v>
+      </c>
+      <c r="C149" s="13" t="s">
+        <v>666</v>
+      </c>
+      <c r="D149" t="s">
+        <v>667</v>
+      </c>
+      <c r="E149" s="15" t="s">
+        <v>661</v>
+      </c>
+      <c r="F149" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G149" s="12">
+        <v>16</v>
+      </c>
+      <c r="H149" s="12">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A150" s="12">
+        <v>148</v>
+      </c>
+      <c r="C150" s="13" t="s">
+        <v>664</v>
+      </c>
+      <c r="D150" t="s">
+        <v>665</v>
+      </c>
+      <c r="E150" s="15" t="s">
+        <v>661</v>
+      </c>
+      <c r="F150" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G150" s="12">
+        <v>16</v>
+      </c>
+      <c r="H150" s="12">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A151" s="12">
+        <v>149</v>
+      </c>
+      <c r="C151" s="13" t="s">
+        <v>662</v>
+      </c>
+      <c r="D151" t="s">
+        <v>663</v>
+      </c>
+      <c r="E151" s="15" t="s">
+        <v>661</v>
+      </c>
+      <c r="F151" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G151" s="12">
+        <v>16</v>
+      </c>
+      <c r="H151" s="12">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A152" s="12">
+        <v>150</v>
+      </c>
+      <c r="C152" s="13" t="s">
+        <v>659</v>
+      </c>
+      <c r="D152" t="s">
+        <v>660</v>
+      </c>
+      <c r="E152" s="15" t="s">
+        <v>661</v>
+      </c>
+      <c r="F152" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G152" s="12">
+        <v>16</v>
+      </c>
+      <c r="H152" s="12">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A153" s="12">
+        <v>151</v>
+      </c>
+      <c r="C153" s="13" t="s">
+        <v>657</v>
+      </c>
+      <c r="D153" t="s">
+        <v>658</v>
+      </c>
+      <c r="E153" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="F153" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G153" s="12">
+        <v>16</v>
+      </c>
+      <c r="H153" s="12">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A154" s="12">
+        <v>152</v>
+      </c>
+      <c r="C154" s="13" t="s">
+        <v>655</v>
+      </c>
+      <c r="D154" t="s">
+        <v>656</v>
+      </c>
+      <c r="E154" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="F154" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G154" s="12">
+        <v>17</v>
+      </c>
+      <c r="H154" s="12">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A155" s="12">
+        <v>153</v>
+      </c>
+      <c r="C155" s="13" t="s">
+        <v>653</v>
+      </c>
+      <c r="D155" t="s">
+        <v>654</v>
+      </c>
+      <c r="E155" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="F155" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G155" s="12">
+        <v>17</v>
+      </c>
+      <c r="H155" s="12">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A156" s="12">
+        <v>154</v>
+      </c>
+      <c r="C156" s="13" t="s">
+        <v>558</v>
+      </c>
+      <c r="D156" t="s">
+        <v>652</v>
+      </c>
+      <c r="E156" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="F156" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G156" s="12">
+        <v>17</v>
+      </c>
+      <c r="H156" s="12">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A157" s="12">
+        <v>155</v>
+      </c>
+      <c r="C157" s="13" t="s">
+        <v>650</v>
+      </c>
+      <c r="D157" t="s">
+        <v>651</v>
+      </c>
+      <c r="E157" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="F157" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G157" s="12">
+        <v>17</v>
+      </c>
+      <c r="H157" s="12">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A158" s="12">
+        <v>156</v>
+      </c>
+      <c r="C158" s="13" t="s">
+        <v>648</v>
+      </c>
+      <c r="D158" t="s">
+        <v>649</v>
+      </c>
+      <c r="E158" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="F158" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G158" s="12">
+        <v>17</v>
+      </c>
+      <c r="H158" s="12">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A159" s="12">
+        <v>157</v>
+      </c>
+      <c r="C159" s="13" t="s">
+        <v>646</v>
+      </c>
+      <c r="D159" t="s">
+        <v>647</v>
+      </c>
+      <c r="E159" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="F159" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G159" s="12">
+        <v>17</v>
+      </c>
+      <c r="H159" s="12">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A160" s="12">
+        <v>158</v>
+      </c>
+      <c r="C160" s="13" t="s">
+        <v>644</v>
+      </c>
+      <c r="D160" t="s">
+        <v>645</v>
+      </c>
+      <c r="E160" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="F160" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G160" s="12">
+        <v>17</v>
+      </c>
+      <c r="H160" s="12">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A161" s="12">
+        <v>159</v>
+      </c>
+      <c r="C161" s="13" t="s">
+        <v>642</v>
+      </c>
+      <c r="D161" t="s">
+        <v>643</v>
+      </c>
+      <c r="E161" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="F161" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G161" s="12">
+        <v>17</v>
+      </c>
+      <c r="H161" s="12">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A162" s="12">
+        <v>160</v>
+      </c>
+      <c r="C162" s="13" t="s">
+        <v>639</v>
+      </c>
+      <c r="D162" t="s">
+        <v>640</v>
+      </c>
+      <c r="E162" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="F162" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G162" s="12">
+        <v>17</v>
+      </c>
+      <c r="H162" s="12">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A163" s="12">
+        <v>161</v>
+      </c>
+      <c r="C163" s="13" t="s">
+        <v>637</v>
+      </c>
+      <c r="D163" t="s">
+        <v>638</v>
+      </c>
+      <c r="E163" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="F163" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G163" s="12">
+        <v>18</v>
+      </c>
+      <c r="H163" s="12">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A164" s="12">
+        <v>162</v>
+      </c>
+      <c r="C164" s="13" t="s">
+        <v>635</v>
+      </c>
+      <c r="D164" t="s">
+        <v>636</v>
+      </c>
+      <c r="E164" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="F164" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G164" s="12">
+        <v>18</v>
+      </c>
+      <c r="H164" s="12">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A165" s="12">
+        <v>163</v>
+      </c>
+      <c r="C165" s="13" t="s">
+        <v>633</v>
+      </c>
+      <c r="D165" t="s">
+        <v>634</v>
+      </c>
+      <c r="E165" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="F165" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G165" s="12">
+        <v>18</v>
+      </c>
+      <c r="H165" s="12">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A166" s="12">
+        <v>164</v>
+      </c>
+      <c r="C166" s="13" t="s">
+        <v>631</v>
+      </c>
+      <c r="D166" t="s">
+        <v>632</v>
+      </c>
+      <c r="E166" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="F166" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G166" s="12">
+        <v>18</v>
+      </c>
+      <c r="H166" s="12">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A167" s="12">
+        <v>165</v>
+      </c>
+      <c r="C167" s="13" t="s">
+        <v>629</v>
+      </c>
+      <c r="D167" t="s">
+        <v>630</v>
+      </c>
+      <c r="E167" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="F167" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G167" s="12">
+        <v>18</v>
+      </c>
+      <c r="H167" s="12">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A168" s="12">
+        <v>166</v>
+      </c>
+      <c r="C168" s="13" t="s">
+        <v>627</v>
+      </c>
+      <c r="D168" t="s">
+        <v>628</v>
+      </c>
+      <c r="E168" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="F168" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G168" s="12">
+        <v>18</v>
+      </c>
+      <c r="H168" s="12">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A169" s="12">
+        <v>167</v>
+      </c>
+      <c r="C169" s="13" t="s">
+        <v>625</v>
+      </c>
+      <c r="D169" t="s">
+        <v>626</v>
+      </c>
+      <c r="E169" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="F169" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G169" s="12">
+        <v>18</v>
+      </c>
+      <c r="H169" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A170" s="12">
+        <v>168</v>
+      </c>
+      <c r="C170" s="13" t="s">
+        <v>623</v>
+      </c>
+      <c r="D170" t="s">
+        <v>624</v>
+      </c>
+      <c r="E170" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="F170" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G170" s="12">
+        <v>18</v>
+      </c>
+      <c r="H170" s="12">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A171" s="12">
+        <v>169</v>
+      </c>
+      <c r="C171" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D171" t="s">
+        <v>622</v>
+      </c>
+      <c r="E171" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="F171" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G171" s="12">
+        <v>18</v>
+      </c>
+      <c r="H171" s="12">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A172" s="12">
+        <v>170</v>
+      </c>
+      <c r="C172" s="13" t="s">
+        <v>618</v>
+      </c>
+      <c r="D172" t="s">
+        <v>619</v>
+      </c>
+      <c r="E172" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="F172" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G172" s="12">
+        <v>18</v>
+      </c>
+      <c r="H172" s="12">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A173" s="12">
+        <v>171</v>
+      </c>
+      <c r="C173" s="13" t="s">
+        <v>616</v>
+      </c>
+      <c r="D173" t="s">
+        <v>617</v>
+      </c>
+      <c r="E173" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="F173" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G173" s="12">
+        <v>18</v>
+      </c>
+      <c r="H173" s="12">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A174" s="12">
+        <v>172</v>
+      </c>
+      <c r="C174" s="13" t="s">
+        <v>614</v>
+      </c>
+      <c r="D174" t="s">
+        <v>615</v>
+      </c>
+      <c r="E174" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="F174" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G174" s="12">
+        <v>18</v>
+      </c>
+      <c r="H174" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A175" s="12">
+        <v>173</v>
+      </c>
+      <c r="C175" s="13" t="s">
+        <v>612</v>
+      </c>
+      <c r="D175" t="s">
+        <v>613</v>
+      </c>
+      <c r="E175" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="F175" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G175" s="12">
+        <v>18</v>
+      </c>
+      <c r="H175" s="12">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A176" s="12">
+        <v>174</v>
+      </c>
+      <c r="C176" s="13" t="s">
+        <v>610</v>
+      </c>
+      <c r="D176" t="s">
+        <v>611</v>
+      </c>
+      <c r="E176" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="F176" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G176" s="12">
+        <v>19</v>
+      </c>
+      <c r="H176" s="12">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A177" s="12">
+        <v>175</v>
+      </c>
+      <c r="C177" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="D177" t="s">
+        <v>609</v>
+      </c>
+      <c r="E177" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="F177" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G177" s="12">
+        <v>19</v>
+      </c>
+      <c r="H177" s="12">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A178" s="12">
+        <v>176</v>
+      </c>
+      <c r="C178" s="13" t="s">
+        <v>606</v>
+      </c>
+      <c r="D178" t="s">
+        <v>607</v>
+      </c>
+      <c r="E178" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="F178" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G178" s="12">
+        <v>19</v>
+      </c>
+      <c r="H178" s="12">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A179" s="12">
+        <v>177</v>
+      </c>
+      <c r="C179" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="D179" t="s">
+        <v>605</v>
+      </c>
+      <c r="E179" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="F179" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G179" s="12">
+        <v>19</v>
+      </c>
+      <c r="H179" s="12">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A180" s="12">
+        <v>178</v>
+      </c>
+      <c r="C180" s="13" t="s">
+        <v>602</v>
+      </c>
+      <c r="D180" t="s">
+        <v>603</v>
+      </c>
+      <c r="E180" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="F180" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G180" s="12">
+        <v>19</v>
+      </c>
+      <c r="H180" s="12">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A181" s="12">
+        <v>179</v>
+      </c>
+      <c r="C181" s="13" t="s">
+        <v>600</v>
+      </c>
+      <c r="D181" t="s">
+        <v>601</v>
+      </c>
+      <c r="E181" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="F181" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G181" s="12">
+        <v>19</v>
+      </c>
+      <c r="H181" s="12">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A182" s="12">
+        <v>180</v>
+      </c>
+      <c r="C182" s="13" t="s">
+        <v>597</v>
+      </c>
+      <c r="D182" t="s">
+        <v>598</v>
+      </c>
+      <c r="E182" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="F182" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G182" s="12">
+        <v>19</v>
+      </c>
+      <c r="H182" s="12">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A183" s="12">
+        <v>181</v>
+      </c>
+      <c r="C183" s="13" t="s">
+        <v>595</v>
+      </c>
+      <c r="D183" t="s">
+        <v>596</v>
+      </c>
+      <c r="E183" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="F183" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G183" s="12">
+        <v>19</v>
+      </c>
+      <c r="H183" s="12">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A184" s="12">
+        <v>182</v>
+      </c>
+      <c r="C184" s="13" t="s">
+        <v>593</v>
+      </c>
+      <c r="D184" t="s">
+        <v>594</v>
+      </c>
+      <c r="E184" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="F184" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G184" s="12">
+        <v>19</v>
+      </c>
+      <c r="H184" s="12">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A185" s="12">
+        <v>183</v>
+      </c>
+      <c r="C185" s="13" t="s">
+        <v>591</v>
+      </c>
+      <c r="D185" t="s">
+        <v>592</v>
+      </c>
+      <c r="E185" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="F185" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G185" s="12">
+        <v>19</v>
+      </c>
+      <c r="H185" s="12">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A186" s="12">
+        <v>184</v>
+      </c>
+      <c r="C186" s="13" t="s">
+        <v>589</v>
+      </c>
+      <c r="D186" t="s">
+        <v>590</v>
+      </c>
+      <c r="E186" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="F186" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G186" s="12">
+        <v>20</v>
+      </c>
+      <c r="H186" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A187" s="12">
+        <v>185</v>
+      </c>
+      <c r="C187" s="13" t="s">
+        <v>587</v>
+      </c>
+      <c r="D187" t="s">
+        <v>588</v>
+      </c>
+      <c r="E187" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="F187" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G187" s="12">
+        <v>20</v>
+      </c>
+      <c r="H187" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A188" s="12">
+        <v>186</v>
+      </c>
+      <c r="C188" s="13" t="s">
+        <v>585</v>
+      </c>
+      <c r="D188" t="s">
+        <v>586</v>
+      </c>
+      <c r="E188" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="F188" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G188" s="12">
+        <v>20</v>
+      </c>
+      <c r="H188" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A189" s="12">
+        <v>187</v>
+      </c>
+      <c r="C189" s="13" t="s">
+        <v>583</v>
+      </c>
+      <c r="D189" t="s">
+        <v>584</v>
+      </c>
+      <c r="E189" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="F189" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G189" s="12">
+        <v>20</v>
+      </c>
+      <c r="H189" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A190" s="12">
+        <v>188</v>
+      </c>
+      <c r="C190" s="13" t="s">
+        <v>581</v>
+      </c>
+      <c r="D190" t="s">
+        <v>582</v>
+      </c>
+      <c r="E190" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="F190" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G190" s="12">
+        <v>20</v>
+      </c>
+      <c r="H190" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A191" s="12">
+        <v>189</v>
+      </c>
+      <c r="C191" s="13" t="s">
+        <v>579</v>
+      </c>
+      <c r="D191" t="s">
+        <v>580</v>
+      </c>
+      <c r="E191" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="F191" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G191" s="12">
+        <v>20</v>
+      </c>
+      <c r="H191" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A192" s="12">
+        <v>190</v>
+      </c>
+      <c r="C192" s="13" t="s">
+        <v>577</v>
+      </c>
+      <c r="D192" t="s">
+        <v>578</v>
+      </c>
+      <c r="E192" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="F192" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G192" s="12">
+        <v>20</v>
+      </c>
+      <c r="H192" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A193" s="12">
+        <v>191</v>
+      </c>
+      <c r="C193" s="13" t="s">
+        <v>575</v>
+      </c>
+      <c r="D193" t="s">
+        <v>576</v>
+      </c>
+      <c r="E193" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="F193" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G193" s="12">
+        <v>20</v>
+      </c>
+      <c r="H193" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A194" s="12">
+        <v>192</v>
+      </c>
+      <c r="C194" s="13" t="s">
+        <v>573</v>
+      </c>
+      <c r="D194" t="s">
+        <v>574</v>
+      </c>
+      <c r="E194" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="F194" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G194" s="12">
+        <v>20</v>
+      </c>
+      <c r="H194" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A195" s="12">
+        <v>193</v>
+      </c>
+      <c r="C195" s="13" t="s">
+        <v>571</v>
+      </c>
+      <c r="D195" t="s">
+        <v>572</v>
+      </c>
+      <c r="E195" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="F195" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G195" s="12">
+        <v>20</v>
+      </c>
+      <c r="H195" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A196" s="12">
+        <v>194</v>
+      </c>
+      <c r="C196" s="13" t="s">
+        <v>569</v>
+      </c>
+      <c r="D196" t="s">
+        <v>570</v>
+      </c>
+      <c r="E196" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="F196" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G196" s="12">
+        <v>20</v>
+      </c>
+      <c r="H196" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A197" s="12">
+        <v>195</v>
+      </c>
+      <c r="C197" s="13" t="s">
+        <v>566</v>
+      </c>
+      <c r="D197" t="s">
+        <v>567</v>
+      </c>
+      <c r="E197" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="F197" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G197" s="12">
+        <v>20</v>
+      </c>
+      <c r="H197" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A198" s="12">
+        <v>196</v>
+      </c>
+      <c r="C198" s="17" t="s">
+        <v>564</v>
+      </c>
+      <c r="D198" t="s">
+        <v>565</v>
+      </c>
+      <c r="E198" s="15" t="s">
+        <v>543</v>
+      </c>
+      <c r="F198" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G198" s="12">
+        <v>20</v>
+      </c>
+      <c r="H198" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A199" s="12">
+        <v>197</v>
+      </c>
+      <c r="C199" s="13" t="s">
+        <v>562</v>
+      </c>
+      <c r="D199" t="s">
+        <v>563</v>
+      </c>
+      <c r="E199" s="15" t="s">
+        <v>543</v>
+      </c>
+      <c r="F199" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G199" s="12">
+        <v>20</v>
+      </c>
+      <c r="H199" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A200" s="12">
+        <v>198</v>
+      </c>
+      <c r="C200" s="13" t="s">
+        <v>560</v>
+      </c>
+      <c r="D200" t="s">
+        <v>561</v>
+      </c>
+      <c r="E200" s="15" t="s">
+        <v>543</v>
+      </c>
+      <c r="F200" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G200" s="12">
+        <v>20</v>
+      </c>
+      <c r="H200" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A201" s="12">
+        <v>199</v>
+      </c>
+      <c r="C201" s="13" t="s">
+        <v>558</v>
+      </c>
+      <c r="D201" t="s">
+        <v>559</v>
+      </c>
+      <c r="E201" s="15" t="s">
+        <v>543</v>
+      </c>
+      <c r="F201" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G201" s="12">
+        <v>20</v>
+      </c>
+      <c r="H201" s="12">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A202" s="12">
+        <v>200</v>
+      </c>
+      <c r="C202" s="13" t="s">
+        <v>556</v>
+      </c>
+      <c r="D202" t="s">
+        <v>557</v>
+      </c>
+      <c r="E202" s="15" t="s">
+        <v>543</v>
+      </c>
+      <c r="F202" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G202" s="12">
+        <v>21</v>
+      </c>
+      <c r="H202" s="12">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A203" s="12">
+        <v>201</v>
+      </c>
+      <c r="C203" s="13" t="s">
+        <v>554</v>
+      </c>
+      <c r="D203" t="s">
+        <v>555</v>
+      </c>
+      <c r="E203" s="15" t="s">
+        <v>543</v>
+      </c>
+      <c r="F203" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G203" s="12">
+        <v>21</v>
+      </c>
+      <c r="H203" s="12">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A204" s="12">
+        <v>202</v>
+      </c>
+      <c r="C204" s="13" t="s">
+        <v>552</v>
+      </c>
+      <c r="D204" t="s">
+        <v>553</v>
+      </c>
+      <c r="E204" s="15" t="s">
+        <v>543</v>
+      </c>
+      <c r="F204" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G204" s="12">
+        <v>21</v>
+      </c>
+      <c r="H204" s="12">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A205" s="12">
+        <v>203</v>
+      </c>
+      <c r="C205" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="D205" t="s">
+        <v>551</v>
+      </c>
+      <c r="E205" s="15" t="s">
+        <v>543</v>
+      </c>
+      <c r="F205" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="G205" s="12">
+        <v>21</v>
+      </c>
+      <c r="H205" s="12">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A206" s="12">
+        <v>204</v>
+      </c>
+      <c r="C206" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="D206" t="s">
+        <v>549</v>
+      </c>
+      <c r="E206" s="15" t="s">
+        <v>543</v>
+      </c>
+      <c r="F206" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G206" s="12">
+        <v>21</v>
+      </c>
+      <c r="H206" s="12">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A207" s="12">
+        <v>205</v>
+      </c>
+      <c r="C207" s="13" t="s">
+        <v>546</v>
+      </c>
+      <c r="D207" t="s">
+        <v>547</v>
+      </c>
+      <c r="E207" s="15" t="s">
+        <v>543</v>
+      </c>
+      <c r="F207" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G207" s="12">
+        <v>21</v>
+      </c>
+      <c r="H207" s="12">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A208" s="12">
+        <v>206</v>
+      </c>
+      <c r="C208" s="13" t="s">
+        <v>544</v>
+      </c>
+      <c r="D208" t="s">
+        <v>545</v>
+      </c>
+      <c r="E208" s="15" t="s">
+        <v>543</v>
+      </c>
+      <c r="F208" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G208" s="12">
+        <v>21</v>
+      </c>
+      <c r="H208" s="12">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A209" s="12">
+        <v>207</v>
+      </c>
+      <c r="C209" s="13" t="s">
+        <v>541</v>
+      </c>
+      <c r="D209" t="s">
+        <v>542</v>
+      </c>
+      <c r="E209" s="15" t="s">
+        <v>543</v>
+      </c>
+      <c r="F209" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G209" s="12">
+        <v>21</v>
+      </c>
+      <c r="H209" s="12">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A210" s="12">
+        <v>208</v>
+      </c>
+      <c r="C210" s="13" t="s">
+        <v>539</v>
+      </c>
+      <c r="D210" t="s">
+        <v>540</v>
+      </c>
+      <c r="E210" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="F210" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G210" s="12">
+        <v>21</v>
+      </c>
+      <c r="H210" s="12">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A211" s="12">
+        <v>209</v>
+      </c>
+      <c r="C211" s="13" t="s">
+        <v>537</v>
+      </c>
+      <c r="D211" t="s">
+        <v>538</v>
+      </c>
+      <c r="E211" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="F211" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G211" s="12">
+        <v>21</v>
+      </c>
+      <c r="H211" s="12">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A212" s="12">
+        <v>210</v>
+      </c>
+      <c r="C212" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="D212" t="s">
+        <v>536</v>
+      </c>
+      <c r="E212" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="F212" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G212" s="12">
+        <v>21</v>
+      </c>
+      <c r="H212" s="12">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A213" s="12">
+        <v>211</v>
+      </c>
+      <c r="C213" s="13" t="s">
+        <v>533</v>
+      </c>
+      <c r="D213" t="s">
+        <v>534</v>
+      </c>
+      <c r="E213" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="F213" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G213" s="12">
+        <v>21</v>
+      </c>
+      <c r="H213" s="12">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A214" s="12">
+        <v>212</v>
+      </c>
+      <c r="C214" s="13" t="s">
+        <v>531</v>
+      </c>
+      <c r="D214" t="s">
+        <v>532</v>
+      </c>
+      <c r="E214" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="F214" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G214" s="12">
+        <v>21</v>
+      </c>
+      <c r="H214" s="12">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A215" s="12">
+        <v>213</v>
+      </c>
+      <c r="C215" s="13" t="s">
+        <v>529</v>
+      </c>
+      <c r="D215" t="s">
+        <v>530</v>
+      </c>
+      <c r="E215" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="F215" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G215" s="12">
+        <v>22</v>
+      </c>
+      <c r="H215" s="12">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A216" s="12">
+        <v>214</v>
+      </c>
+      <c r="C216" s="13" t="s">
+        <v>527</v>
+      </c>
+      <c r="D216" t="s">
+        <v>528</v>
+      </c>
+      <c r="E216" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="F216" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G216" s="12">
+        <v>22</v>
+      </c>
+      <c r="H216" s="12">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A217" s="12">
+        <v>215</v>
+      </c>
+      <c r="C217" s="13" t="s">
+        <v>525</v>
+      </c>
+      <c r="D217" t="s">
+        <v>526</v>
+      </c>
+      <c r="E217" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="F217" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G217" s="12">
+        <v>22</v>
+      </c>
+      <c r="H217" s="12">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A218" s="12">
+        <v>216</v>
+      </c>
+      <c r="C218" s="13" t="s">
+        <v>523</v>
+      </c>
+      <c r="D218" t="s">
+        <v>524</v>
+      </c>
+      <c r="E218" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="F218" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G218" s="12">
+        <v>22</v>
+      </c>
+      <c r="H218" s="12">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A219" s="12">
+        <v>217</v>
+      </c>
+      <c r="C219" s="13" t="s">
+        <v>521</v>
+      </c>
+      <c r="D219" t="s">
+        <v>522</v>
+      </c>
+      <c r="E219" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="F219" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G219" s="12">
+        <v>22</v>
+      </c>
+      <c r="H219" s="12">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A220" s="12">
+        <v>218</v>
+      </c>
+      <c r="C220" s="13" t="s">
+        <v>518</v>
+      </c>
+      <c r="D220" t="s">
+        <v>519</v>
+      </c>
+      <c r="E220" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="F220" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G220" s="12">
+        <v>22</v>
+      </c>
+      <c r="H220" s="12">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A221" s="12">
+        <v>219</v>
+      </c>
+      <c r="C221" s="13" t="s">
+        <v>516</v>
+      </c>
+      <c r="D221" t="s">
+        <v>517</v>
+      </c>
+      <c r="E221" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="F221" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G221" s="12">
+        <v>22</v>
+      </c>
+      <c r="H221" s="12">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A222" s="12">
+        <v>220</v>
+      </c>
+      <c r="C222" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="D222" t="s">
+        <v>515</v>
+      </c>
+      <c r="E222" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="F222" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G222" s="12">
+        <v>22</v>
+      </c>
+      <c r="H222" s="12">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A223" s="12">
+        <v>221</v>
+      </c>
+      <c r="C223" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="D223" t="s">
+        <v>513</v>
+      </c>
+      <c r="E223" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="F223" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G223" s="12">
+        <v>22</v>
+      </c>
+      <c r="H223" s="12">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A224" s="12">
+        <v>222</v>
+      </c>
+      <c r="C224" s="13" t="s">
+        <v>510</v>
+      </c>
+      <c r="D224" t="s">
+        <v>511</v>
+      </c>
+      <c r="E224" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="F224" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G224" s="12">
+        <v>22</v>
+      </c>
+      <c r="H224" s="12">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A225" s="12">
+        <v>223</v>
+      </c>
+      <c r="C225" s="13" t="s">
+        <v>508</v>
+      </c>
+      <c r="D225" t="s">
+        <v>509</v>
+      </c>
+      <c r="E225" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="F225" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G225" s="12">
+        <v>22</v>
+      </c>
+      <c r="H225" s="12">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A226" s="12">
+        <v>224</v>
+      </c>
+      <c r="C226" s="13" t="s">
+        <v>506</v>
+      </c>
+      <c r="D226" t="s">
+        <v>507</v>
+      </c>
+      <c r="E226" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="F226" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G226" s="12">
+        <v>22</v>
+      </c>
+      <c r="H226" s="12">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A227" s="12">
+        <v>225</v>
+      </c>
+      <c r="C227" s="13" t="s">
+        <v>504</v>
+      </c>
+      <c r="D227" t="s">
+        <v>505</v>
+      </c>
+      <c r="E227" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="F227" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G227" s="12">
+        <v>22</v>
+      </c>
+      <c r="H227" s="12">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A228" s="12">
+        <v>226</v>
+      </c>
+      <c r="C228" s="13" t="s">
+        <v>502</v>
+      </c>
+      <c r="D228" t="s">
+        <v>503</v>
+      </c>
+      <c r="E228" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="F228" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G228" s="12">
+        <v>22</v>
+      </c>
+      <c r="H228" s="12">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A229" s="12">
+        <v>227</v>
+      </c>
+      <c r="C229" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="D229" t="s">
+        <v>501</v>
+      </c>
+      <c r="E229" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="F229" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G229" s="12">
+        <v>22</v>
+      </c>
+      <c r="H229" s="12">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A230" s="12">
+        <v>228</v>
+      </c>
+      <c r="C230" s="13" t="s">
+        <v>498</v>
+      </c>
+      <c r="D230" t="s">
+        <v>499</v>
+      </c>
+      <c r="E230" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="F230" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G230" s="12">
+        <v>23</v>
+      </c>
+      <c r="H230" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A231" s="12">
+        <v>229</v>
+      </c>
+      <c r="C231" s="13" t="s">
+        <v>496</v>
+      </c>
+      <c r="D231" t="s">
+        <v>497</v>
+      </c>
+      <c r="E231" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="F231" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G231" s="12">
+        <v>23</v>
+      </c>
+      <c r="H231" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A232" s="12">
+        <v>230</v>
+      </c>
+      <c r="C232" s="13" t="s">
+        <v>493</v>
+      </c>
+      <c r="D232" t="s">
+        <v>494</v>
+      </c>
+      <c r="E232" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="F232" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G232" s="12">
+        <v>23</v>
+      </c>
+      <c r="H232" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A233" s="12">
+        <v>231</v>
+      </c>
+      <c r="C233" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="D233" t="s">
+        <v>492</v>
+      </c>
+      <c r="E233" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="F233" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G233" s="12">
+        <v>23</v>
+      </c>
+      <c r="H233" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A234" s="12">
+        <v>232</v>
+      </c>
+      <c r="C234" s="13" t="s">
+        <v>489</v>
+      </c>
+      <c r="D234" t="s">
+        <v>490</v>
+      </c>
+      <c r="E234" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="F234" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G234" s="12">
+        <v>23</v>
+      </c>
+      <c r="H234" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A235" s="12">
+        <v>233</v>
+      </c>
+      <c r="C235" s="13" t="s">
+        <v>487</v>
+      </c>
+      <c r="D235" t="s">
+        <v>488</v>
+      </c>
+      <c r="E235" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="F235" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G235" s="12">
+        <v>23</v>
+      </c>
+      <c r="H235" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A236" s="12">
+        <v>234</v>
+      </c>
+      <c r="C236" s="13" t="s">
+        <v>485</v>
+      </c>
+      <c r="D236" t="s">
+        <v>486</v>
+      </c>
+      <c r="E236" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="F236" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G236" s="12">
+        <v>23</v>
+      </c>
+      <c r="H236" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A237" s="12">
+        <v>235</v>
+      </c>
+      <c r="C237" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="D237" t="s">
+        <v>484</v>
+      </c>
+      <c r="E237" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="F237" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G237" s="12">
+        <v>23</v>
+      </c>
+      <c r="H237" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A238" s="12">
+        <v>236</v>
+      </c>
+      <c r="C238" s="13" t="s">
+        <v>481</v>
+      </c>
+      <c r="D238" t="s">
+        <v>482</v>
+      </c>
+      <c r="E238" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="F238" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G238" s="12">
+        <v>23</v>
+      </c>
+      <c r="H238" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A239" s="12">
+        <v>237</v>
+      </c>
+      <c r="C239" s="13" t="s">
+        <v>479</v>
+      </c>
+      <c r="D239" t="s">
+        <v>480</v>
+      </c>
+      <c r="E239" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="F239" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G239" s="12">
+        <v>23</v>
+      </c>
+      <c r="H239" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A240" s="12">
+        <v>238</v>
+      </c>
+      <c r="C240" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="D240" t="s">
+        <v>478</v>
+      </c>
+      <c r="E240" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="F240" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G240" s="12">
+        <v>23</v>
+      </c>
+      <c r="H240" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A241" s="12">
+        <v>239</v>
+      </c>
+      <c r="C241" s="13" t="s">
+        <v>475</v>
+      </c>
+      <c r="D241" t="s">
+        <v>476</v>
+      </c>
+      <c r="E241" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="F241" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G241" s="12">
+        <v>23</v>
+      </c>
+      <c r="H241" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A242" s="12">
+        <v>240</v>
+      </c>
+      <c r="C242" s="13" t="s">
+        <v>473</v>
+      </c>
+      <c r="D242" t="s">
+        <v>474</v>
+      </c>
+      <c r="E242" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="F242" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G242" s="12">
+        <v>23</v>
+      </c>
+      <c r="H242" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A243" s="12">
+        <v>241</v>
+      </c>
+      <c r="C243" s="13" t="s">
+        <v>471</v>
+      </c>
+      <c r="D243" t="s">
+        <v>472</v>
+      </c>
+      <c r="E243" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="F243" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G243" s="12">
+        <v>23</v>
+      </c>
+      <c r="H243" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A244" s="12">
+        <v>242</v>
+      </c>
+      <c r="C244" s="13" t="s">
+        <v>469</v>
+      </c>
+      <c r="D244" t="s">
+        <v>470</v>
+      </c>
+      <c r="E244" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="F244" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G244" s="12">
+        <v>23</v>
+      </c>
+      <c r="H244" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A245" s="12">
+        <v>243</v>
+      </c>
+      <c r="C245" s="13" t="s">
+        <v>467</v>
+      </c>
+      <c r="D245" t="s">
+        <v>468</v>
+      </c>
+      <c r="E245" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="F245" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G245" s="12">
+        <v>23</v>
+      </c>
+      <c r="H245" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A246" s="12">
+        <v>244</v>
+      </c>
+      <c r="C246" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="D246" t="s">
+        <v>465</v>
+      </c>
+      <c r="E246" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="F246" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G246" s="12">
+        <v>23</v>
+      </c>
+      <c r="H246" s="12">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A247" s="12">
+        <v>245</v>
+      </c>
+      <c r="C247" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="D247" t="s">
+        <v>463</v>
+      </c>
+      <c r="E247" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="F247" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G247" s="12">
+        <v>23</v>
+      </c>
+      <c r="H247" s="12">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A248" s="12">
+        <v>246</v>
+      </c>
+      <c r="C248" s="13" t="s">
+        <v>460</v>
+      </c>
+      <c r="D248" t="s">
+        <v>461</v>
+      </c>
+      <c r="E248" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="F248" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G248" s="12">
+        <v>23</v>
+      </c>
+      <c r="H248" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A249" s="12">
+        <v>247</v>
+      </c>
+      <c r="C249" s="13" t="s">
+        <v>458</v>
+      </c>
+      <c r="D249" t="s">
+        <v>459</v>
+      </c>
+      <c r="E249" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="F249" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G249" s="12">
+        <v>23</v>
+      </c>
+      <c r="H249" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A250" s="12">
+        <v>248</v>
+      </c>
+      <c r="C250" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="D250" t="s">
+        <v>457</v>
+      </c>
+      <c r="E250" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="F250" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G250" s="12">
+        <v>23</v>
+      </c>
+      <c r="H250" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A251" s="12">
+        <v>249</v>
+      </c>
+      <c r="C251" s="13" t="s">
+        <v>454</v>
+      </c>
+      <c r="D251" t="s">
+        <v>455</v>
+      </c>
+      <c r="E251" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="F251" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G251" s="12">
+        <v>24</v>
+      </c>
+      <c r="H251" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A252" s="12">
+        <v>250</v>
+      </c>
+      <c r="C252" s="13" t="s">
+        <v>452</v>
+      </c>
+      <c r="D252" t="s">
+        <v>453</v>
+      </c>
+      <c r="E252" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="F252" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G252" s="12">
+        <v>24</v>
+      </c>
+      <c r="H252" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A253" s="12">
+        <v>251</v>
+      </c>
+      <c r="C253" s="13" t="s">
+        <v>450</v>
+      </c>
+      <c r="D253" t="s">
+        <v>451</v>
+      </c>
+      <c r="E253" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="F253" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G253" s="12">
+        <v>24</v>
+      </c>
+      <c r="H253" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A254" s="12">
+        <v>252</v>
+      </c>
+      <c r="C254" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="D254" t="s">
+        <v>448</v>
+      </c>
+      <c r="E254" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="F254" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G254" s="12">
+        <v>24</v>
+      </c>
+      <c r="H254" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A255" s="12">
+        <v>253</v>
+      </c>
+      <c r="C255" s="13" t="s">
+        <v>445</v>
+      </c>
+      <c r="D255" t="s">
+        <v>446</v>
+      </c>
+      <c r="E255" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="F255" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G255" s="12">
+        <v>24</v>
+      </c>
+      <c r="H255" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A256" s="12">
+        <v>254</v>
+      </c>
+      <c r="C256" s="13" t="s">
+        <v>443</v>
+      </c>
+      <c r="D256" t="s">
+        <v>444</v>
+      </c>
+      <c r="E256" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="F256" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G256" s="12">
+        <v>24</v>
+      </c>
+      <c r="H256" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A257" s="12">
+        <v>255</v>
+      </c>
+      <c r="C257" s="13" t="s">
+        <v>441</v>
+      </c>
+      <c r="D257" t="s">
+        <v>442</v>
+      </c>
+      <c r="E257" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="F257" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G257" s="12">
+        <v>24</v>
+      </c>
+      <c r="H257" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A258" s="12">
+        <v>256</v>
+      </c>
+      <c r="C258" s="13" t="s">
+        <v>439</v>
+      </c>
+      <c r="D258" t="s">
+        <v>440</v>
+      </c>
+      <c r="E258" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="F258" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G258" s="12">
+        <v>24</v>
+      </c>
+      <c r="H258" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A259" s="12">
+        <v>257</v>
+      </c>
+      <c r="C259" s="13" t="s">
+        <v>437</v>
+      </c>
+      <c r="D259" t="s">
+        <v>438</v>
+      </c>
+      <c r="E259" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="F259" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G259" s="12">
+        <v>24</v>
+      </c>
+      <c r="H259" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A260" s="12">
+        <v>258</v>
+      </c>
+      <c r="C260" s="13" t="s">
+        <v>435</v>
+      </c>
+      <c r="D260" t="s">
+        <v>436</v>
+      </c>
+      <c r="E260" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="F260" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G260" s="12">
+        <v>24</v>
+      </c>
+      <c r="H260" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A261" s="12">
+        <v>259</v>
+      </c>
+      <c r="C261" s="13" t="s">
+        <v>433</v>
+      </c>
+      <c r="D261" t="s">
+        <v>434</v>
+      </c>
+      <c r="E261" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="F261" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G261" s="12">
+        <v>24</v>
+      </c>
+      <c r="H261" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A262" s="12">
+        <v>260</v>
+      </c>
+      <c r="C262" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="D262" t="s">
+        <v>432</v>
+      </c>
+      <c r="E262" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="F262" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G262" s="12">
+        <v>24</v>
+      </c>
+      <c r="H262" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A263" s="12">
+        <v>261</v>
+      </c>
+      <c r="C263" s="13" t="s">
+        <v>429</v>
+      </c>
+      <c r="D263" t="s">
+        <v>430</v>
+      </c>
+      <c r="E263" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="F263" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G263" s="12">
+        <v>24</v>
+      </c>
+      <c r="H263" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A264" s="12">
+        <v>262</v>
+      </c>
+      <c r="C264" s="13" t="s">
+        <v>426</v>
+      </c>
+      <c r="D264" t="s">
+        <v>427</v>
+      </c>
+      <c r="E264" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="F264" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G264" s="12">
+        <v>24</v>
+      </c>
+      <c r="H264" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A265" s="12">
+        <v>263</v>
+      </c>
+      <c r="C265" s="13" t="s">
+        <v>424</v>
+      </c>
+      <c r="D265" t="s">
+        <v>425</v>
+      </c>
+      <c r="E265" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="F265" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G265" s="12">
+        <v>24</v>
+      </c>
+      <c r="H265" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A266" s="12">
+        <v>264</v>
+      </c>
+      <c r="C266" s="13" t="s">
+        <v>422</v>
+      </c>
+      <c r="D266" t="s">
+        <v>423</v>
+      </c>
+      <c r="E266" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="F266" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G266" s="12">
+        <v>24</v>
+      </c>
+      <c r="H266" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A267" s="12">
+        <v>265</v>
+      </c>
+      <c r="C267" s="13" t="s">
+        <v>420</v>
+      </c>
+      <c r="D267" t="s">
+        <v>421</v>
+      </c>
+      <c r="E267" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="F267" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G267" s="12">
+        <v>24</v>
+      </c>
+      <c r="H267" s="12">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A268" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="C268" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="D268" t="s">
+        <v>419</v>
+      </c>
+      <c r="E268" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="F268" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G268" s="12">
+        <v>24</v>
+      </c>
+      <c r="H268" s="12">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A269" s="12" t="s">
+        <v>414</v>
+      </c>
+      <c r="C269" s="13" t="s">
+        <v>415</v>
+      </c>
+      <c r="D269" t="s">
+        <v>416</v>
+      </c>
+      <c r="E269" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="F269" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G269" s="12">
+        <v>24</v>
+      </c>
+      <c r="H269" s="12">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A270" s="12">
+        <v>267</v>
+      </c>
+      <c r="C270" s="13" t="s">
+        <v>412</v>
+      </c>
+      <c r="D270" t="s">
+        <v>413</v>
+      </c>
+      <c r="E270" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="F270" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G270" s="12">
+        <v>24</v>
+      </c>
+      <c r="H270" s="12">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A271" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="C271" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="D271" t="s">
+        <v>411</v>
+      </c>
+      <c r="E271" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="F271" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G271" s="12">
+        <v>25</v>
+      </c>
+      <c r="H271" s="12">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A272" s="12" t="s">
+        <v>406</v>
+      </c>
+      <c r="C272" s="13" t="s">
+        <v>407</v>
+      </c>
+      <c r="D272" t="s">
+        <v>408</v>
+      </c>
+      <c r="E272" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="F272" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G272" s="12">
+        <v>25</v>
+      </c>
+      <c r="H272" s="12">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A273" s="12">
+        <v>269</v>
+      </c>
+      <c r="C273" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="D273" t="s">
+        <v>405</v>
+      </c>
+      <c r="E273" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="F273" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G273" s="12">
+        <v>25</v>
+      </c>
+      <c r="H273" s="12">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A274" s="12">
+        <v>270</v>
+      </c>
+      <c r="C274" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="D274" t="s">
+        <v>402</v>
+      </c>
+      <c r="E274" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="F274" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G274" s="12">
+        <v>25</v>
+      </c>
+      <c r="H274" s="12">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A275" s="12">
+        <v>271</v>
+      </c>
+      <c r="C275" s="13" t="s">
+        <v>399</v>
+      </c>
+      <c r="D275" t="s">
+        <v>400</v>
+      </c>
+      <c r="E275" s="15" t="s">
+        <v>382</v>
+      </c>
+      <c r="F275" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G275" s="12">
+        <v>25</v>
+      </c>
+      <c r="H275" s="12">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A276" s="12">
+        <v>272</v>
+      </c>
+      <c r="C276" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="D276" t="s">
+        <v>398</v>
+      </c>
+      <c r="E276" s="15" t="s">
+        <v>382</v>
+      </c>
+      <c r="F276" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G276" s="12">
+        <v>25</v>
+      </c>
+      <c r="H276" s="12">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A277" s="12">
+        <v>273</v>
+      </c>
+      <c r="C277" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="D277" t="s">
+        <v>396</v>
+      </c>
+      <c r="E277" s="15" t="s">
+        <v>382</v>
+      </c>
+      <c r="F277" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G277" s="12">
+        <v>24</v>
+      </c>
+      <c r="H277" s="12">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A278" s="12">
+        <v>274</v>
+      </c>
+      <c r="C278" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="D278" t="s">
+        <v>394</v>
+      </c>
+      <c r="E278" s="15" t="s">
+        <v>382</v>
+      </c>
+      <c r="F278" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G278" s="12">
+        <v>25</v>
+      </c>
+      <c r="H278" s="12">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A279" s="12">
+        <v>275</v>
+      </c>
+      <c r="C279" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="D279" t="s">
+        <v>392</v>
+      </c>
+      <c r="E279" s="15" t="s">
+        <v>382</v>
+      </c>
+      <c r="F279" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G279" s="12">
+        <v>25</v>
+      </c>
+      <c r="H279" s="12">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A280" s="12">
+        <v>276</v>
+      </c>
+      <c r="C280" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="D280" t="s">
+        <v>390</v>
+      </c>
+      <c r="E280" s="15" t="s">
+        <v>382</v>
+      </c>
+      <c r="F280" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G280" s="12">
+        <v>25</v>
+      </c>
+      <c r="H280" s="12">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A281" s="12">
+        <v>277</v>
+      </c>
+      <c r="C281" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="D281" t="s">
+        <v>388</v>
+      </c>
+      <c r="E281" s="15" t="s">
+        <v>382</v>
+      </c>
+      <c r="F281" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G281" s="12">
+        <v>25</v>
+      </c>
+      <c r="H281" s="12">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A282" s="12">
+        <v>278</v>
+      </c>
+      <c r="C282" s="13" t="s">
+        <v>385</v>
+      </c>
+      <c r="D282" t="s">
+        <v>386</v>
+      </c>
+      <c r="E282" s="15" t="s">
+        <v>382</v>
+      </c>
+      <c r="F282" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G282" s="12">
+        <v>25</v>
+      </c>
+      <c r="H282" s="12">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A283" s="12">
+        <v>279</v>
+      </c>
+      <c r="C283" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="D283" t="s">
+        <v>384</v>
+      </c>
+      <c r="E283" s="15" t="s">
+        <v>382</v>
+      </c>
+      <c r="F283" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G283" s="12">
+        <v>25</v>
+      </c>
+      <c r="H283" s="12">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A284" s="12">
+        <v>280</v>
+      </c>
+      <c r="C284" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="D284" t="s">
+        <v>381</v>
+      </c>
+      <c r="E284" s="15" t="s">
+        <v>382</v>
+      </c>
+      <c r="F284" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G284" s="12">
+        <v>25</v>
+      </c>
+      <c r="H284" s="12">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A285" s="12">
+        <v>281</v>
+      </c>
+      <c r="C285" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="D285" t="s">
+        <v>379</v>
+      </c>
+      <c r="E285" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="F285" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G285" s="12">
+        <v>25</v>
+      </c>
+      <c r="H285" s="12">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A286" s="12">
+        <v>282</v>
+      </c>
+      <c r="C286" s="13" t="s">
+        <v>376</v>
+      </c>
+      <c r="D286" t="s">
+        <v>377</v>
+      </c>
+      <c r="E286" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="F286" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G286" s="12">
+        <v>25</v>
+      </c>
+      <c r="H286" s="12">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A287" s="12">
+        <v>283</v>
+      </c>
+      <c r="C287" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="D287" t="s">
+        <v>375</v>
+      </c>
+      <c r="E287" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="F287" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G287" s="12">
+        <v>25</v>
+      </c>
+      <c r="H287" s="12">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A288" s="12">
+        <v>284</v>
+      </c>
+      <c r="C288" s="13" t="s">
+        <v>372</v>
+      </c>
+      <c r="D288" t="s">
+        <v>373</v>
+      </c>
+      <c r="E288" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="F288" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G288" s="12">
+        <v>25</v>
+      </c>
+      <c r="H288" s="12">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A289" s="12">
+        <v>285</v>
+      </c>
+      <c r="C289" s="13" t="s">
+        <v>370</v>
+      </c>
+      <c r="D289" t="s">
+        <v>371</v>
+      </c>
+      <c r="E289" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="F289" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G289" s="12">
+        <v>25</v>
+      </c>
+      <c r="H289" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A290" s="12" t="s">
+        <v>367</v>
+      </c>
+      <c r="C290" s="13" t="s">
+        <v>368</v>
+      </c>
+      <c r="D290" t="s">
+        <v>369</v>
+      </c>
+      <c r="E290" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="F290" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G290" s="12">
+        <v>25</v>
+      </c>
+      <c r="H290" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A291" s="12" t="s">
+        <v>364</v>
+      </c>
+      <c r="C291" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="D291" t="s">
+        <v>366</v>
+      </c>
+      <c r="E291" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="F291" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G291" s="12">
+        <v>25</v>
+      </c>
+      <c r="H291" s="12">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A292" s="12">
+        <v>287</v>
+      </c>
+      <c r="C292" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="D292" t="s">
+        <v>362</v>
+      </c>
+      <c r="E292" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="F292" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G292" s="12">
+        <v>26</v>
+      </c>
+      <c r="H292" s="12">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A293" s="12">
+        <v>288</v>
+      </c>
+      <c r="C293" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="D293" t="s">
+        <v>360</v>
+      </c>
+      <c r="E293" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="F293" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G293" s="12">
+        <v>26</v>
+      </c>
+      <c r="H293" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A294" s="12">
+        <v>289</v>
+      </c>
+      <c r="C294" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="D294" t="s">
+        <v>358</v>
+      </c>
+      <c r="E294" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="F294" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G294" s="12">
+        <v>26</v>
+      </c>
+      <c r="H294" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A295" s="12">
+        <v>290</v>
+      </c>
+      <c r="C295" s="13" t="s">
+        <v>355</v>
+      </c>
+      <c r="D295" t="s">
+        <v>356</v>
+      </c>
+      <c r="E295" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="F295" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G295" s="12">
+        <v>26</v>
+      </c>
+      <c r="H295" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A296" s="12">
+        <v>291</v>
+      </c>
+      <c r="C296" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="D296" t="s">
+        <v>354</v>
+      </c>
+      <c r="E296" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="F296" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G296" s="12">
+        <v>26</v>
+      </c>
+      <c r="H296" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A297" s="12">
+        <v>292</v>
+      </c>
+      <c r="C297" s="13" t="s">
+        <v>351</v>
+      </c>
+      <c r="D297" t="s">
+        <v>352</v>
+      </c>
+      <c r="E297" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="F297" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G297" s="12">
+        <v>26</v>
+      </c>
+      <c r="H297" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A298" s="12">
+        <v>293</v>
+      </c>
+      <c r="C298" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="D298" t="s">
+        <v>350</v>
+      </c>
+      <c r="E298" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="F298" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G298" s="12">
+        <v>26</v>
+      </c>
+      <c r="H298" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A299" s="12">
+        <v>294</v>
+      </c>
+      <c r="C299" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="D299" t="s">
+        <v>347</v>
+      </c>
+      <c r="E299" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="F299" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G299" s="12">
+        <v>26</v>
+      </c>
+      <c r="H299" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A300" s="12">
+        <v>295</v>
+      </c>
+      <c r="C300" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="D300" t="s">
+        <v>345</v>
+      </c>
+      <c r="E300" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="F300" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G300" s="12">
+        <v>26</v>
+      </c>
+      <c r="H300" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A301" s="12">
+        <v>296</v>
+      </c>
+      <c r="C301" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="D301" t="s">
+        <v>343</v>
+      </c>
+      <c r="E301" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="F301" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G301" s="12">
+        <v>26</v>
+      </c>
+      <c r="H301" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A302" s="12">
+        <v>297</v>
+      </c>
+      <c r="C302" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="D302" t="s">
+        <v>341</v>
+      </c>
+      <c r="E302" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="F302" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G302" s="12">
+        <v>26</v>
+      </c>
+      <c r="H302" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A303" s="12">
+        <v>298</v>
+      </c>
+      <c r="C303" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="D303" t="s">
+        <v>339</v>
+      </c>
+      <c r="E303" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="F303" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G303" s="12">
+        <v>26</v>
+      </c>
+      <c r="H303" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A304" s="12">
+        <v>299</v>
+      </c>
+      <c r="C304" s="13" t="s">
+        <v>336</v>
+      </c>
+      <c r="D304" t="s">
+        <v>337</v>
+      </c>
+      <c r="E304" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="F304" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G304" s="12">
+        <v>26</v>
+      </c>
+      <c r="H304" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A305" s="12">
+        <v>300</v>
+      </c>
+      <c r="C305" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="D305" t="s">
+        <v>335</v>
+      </c>
+      <c r="E305" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="F305" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G305" s="12">
+        <v>26</v>
+      </c>
+      <c r="H305" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A306" s="12">
+        <v>301</v>
+      </c>
+      <c r="C306" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="D306" t="s">
+        <v>333</v>
+      </c>
+      <c r="E306" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="F306" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G306" s="12">
+        <v>26</v>
+      </c>
+      <c r="H306" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A307" s="12">
+        <v>302</v>
+      </c>
+      <c r="C307" s="13" t="s">
+        <v>330</v>
+      </c>
+      <c r="D307" t="s">
+        <v>331</v>
+      </c>
+      <c r="E307" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="F307" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G307" s="12">
+        <v>26</v>
+      </c>
+      <c r="H307" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A308" s="12">
+        <v>303</v>
+      </c>
+      <c r="C308" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="D308" t="s">
+        <v>328</v>
+      </c>
+      <c r="E308" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="F308" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G308" s="12">
+        <v>26</v>
+      </c>
+      <c r="H308" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A309" s="12">
+        <v>304</v>
+      </c>
+      <c r="C309" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="D309" t="s">
+        <v>326</v>
+      </c>
+      <c r="E309" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="F309" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G309" s="12">
+        <v>26</v>
+      </c>
+      <c r="H309" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A310" s="12">
+        <v>305</v>
+      </c>
+      <c r="C310" s="13" t="s">
+        <v>323</v>
+      </c>
+      <c r="D310" s="14" t="s">
+        <v>324</v>
+      </c>
+      <c r="E310" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="F310" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G310" s="12">
+        <v>26</v>
+      </c>
+      <c r="H310" s="12">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A311" s="12">
+        <v>306</v>
+      </c>
+      <c r="C311" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="D311" t="s">
+        <v>322</v>
+      </c>
+      <c r="E311" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="F311" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G311" s="12">
+        <v>27</v>
+      </c>
+      <c r="H311" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A312" s="12">
+        <v>307</v>
+      </c>
+      <c r="C312" s="13" t="s">
+        <v>319</v>
+      </c>
+      <c r="D312" t="s">
+        <v>320</v>
+      </c>
+      <c r="E312" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="F312" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G312" s="12">
+        <v>27</v>
+      </c>
+      <c r="H312" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A313" s="12">
+        <v>308</v>
+      </c>
+      <c r="C313" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="D313" t="s">
+        <v>318</v>
+      </c>
+      <c r="E313" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="F313" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G313" s="12">
+        <v>27</v>
+      </c>
+      <c r="H313" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A314" s="12">
+        <v>309</v>
+      </c>
+      <c r="C314" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="D314" t="s">
+        <v>316</v>
+      </c>
+      <c r="E314" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="F314" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G314" s="12">
+        <v>27</v>
+      </c>
+      <c r="H314" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A315" s="12">
+        <v>310</v>
+      </c>
+      <c r="C315" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="D315" t="s">
+        <v>314</v>
+      </c>
+      <c r="E315" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="F315" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G315" s="12">
+        <v>27</v>
+      </c>
+      <c r="H315" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A316" s="12">
+        <v>311</v>
+      </c>
+      <c r="C316" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="D316" t="s">
+        <v>312</v>
+      </c>
+      <c r="E316" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="F316" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G316" s="12">
+        <v>27</v>
+      </c>
+      <c r="H316" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A317" s="12">
+        <v>312</v>
+      </c>
+      <c r="C317" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="D317" t="s">
+        <v>310</v>
+      </c>
+      <c r="E317" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="F317" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G317" s="12">
+        <v>27</v>
+      </c>
+      <c r="H317" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A318" s="12">
+        <v>313</v>
+      </c>
+      <c r="C318" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="D318" t="s">
+        <v>308</v>
+      </c>
+      <c r="E318" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="F318" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G318" s="12">
+        <v>27</v>
+      </c>
+      <c r="H318" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A319" s="12">
+        <v>314</v>
+      </c>
+      <c r="C319" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="D319" t="s">
+        <v>306</v>
+      </c>
+      <c r="E319" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="F319" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G319" s="12">
+        <v>27</v>
+      </c>
+      <c r="H319" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A320" s="12">
+        <v>315</v>
+      </c>
+      <c r="C320" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="D320" t="s">
+        <v>304</v>
+      </c>
+      <c r="E320" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="F320" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G320" s="12">
+        <v>27</v>
+      </c>
+      <c r="H320" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A321" s="12">
+        <v>316</v>
+      </c>
+      <c r="C321" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="D321" t="s">
+        <v>302</v>
+      </c>
+      <c r="E321" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="F321" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G321" s="12">
+        <v>27</v>
+      </c>
+      <c r="H321" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A322" s="12">
+        <v>317</v>
+      </c>
+      <c r="C322" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="D322" t="s">
+        <v>300</v>
+      </c>
+      <c r="E322" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="F322" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G322" s="12">
+        <v>27</v>
+      </c>
+      <c r="H322" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A323" s="12">
+        <v>318</v>
+      </c>
+      <c r="C323" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="D323" t="s">
+        <v>298</v>
+      </c>
+      <c r="E323" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="F323" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G323" s="12">
+        <v>27</v>
+      </c>
+      <c r="H323" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A324" s="12">
+        <v>319</v>
+      </c>
+      <c r="C324" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="D324" t="s">
+        <v>295</v>
+      </c>
+      <c r="E324" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="F324" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G324" s="12">
+        <v>27</v>
+      </c>
+      <c r="H324" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A325" s="12">
+        <v>320</v>
+      </c>
+      <c r="C325" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="D325" t="s">
+        <v>293</v>
+      </c>
+      <c r="E325" s="20" t="s">
+        <v>282</v>
+      </c>
+      <c r="F325" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G325" s="12">
+        <v>27</v>
+      </c>
+      <c r="H325" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A326" s="12">
+        <v>321</v>
+      </c>
+      <c r="C326" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="D326" t="s">
+        <v>291</v>
+      </c>
+      <c r="E326" s="20" t="s">
+        <v>282</v>
+      </c>
+      <c r="F326" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G326" s="12">
+        <v>27</v>
+      </c>
+      <c r="H326" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A327" s="12">
+        <v>322</v>
+      </c>
+      <c r="C327" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="D327" t="s">
+        <v>289</v>
+      </c>
+      <c r="E327" s="20" t="s">
+        <v>282</v>
+      </c>
+      <c r="F327" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G327" s="12">
+        <v>27</v>
+      </c>
+      <c r="H327" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A328" s="12">
+        <v>323</v>
+      </c>
+      <c r="C328" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="D328" t="s">
+        <v>287</v>
+      </c>
+      <c r="E328" s="20" t="s">
+        <v>282</v>
+      </c>
+      <c r="F328" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G328" s="12">
+        <v>27</v>
+      </c>
+      <c r="H328" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8" s="28" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A329" s="26">
+        <v>324</v>
+      </c>
+      <c r="B329" s="26"/>
+      <c r="C329" s="27" t="s">
+        <v>283</v>
+      </c>
+      <c r="D329" s="28" t="s">
+        <v>284</v>
+      </c>
+      <c r="E329" s="29" t="s">
+        <v>282</v>
+      </c>
+      <c r="F329" s="30" t="s">
+        <v>285</v>
+      </c>
+      <c r="G329" s="26">
+        <v>27</v>
+      </c>
+      <c r="H329" s="26">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A330" s="12">
+        <v>325</v>
+      </c>
+      <c r="C330" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="D330" t="s">
+        <v>281</v>
+      </c>
+      <c r="E330" s="20" t="s">
+        <v>282</v>
+      </c>
+      <c r="F330" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G330" s="12">
+        <v>27</v>
+      </c>
+      <c r="H330" s="12">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A331" s="12">
+        <v>326</v>
+      </c>
+      <c r="C331" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="D331" t="s">
+        <v>279</v>
+      </c>
+      <c r="E331" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F331" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G331" s="12">
+        <v>27</v>
+      </c>
+      <c r="H331" s="12">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A332" s="12">
+        <v>327</v>
+      </c>
+      <c r="C332" s="13" t="s">
+        <v>276</v>
+      </c>
+      <c r="D332" t="s">
+        <v>277</v>
+      </c>
+      <c r="E332" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F332" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G332" s="12">
+        <v>28</v>
+      </c>
+      <c r="H332" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A333" s="12">
+        <v>328</v>
+      </c>
+      <c r="C333" s="17" t="s">
+        <v>274</v>
+      </c>
+      <c r="D333" s="17" t="s">
+        <v>275</v>
+      </c>
+      <c r="E333" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F333" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G333" s="12">
+        <v>28</v>
+      </c>
+      <c r="H333" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A334" s="12">
+        <v>329</v>
+      </c>
+      <c r="C334" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="D334" s="17" t="s">
+        <v>273</v>
+      </c>
+      <c r="E334" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F334" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G334" s="12">
+        <v>28</v>
+      </c>
+      <c r="H334" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A335" s="12">
+        <v>330</v>
+      </c>
+      <c r="C335" s="17" t="s">
+        <v>270</v>
+      </c>
+      <c r="D335" s="14" t="s">
+        <v>271</v>
+      </c>
+      <c r="E335" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F335" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G335" s="12">
+        <v>28</v>
+      </c>
+      <c r="H335" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A336" s="12">
+        <v>331</v>
+      </c>
+      <c r="C336" s="17" t="s">
+        <v>268</v>
+      </c>
+      <c r="D336" s="14" t="s">
+        <v>269</v>
+      </c>
+      <c r="E336" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F336" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G336" s="12">
+        <v>28</v>
+      </c>
+      <c r="H336" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A337" s="12">
+        <v>332</v>
+      </c>
+      <c r="C337" s="17" t="s">
+        <v>266</v>
+      </c>
+      <c r="D337" s="14" t="s">
+        <v>267</v>
+      </c>
+      <c r="E337" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F337" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G337" s="12">
+        <v>28</v>
+      </c>
+      <c r="H337" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A338" s="12">
+        <v>333</v>
+      </c>
+      <c r="C338" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="D338" t="s">
+        <v>265</v>
+      </c>
+      <c r="E338" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F338" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G338" s="12">
+        <v>28</v>
+      </c>
+      <c r="H338" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A339" s="11">
+        <v>334</v>
+      </c>
+      <c r="C339" s="17" t="s">
+        <v>262</v>
+      </c>
+      <c r="D339" t="s">
+        <v>263</v>
+      </c>
+      <c r="E339" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F339" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G339" s="12">
+        <v>28</v>
+      </c>
+      <c r="H339" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A340" s="12">
+        <v>335</v>
+      </c>
+      <c r="C340" s="17" t="s">
+        <v>260</v>
+      </c>
+      <c r="D340" t="s">
+        <v>261</v>
+      </c>
+      <c r="E340" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F340" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G340" s="12">
+        <v>28</v>
+      </c>
+      <c r="H340" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A341" s="12">
+        <v>336</v>
+      </c>
+      <c r="C341" s="17" t="s">
+        <v>258</v>
+      </c>
+      <c r="D341" t="s">
+        <v>259</v>
+      </c>
+      <c r="E341" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F341" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G341" s="12">
+        <v>28</v>
+      </c>
+      <c r="H341" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A342" s="12">
+        <v>337</v>
+      </c>
+      <c r="C342" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="D342" t="s">
+        <v>257</v>
+      </c>
+      <c r="E342" s="20" t="s">
+        <v>239</v>
+      </c>
+      <c r="F342" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G342" s="12">
+        <v>28</v>
+      </c>
+      <c r="H342" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A343" s="12">
+        <v>338</v>
+      </c>
+      <c r="C343" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="D343" t="s">
+        <v>255</v>
+      </c>
+      <c r="E343" s="20" t="s">
+        <v>239</v>
+      </c>
+      <c r="F343" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G343" s="12">
+        <v>28</v>
+      </c>
+      <c r="H343" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A344" s="12">
+        <v>339</v>
+      </c>
+      <c r="C344" s="17" t="s">
+        <v>252</v>
+      </c>
+      <c r="D344" s="19" t="s">
+        <v>253</v>
+      </c>
+      <c r="E344" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F344" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G344" s="12">
+        <v>28</v>
+      </c>
+      <c r="H344" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A345" s="12">
+        <v>340</v>
+      </c>
+      <c r="C345" s="17" t="s">
+        <v>250</v>
+      </c>
+      <c r="D345" t="s">
+        <v>251</v>
+      </c>
+      <c r="E345" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F345" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G345" s="12">
+        <v>28</v>
+      </c>
+      <c r="H345" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A346" s="12">
+        <v>341</v>
+      </c>
+      <c r="C346" s="17" t="s">
+        <v>248</v>
+      </c>
+      <c r="D346" t="s">
+        <v>249</v>
+      </c>
+      <c r="E346" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F346" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G346" s="12">
+        <v>28</v>
+      </c>
+      <c r="H346" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A347" s="12">
+        <v>342</v>
+      </c>
+      <c r="C347" s="17" t="s">
+        <v>246</v>
+      </c>
+      <c r="D347" t="s">
+        <v>247</v>
+      </c>
+      <c r="E347" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F347" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G347" s="12">
+        <v>28</v>
+      </c>
+      <c r="H347" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A348" s="12">
+        <v>343</v>
+      </c>
+      <c r="C348" s="17" t="s">
+        <v>244</v>
+      </c>
+      <c r="D348" s="18" t="s">
+        <v>245</v>
+      </c>
+      <c r="E348" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F348" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G348" s="12">
+        <v>28</v>
+      </c>
+      <c r="H348" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A349" s="12">
+        <v>344</v>
+      </c>
+      <c r="C349" s="17" t="s">
+        <v>242</v>
+      </c>
+      <c r="D349" t="s">
+        <v>243</v>
+      </c>
+      <c r="E349" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F349" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G349" s="12">
+        <v>28</v>
+      </c>
+      <c r="H349" s="11">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A350" s="12">
+        <v>345</v>
+      </c>
+      <c r="C350" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="D350" t="s">
+        <v>241</v>
+      </c>
+      <c r="E350" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F350" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G350" s="12">
+        <v>28</v>
+      </c>
+      <c r="H350" s="12">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A351" s="12">
+        <v>346</v>
+      </c>
+      <c r="C351" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="D351" t="s">
+        <v>238</v>
+      </c>
+      <c r="E351" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="F351" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G351" s="12">
+        <v>28</v>
+      </c>
+      <c r="H351" s="12">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A352" s="12">
+        <v>347</v>
+      </c>
+      <c r="C352" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="D352" t="s">
+        <v>236</v>
+      </c>
+      <c r="E352" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="F352" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G352" s="12">
+        <v>29</v>
+      </c>
+      <c r="H352" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A353" s="12">
+        <v>348</v>
+      </c>
+      <c r="C353" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="D353" t="s">
+        <v>234</v>
+      </c>
+      <c r="E353" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="F353" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G353" s="12">
+        <v>29</v>
+      </c>
+      <c r="H353" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A354" s="12">
+        <v>349</v>
+      </c>
+      <c r="C354" s="17" t="s">
+        <v>231</v>
+      </c>
+      <c r="D354" s="14" t="s">
+        <v>232</v>
+      </c>
+      <c r="E354" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="F354" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G354" s="12">
+        <v>29</v>
+      </c>
+      <c r="H354" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A355" s="12">
+        <v>350</v>
+      </c>
+      <c r="C355" s="17" t="s">
+        <v>228</v>
+      </c>
+      <c r="D355" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="E355" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="F355" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="G355" s="12">
+        <v>29</v>
+      </c>
+      <c r="H355" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A356" s="12">
+        <v>351</v>
+      </c>
+      <c r="C356" s="17" t="s">
+        <v>226</v>
+      </c>
+      <c r="D356" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="E356" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="F356" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G356" s="12">
+        <v>29</v>
+      </c>
+      <c r="H356" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A357" s="12">
+        <v>352</v>
+      </c>
+      <c r="C357" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="D357" s="14" t="s">
+        <v>224</v>
+      </c>
+      <c r="E357" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="F357" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G357" s="12">
+        <v>29</v>
+      </c>
+      <c r="H357" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A358" s="12">
+        <v>353</v>
+      </c>
+      <c r="C358" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="D358" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="E358" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="F358" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G358" s="12">
+        <v>29</v>
+      </c>
+      <c r="H358" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A359" s="12">
+        <v>354</v>
+      </c>
+      <c r="C359" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="D359" s="14" t="s">
+        <v>220</v>
+      </c>
+      <c r="E359" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="F359" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G359" s="12">
+        <v>29</v>
+      </c>
+      <c r="H359" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A360" s="12">
+        <v>355</v>
+      </c>
+      <c r="C360" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D360" s="14" t="s">
+        <v>218</v>
+      </c>
+      <c r="E360" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="F360" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G360" s="12">
+        <v>29</v>
+      </c>
+      <c r="H360" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A361" s="12">
+        <v>356</v>
+      </c>
+      <c r="C361" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="D361" s="14" t="s">
+        <v>216</v>
+      </c>
+      <c r="E361" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="F361" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G361" s="12">
+        <v>29</v>
+      </c>
+      <c r="H361" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A362" s="12">
+        <v>357</v>
+      </c>
+      <c r="C362" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="D362" s="14" t="s">
+        <v>214</v>
+      </c>
+      <c r="E362" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="F362" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G362" s="12">
+        <v>29</v>
+      </c>
+      <c r="H362" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A363" s="12">
+        <v>358</v>
+      </c>
+      <c r="C363" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="D363" s="14" t="s">
+        <v>211</v>
+      </c>
+      <c r="E363" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="F363" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G363" s="12">
+        <v>29</v>
+      </c>
+      <c r="H363" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A364" s="12">
+        <v>359</v>
+      </c>
+      <c r="C364" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="D364" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="E364" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="F364" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G364" s="12">
+        <v>29</v>
+      </c>
+      <c r="H364" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A365" s="12">
+        <v>360</v>
+      </c>
+      <c r="C365" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="D365" s="14" t="s">
+        <v>207</v>
+      </c>
+      <c r="E365" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="F365" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G365" s="12">
+        <v>29</v>
+      </c>
+      <c r="H365" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A366" s="12">
+        <v>361</v>
+      </c>
+      <c r="C366" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="D366" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="E366" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="F366" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G366" s="12">
+        <v>29</v>
+      </c>
+      <c r="H366" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A367" s="12">
+        <v>362</v>
+      </c>
+      <c r="C367" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="D367" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="E367" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="F367" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G367" s="12">
+        <v>29</v>
+      </c>
+      <c r="H367" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A368" s="12">
+        <v>363</v>
+      </c>
+      <c r="C368" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="D368" s="14" t="s">
+        <v>200</v>
+      </c>
+      <c r="E368" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="F368" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G368" s="12">
+        <v>29</v>
+      </c>
+      <c r="H368" s="12">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A369" s="12">
+        <v>364</v>
+      </c>
+      <c r="C369" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="D369" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="E369" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="F369" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G369" s="12">
+        <v>30</v>
+      </c>
+      <c r="H369" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A370" s="12">
+        <v>365</v>
+      </c>
+      <c r="C370" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="D370" s="14" t="s">
+        <v>196</v>
+      </c>
+      <c r="E370" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="F370" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G370" s="12">
+        <v>30</v>
+      </c>
+      <c r="H370" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A371" s="12">
+        <v>366</v>
+      </c>
+      <c r="C371" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="D371" s="14" t="s">
+        <v>194</v>
+      </c>
+      <c r="E371" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="F371" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G371" s="12">
+        <v>30</v>
+      </c>
+      <c r="H371" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A372" s="12">
+        <v>367</v>
+      </c>
+      <c r="C372" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="D372" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="E372" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="F372" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G372" s="12">
+        <v>30</v>
+      </c>
+      <c r="H372" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A373" s="12">
+        <v>368</v>
+      </c>
+      <c r="C373" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="D373" s="14" t="s">
+        <v>190</v>
+      </c>
+      <c r="E373" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="F373" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G373" s="12">
+        <v>30</v>
+      </c>
+      <c r="H373" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A374" s="12">
+        <v>369</v>
+      </c>
+      <c r="C374" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="D374" s="14" t="s">
+        <v>187</v>
+      </c>
+      <c r="E374" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="F374" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G374" s="12">
+        <v>30</v>
+      </c>
+      <c r="H374" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A375" s="12">
+        <v>370</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="D375" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="E375" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="F375" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G375" s="12">
+        <v>30</v>
+      </c>
+      <c r="H375" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A376" s="12">
+        <v>371</v>
+      </c>
+      <c r="C376" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="D376" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="E376" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="F376" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G376" s="12">
+        <v>30</v>
+      </c>
+      <c r="H376" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A377" s="12">
+        <v>372</v>
+      </c>
+      <c r="C377" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="D377" s="14" t="s">
+        <v>181</v>
+      </c>
+      <c r="E377" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="F377" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G377" s="12">
+        <v>30</v>
+      </c>
+      <c r="H377" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A378" s="12">
+        <v>373</v>
+      </c>
+      <c r="C378" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D378" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="E378" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="F378" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G378" s="12">
+        <v>30</v>
+      </c>
+      <c r="H378" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A379" s="12">
+        <v>374</v>
+      </c>
+      <c r="C379" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="D379" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="E379" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="F379" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G379" s="12">
+        <v>30</v>
+      </c>
+      <c r="H379" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A380" s="12">
+        <v>375</v>
+      </c>
+      <c r="C380" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="D380" s="14" t="s">
+        <v>173</v>
+      </c>
+      <c r="E380" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="F380" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G380" s="12">
+        <v>30</v>
+      </c>
+      <c r="H380" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A381" s="12">
+        <v>376</v>
+      </c>
+      <c r="C381" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="D381" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="E381" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="F381" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G381" s="12">
+        <v>30</v>
+      </c>
+      <c r="H381" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A382" s="12">
+        <v>377</v>
+      </c>
+      <c r="C382" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="D382" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="E382" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="F382" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G382" s="12">
+        <v>30</v>
+      </c>
+      <c r="H382" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A383" s="12">
+        <v>378</v>
+      </c>
+      <c r="C383" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="D383" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="E383" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="F383" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G383" s="12">
+        <v>30</v>
+      </c>
+      <c r="H383" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A384" s="12">
+        <v>379</v>
+      </c>
+      <c r="C384" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="D384" s="14" t="s">
+        <v>164</v>
+      </c>
+      <c r="E384" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="F384" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G384" s="12">
+        <v>30</v>
+      </c>
+      <c r="H384" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A385" s="12">
+        <v>380</v>
+      </c>
+      <c r="C385" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D385" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="E385" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="F385" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G385" s="12">
+        <v>30</v>
+      </c>
+      <c r="H385" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A386" s="12">
+        <v>381</v>
+      </c>
+      <c r="C386" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="D386" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="E386" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="F386" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G386" s="12">
+        <v>30</v>
+      </c>
+      <c r="H386" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A387" s="12">
+        <v>382</v>
+      </c>
+      <c r="C387" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="D387" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="E387" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="F387" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G387" s="12">
+        <v>30</v>
+      </c>
+      <c r="H387" s="12">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A388" s="12">
+        <v>383</v>
+      </c>
+      <c r="C388" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="D388" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="E388" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="F388" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G388" s="12">
+        <v>31</v>
+      </c>
+      <c r="H388" s="12">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A389" s="12">
+        <v>384</v>
+      </c>
+      <c r="C389" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="D389" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="E389" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="F389" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G389" s="12">
+        <v>31</v>
+      </c>
+      <c r="H389" s="12">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A390" s="12">
+        <v>385</v>
+      </c>
+      <c r="C390" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="D390" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="E390" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="F390" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G390" s="12">
+        <v>31</v>
+      </c>
+      <c r="H390" s="12">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A391" s="12">
+        <v>386</v>
+      </c>
+      <c r="C391" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="D391" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="E391" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="F391" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G391" s="12">
+        <v>31</v>
+      </c>
+      <c r="H391" s="12">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A392" s="12">
+        <v>387</v>
+      </c>
+      <c r="C392" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="D392" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="E392" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="F392" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G392" s="12">
+        <v>31</v>
+      </c>
+      <c r="H392" s="12">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A393" s="12">
+        <v>388</v>
+      </c>
+      <c r="C393" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="D393" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="E393" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="F393" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G393" s="12">
+        <v>31</v>
+      </c>
+      <c r="H393" s="12">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A394" s="12">
+        <v>389</v>
+      </c>
+      <c r="C394" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="D394" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="E394" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="F394" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G394" s="12">
+        <v>31</v>
+      </c>
+      <c r="H394" s="12">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A395" s="12">
+        <v>390</v>
+      </c>
+      <c r="C395" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="D395" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="E395" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="F395" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G395" s="12">
+        <v>31</v>
+      </c>
+      <c r="H395" s="12">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A396" s="12">
+        <v>391</v>
+      </c>
+      <c r="C396" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="D396" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="E396" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="F396" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G396" s="12">
+        <v>31</v>
+      </c>
+      <c r="H396" s="12">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A397" s="12">
+        <v>392</v>
+      </c>
+      <c r="C397" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="D397" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="E397" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="F397" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G397" s="12">
+        <v>31</v>
+      </c>
+      <c r="H397" s="12">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A398" s="12">
+        <v>393</v>
+      </c>
+      <c r="C398" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="D398" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="E398" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="F398" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G398" s="12">
+        <v>31</v>
+      </c>
+      <c r="H398" s="12">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A399" s="12">
+        <v>394</v>
+      </c>
+      <c r="C399" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="D399" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="E399" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="F399" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G399" s="12">
+        <v>32</v>
+      </c>
+      <c r="H399" s="12">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A400" s="12">
+        <v>395</v>
+      </c>
+      <c r="C400" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="D400" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="E400" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="F400" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G400" s="12">
+        <v>32</v>
+      </c>
+      <c r="H400" s="12">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A401" s="12">
+        <v>396</v>
+      </c>
+      <c r="C401" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="D401" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="E401" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="F401" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G401" s="12">
+        <v>32</v>
+      </c>
+      <c r="H401" s="12">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A402" s="12">
+        <v>397</v>
+      </c>
+      <c r="C402" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="D402" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="E402" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="F402" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G402" s="12">
+        <v>32</v>
+      </c>
+      <c r="H402" s="12">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A403" s="12">
+        <v>398</v>
+      </c>
+      <c r="C403" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="D403" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="E403" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="F403" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G403" s="12">
+        <v>32</v>
+      </c>
+      <c r="H403" s="12">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A404" s="12">
+        <v>399</v>
+      </c>
+      <c r="C404" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="D404" s="14" t="s">
+        <v>121</v>
+      </c>
+      <c r="E404" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="F404" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G404" s="12">
+        <v>32</v>
+      </c>
+      <c r="H404" s="12">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A405" s="12">
+        <v>400</v>
+      </c>
+      <c r="C405" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="D405" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="E405" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="F405" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G405" s="12">
+        <v>32</v>
+      </c>
+      <c r="H405" s="12">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A406" s="12">
+        <v>401</v>
+      </c>
+      <c r="C406" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="D406" s="14" t="s">
+        <v>116</v>
+      </c>
+      <c r="E406" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="F406" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G406" s="12">
+        <v>32</v>
+      </c>
+      <c r="H406" s="12">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A407" s="12">
+        <v>402</v>
+      </c>
+      <c r="C407" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D407" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="E407" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="F407" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G407" s="12">
+        <v>32</v>
+      </c>
+      <c r="H407" s="12">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A408" s="12">
+        <v>403</v>
+      </c>
+      <c r="C408" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="D408" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="E408" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="F408" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G408" s="12">
+        <v>32</v>
+      </c>
+      <c r="H408" s="12">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A409" s="12">
+        <v>404</v>
+      </c>
+      <c r="C409" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="D409" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="E409" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="F409" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G409" s="12">
+        <v>32</v>
+      </c>
+      <c r="H409" s="12">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A410" s="12">
+        <v>405</v>
+      </c>
+      <c r="C410" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="D410" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="E410" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="F410" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G410" s="12">
+        <v>32</v>
+      </c>
+      <c r="H410" s="12">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A411" s="12">
+        <v>406</v>
+      </c>
+      <c r="C411" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="D411" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="E411" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="F411" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G411" s="12">
+        <v>32</v>
+      </c>
+      <c r="H411" s="12">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A412" s="12">
+        <v>407</v>
+      </c>
+      <c r="C412" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="D412" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="E412" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F412" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G412" s="12">
+        <v>33</v>
+      </c>
+      <c r="H412" s="12">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A413" s="12">
+        <v>408</v>
+      </c>
+      <c r="C413" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="D413" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="E413" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F413" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G413" s="12">
+        <v>33</v>
+      </c>
+      <c r="H413" s="12">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A414" s="12">
+        <v>409</v>
+      </c>
+      <c r="C414" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="D414" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="E414" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F414" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G414" s="12">
+        <v>33</v>
+      </c>
+      <c r="H414" s="12">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A415" s="12">
+        <v>410</v>
+      </c>
+      <c r="C415" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="D415" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="E415" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F415" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G415" s="12">
+        <v>33</v>
+      </c>
+      <c r="H415" s="12">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A416" s="12">
+        <v>411</v>
+      </c>
+      <c r="C416" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="D416" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="E416" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F416" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G416" s="12">
+        <v>33</v>
+      </c>
+      <c r="H416" s="12">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A417" s="12">
+        <v>412</v>
+      </c>
+      <c r="C417" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="D417" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="E417" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F417" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G417" s="12">
+        <v>33</v>
+      </c>
+      <c r="H417" s="12">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A418" s="12">
+        <v>413</v>
+      </c>
+      <c r="C418" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="D418" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E418" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="F418" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G418" s="12">
+        <v>33</v>
+      </c>
+      <c r="H418" s="12">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A419" s="12">
+        <v>414</v>
+      </c>
+      <c r="C419" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="D419" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="E419" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="F419" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G419" s="12">
+        <v>33</v>
+      </c>
+      <c r="H419" s="12">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A420" s="12">
+        <v>415</v>
+      </c>
+      <c r="C420" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="D420" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="E420" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="F420" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G420" s="12">
+        <v>33</v>
+      </c>
+      <c r="H420" s="12">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A421" s="12">
+        <v>416</v>
+      </c>
+      <c r="C421" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="D421" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="E421" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="F421" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G421" s="12">
+        <v>33</v>
+      </c>
+      <c r="H421" s="12">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A422" s="12">
+        <v>417</v>
+      </c>
+      <c r="C422" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="D422" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E422" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="F422" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G422" s="12">
+        <v>33</v>
+      </c>
+      <c r="H422" s="12">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A423" s="12">
+        <v>418</v>
+      </c>
+      <c r="C423" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="D423" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="E423" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="F423" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G423" s="12">
+        <v>33</v>
+      </c>
+      <c r="H423" s="12">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A424" s="12">
+        <v>419</v>
+      </c>
+      <c r="C424" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="D424" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="E424" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="F424" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G424" s="12">
+        <v>33</v>
+      </c>
+      <c r="H424" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A425" s="12">
+        <v>420</v>
+      </c>
+      <c r="C425" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="D425" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="E425" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="F425" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="G425" s="12">
+        <v>34</v>
+      </c>
+      <c r="H425" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A426" s="12">
+        <v>421</v>
+      </c>
+      <c r="C426" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="D426" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="E426" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="F426" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G426" s="12">
+        <v>34</v>
+      </c>
+      <c r="H426" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A427" s="12">
+        <v>422</v>
+      </c>
+      <c r="C427" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D427" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="E427" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="F427" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G427" s="12">
+        <v>34</v>
+      </c>
+      <c r="H427" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A428" s="12">
+        <v>423</v>
+      </c>
+      <c r="C428" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="D428" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="E428" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="F428" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G428" s="12">
+        <v>34</v>
+      </c>
+      <c r="H428" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A429" s="12">
+        <v>424</v>
+      </c>
+      <c r="C429" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D429" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="E429" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="F429" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G429" s="12">
+        <v>34</v>
+      </c>
+      <c r="H429" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A430" s="12">
+        <v>425</v>
+      </c>
+      <c r="C430" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D430" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="E430" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="F430" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G430" s="12">
+        <v>34</v>
+      </c>
+      <c r="H430" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A431" s="12">
+        <v>426</v>
+      </c>
+      <c r="C431" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D431" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="E431" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="F431" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G431" s="12">
+        <v>34</v>
+      </c>
+      <c r="H431" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A432" s="12">
+        <v>427</v>
+      </c>
+      <c r="C432" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D432" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="E432" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="F432" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G432" s="12">
+        <v>34</v>
+      </c>
+      <c r="H432" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A433" s="12">
+        <v>428</v>
+      </c>
+      <c r="C433" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="D433" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="E433" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="F433" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G433" s="12">
+        <v>34</v>
+      </c>
+      <c r="H433" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A434" s="12">
+        <v>429</v>
+      </c>
+      <c r="C434" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D434" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="E434" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F434" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G434" s="12">
+        <v>34</v>
+      </c>
+      <c r="H434" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A435" s="12">
+        <v>430</v>
+      </c>
+      <c r="C435" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="D435" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="E435" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F435" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G435" s="12">
+        <v>34</v>
+      </c>
+      <c r="H435" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A436" s="12">
+        <v>431</v>
+      </c>
+      <c r="C436" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="D436" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="E436" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F436" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G436" s="12">
+        <v>34</v>
+      </c>
+      <c r="H436" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A437" s="12">
+        <v>432</v>
+      </c>
+      <c r="C437" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D437" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="E437" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F437" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G437" s="12">
+        <v>34</v>
+      </c>
+      <c r="H437" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A438" s="12">
+        <v>433</v>
+      </c>
+      <c r="C438" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="D438" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="E438" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F438" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G438" s="12">
+        <v>34</v>
+      </c>
+      <c r="H438" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A439" s="12">
+        <v>434</v>
+      </c>
+      <c r="C439" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D439" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="E439" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F439" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G439" s="12">
+        <v>34</v>
+      </c>
+      <c r="H439" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A440" s="12">
+        <v>435</v>
+      </c>
+      <c r="C440" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D440" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="E440" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F440" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G440" s="12">
+        <v>34</v>
+      </c>
+      <c r="H440" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A441" s="12">
+        <v>436</v>
+      </c>
+      <c r="C441" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D441" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="E441" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F441" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G441" s="12">
+        <v>34</v>
+      </c>
+      <c r="H441" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A442" s="12">
+        <v>437</v>
+      </c>
+      <c r="C442" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D442" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="E442" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F442" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G442" s="12">
+        <v>34</v>
+      </c>
+      <c r="H442" s="12">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A443" s="12">
+        <v>438</v>
+      </c>
+      <c r="C443" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D443" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E443" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="F443" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G443" s="12">
+        <v>35</v>
+      </c>
+      <c r="H443" s="12">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A444" s="12">
+        <v>439</v>
+      </c>
+      <c r="C444" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D444" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="E444" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="F444" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G444" s="12">
+        <v>35</v>
+      </c>
+      <c r="H444" s="12">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A445" s="12">
+        <v>440</v>
+      </c>
+      <c r="C445" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="D445" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E445" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="F445" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G445" s="12">
+        <v>35</v>
+      </c>
+      <c r="H445" s="12">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A446" s="12">
+        <v>441</v>
+      </c>
+      <c r="C446" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D446" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E446" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="F446" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G446" s="12">
+        <v>35</v>
+      </c>
+      <c r="H446" s="12">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A447" s="12">
+        <v>442</v>
+      </c>
+      <c r="C447" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D447" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E447" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="F447" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G447" s="12">
+        <v>35</v>
+      </c>
+      <c r="H447" s="12">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A448" s="12">
+        <v>443</v>
+      </c>
+      <c r="C448" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="D448" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="E448" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="F448" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G448" s="12">
+        <v>35</v>
+      </c>
+      <c r="H448" s="12">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A449" s="12">
+        <v>444</v>
+      </c>
+      <c r="C449" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="D449" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E449" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F449" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G449" s="12">
+        <v>35</v>
+      </c>
+      <c r="H449" s="12">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A450" s="12">
+        <v>445</v>
+      </c>
+      <c r="C450" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="D450" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="E450" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F450" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G450" s="12">
+        <v>35</v>
+      </c>
+      <c r="H450" s="12">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A451" s="12">
+        <v>446</v>
+      </c>
+      <c r="C451" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D451" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E451" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F451" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G451" s="12">
+        <v>35</v>
+      </c>
+      <c r="H451" s="12">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A452" s="12">
+        <v>447</v>
+      </c>
+      <c r="C452" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D452" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="E452" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F452" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G452" s="12">
+        <v>35</v>
+      </c>
+      <c r="H452" s="12">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A453" s="12">
+        <v>448</v>
+      </c>
+      <c r="C453" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D453" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E453" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F453" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G453" s="12">
+        <v>35</v>
+      </c>
+      <c r="H453" s="12">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A454" s="12">
+        <v>449</v>
+      </c>
+      <c r="C454" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D454" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E454" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F454" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G454" s="12">
+        <v>35</v>
+      </c>
+      <c r="H454" s="12">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A455" s="11">
+        <v>450</v>
+      </c>
+      <c r="C455" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D455" s="14" t="s">
+        <v>984</v>
+      </c>
+      <c r="E455" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F455" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G455" s="12">
+        <v>35</v>
+      </c>
+      <c r="H455" s="12">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A456" s="12">
+        <v>451</v>
+      </c>
+      <c r="C456" s="13" t="s">
+        <v>985</v>
+      </c>
+      <c r="D456" s="24" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E456" s="15" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F456" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G456" s="12">
+        <v>36</v>
+      </c>
+      <c r="H456" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A457" s="12">
+        <v>452</v>
+      </c>
+      <c r="C457" s="13" t="s">
+        <v>986</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E457" s="15" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F457" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G457" s="12">
+        <v>36</v>
+      </c>
+      <c r="H457" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A458" s="12">
+        <v>453</v>
+      </c>
+      <c r="C458" s="13" t="s">
+        <v>987</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E458" s="15" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F458" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G458" s="12">
+        <v>36</v>
+      </c>
+      <c r="H458" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A459" s="12">
+        <v>454</v>
+      </c>
+      <c r="C459" s="13" t="s">
+        <v>988</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E459" s="15" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F459" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G459" s="12">
+        <v>36</v>
+      </c>
+      <c r="H459" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A460" s="12">
+        <v>455</v>
+      </c>
+      <c r="C460" s="13" t="s">
+        <v>989</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E460" s="15" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F460" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G460" s="12">
+        <v>36</v>
+      </c>
+      <c r="H460" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A461" s="12">
+        <v>456</v>
+      </c>
+      <c r="C461" s="13" t="s">
+        <v>990</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E461" s="15" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F461" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G461" s="12">
+        <v>36</v>
+      </c>
+      <c r="H461" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A462" s="12">
+        <v>457</v>
+      </c>
+      <c r="C462" s="13" t="s">
+        <v>991</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E462" s="15" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F462" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G462" s="12">
+        <v>36</v>
+      </c>
+      <c r="H462" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A463" s="12">
+        <v>458</v>
+      </c>
+      <c r="C463" s="13" t="s">
+        <v>992</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E463" s="15" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F463" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G463" s="12">
+        <v>36</v>
+      </c>
+      <c r="H463" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A464" s="12">
+        <v>459</v>
+      </c>
+      <c r="C464" s="13" t="s">
+        <v>993</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E464" s="15" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F464" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G464" s="12">
+        <v>36</v>
+      </c>
+      <c r="H464" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A465" s="12">
+        <v>460</v>
+      </c>
+      <c r="C465" s="13" t="s">
+        <v>994</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E465" s="15" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F465" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G465" s="12">
+        <v>36</v>
+      </c>
+      <c r="H465" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A466" s="12">
+        <v>461</v>
+      </c>
+      <c r="C466" s="13" t="s">
+        <v>995</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E466" s="15" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F466" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G466" s="12">
+        <v>36</v>
+      </c>
+      <c r="H466" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A467" s="12">
+        <v>462</v>
+      </c>
+      <c r="C467" s="13" t="s">
+        <v>996</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E467" s="15" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F467" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G467" s="12">
+        <v>36</v>
+      </c>
+      <c r="H467" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A468" s="12">
+        <v>463</v>
+      </c>
+      <c r="C468" s="13" t="s">
+        <v>997</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E468" s="15" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F468" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G468" s="12">
+        <v>36</v>
+      </c>
+      <c r="H468" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A469" s="12">
+        <v>464</v>
+      </c>
+      <c r="C469" s="13" t="s">
+        <v>998</v>
+      </c>
+      <c r="D469" s="25" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E469" s="15" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F469" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G469" s="12">
+        <v>36</v>
+      </c>
+      <c r="H469" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A470" s="12">
+        <v>465</v>
+      </c>
+      <c r="C470" s="13" t="s">
+        <v>999</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E470" s="15" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F470" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G470" s="12">
+        <v>36</v>
+      </c>
+      <c r="H470" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A471" s="12">
+        <v>466</v>
+      </c>
+      <c r="C471" s="13" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E471" s="15" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F471" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G471" s="12">
+        <v>36</v>
+      </c>
+      <c r="H471" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A472" s="12">
+        <v>467</v>
+      </c>
+      <c r="C472" s="13" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E472" s="15" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F472" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G472" s="12">
+        <v>34</v>
+      </c>
+      <c r="H472" s="12">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A473" s="12">
+        <v>468</v>
+      </c>
+      <c r="C473" s="13" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E473" s="15" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F473" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G473" s="12">
+        <v>35</v>
+      </c>
+      <c r="H473" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A474" s="12">
+        <v>469</v>
+      </c>
+      <c r="C474" s="13" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E474" s="15" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F474" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G474" s="12">
+        <v>37</v>
+      </c>
+      <c r="H474" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A475" s="12">
+        <v>470</v>
+      </c>
+      <c r="C475" s="13" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E475" s="15" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F475" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G475" s="12">
+        <v>37</v>
+      </c>
+      <c r="H475" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A476" s="12">
+        <v>471</v>
+      </c>
+      <c r="C476" s="13" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D476" s="31" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E476" s="15" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F476" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G476" s="12">
+        <v>37</v>
+      </c>
+      <c r="H476" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A477" s="12">
+        <v>472</v>
+      </c>
+      <c r="C477" s="13" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E477" s="32" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F477" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G477" s="12">
+        <v>37</v>
+      </c>
+      <c r="H477" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A478" s="12">
+        <v>473</v>
+      </c>
+      <c r="C478" s="13" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E478" s="15" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F478" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G478" s="12">
+        <v>37</v>
+      </c>
+      <c r="H478" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A479" s="12">
+        <v>474</v>
+      </c>
+      <c r="C479" s="13" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E479" s="15" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F479" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G479" s="12">
+        <v>37</v>
+      </c>
+      <c r="H479" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A480" s="12">
+        <v>475</v>
+      </c>
+      <c r="C480" s="13" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E480" s="15" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F480" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G480" s="12">
+        <v>37</v>
+      </c>
+      <c r="H480" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A481" s="12">
+        <v>476</v>
+      </c>
+      <c r="C481" s="13" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E481" s="15" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F481" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G481" s="12">
+        <v>37</v>
+      </c>
+      <c r="H481" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A482" s="12">
+        <v>477</v>
+      </c>
+      <c r="C482" s="13" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E482" s="15" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F482" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G482" s="12">
+        <v>37</v>
+      </c>
+      <c r="H482" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A483" s="12">
+        <v>478</v>
+      </c>
+      <c r="C483" s="13" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E483" s="15" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F483" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G483" s="12">
+        <v>37</v>
+      </c>
+      <c r="H483" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A484" s="12">
+        <v>479</v>
+      </c>
+      <c r="C484" s="13" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E484" s="15" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F484" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G484" s="12">
+        <v>37</v>
+      </c>
+      <c r="H484" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A485" s="12">
+        <v>480</v>
+      </c>
+      <c r="C485" s="13" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E485" s="15" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F485" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G485" s="12">
+        <v>37</v>
+      </c>
+      <c r="H485" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A486" s="12">
+        <v>481</v>
+      </c>
+      <c r="C486" s="13" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E486" s="15" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F486" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G486" s="12">
+        <v>37</v>
+      </c>
+      <c r="H486" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A487" s="12">
+        <v>482</v>
+      </c>
+      <c r="C487" s="13" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E487" s="15" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F487" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G487" s="12">
+        <v>37</v>
+      </c>
+      <c r="H487" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A488" s="12">
+        <v>483</v>
+      </c>
+      <c r="C488" s="13" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E488" s="15" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F488" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G488" s="12">
+        <v>37</v>
+      </c>
+      <c r="H488" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A489" s="12">
+        <v>484</v>
+      </c>
+      <c r="C489" s="13" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E489" s="15" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F489" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G489" s="12">
+        <v>37</v>
+      </c>
+      <c r="H489" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A490" s="12">
+        <v>485</v>
+      </c>
+      <c r="C490" s="13" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E490" s="15" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F490" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G490" s="12">
+        <v>37</v>
+      </c>
+      <c r="H490" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A491" s="12">
+        <v>486</v>
+      </c>
+      <c r="C491" s="13" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E491" s="15" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F491" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G491" s="12">
+        <v>37</v>
+      </c>
+      <c r="H491" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A492" s="12">
+        <v>487</v>
+      </c>
+      <c r="C492" s="13" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E492" s="15" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F492" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G492" s="12">
+        <v>37</v>
+      </c>
+      <c r="H492" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A493" s="12">
+        <v>488</v>
+      </c>
+      <c r="C493" s="13" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E493" s="32" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F493" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G493" s="12">
+        <v>37</v>
+      </c>
+      <c r="H493" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A494" s="12">
+        <v>489</v>
+      </c>
+      <c r="C494" s="13" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E494" s="15" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F494" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G494" s="12">
+        <v>37</v>
+      </c>
+      <c r="H494" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A495" s="12">
+        <v>490</v>
+      </c>
+      <c r="C495" s="13" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E495" s="15" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F495" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G495" s="12">
+        <v>37</v>
+      </c>
+      <c r="H495" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A496" s="12">
+        <v>491</v>
+      </c>
+      <c r="C496" s="13" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E496" s="15" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F496" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G496" s="12">
+        <v>37</v>
+      </c>
+      <c r="H496" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A497" s="12">
+        <v>492</v>
+      </c>
+      <c r="C497" s="13" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E497" s="15" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F497" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G497" s="12">
+        <v>37</v>
+      </c>
+      <c r="H497" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A498" s="12">
+        <v>493</v>
+      </c>
+      <c r="C498" s="13" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E498" s="15" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F498" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G498" s="12">
+        <v>37</v>
+      </c>
+      <c r="H498" s="12">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A499" s="12">
+        <v>494</v>
+      </c>
+      <c r="C499" s="13" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D499" s="33" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E499" s="15" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F499" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G499" s="12">
+        <v>38</v>
+      </c>
+      <c r="H499" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A500" s="12">
+        <v>495</v>
+      </c>
+      <c r="C500" s="33" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D500" s="33" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E500" s="15" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F500" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G500" s="12">
+        <v>38</v>
+      </c>
+      <c r="H500" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A501" s="12">
+        <v>496</v>
+      </c>
+      <c r="B501" s="13"/>
+      <c r="C501" s="33" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D501" s="33" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E501" s="15" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F501" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G501" s="12">
+        <v>38</v>
+      </c>
+      <c r="H501" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A502" s="12">
+        <v>497</v>
+      </c>
+      <c r="B502" s="13"/>
+      <c r="C502" s="33" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D502" s="33" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E502" s="15" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F502" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G502" s="12">
+        <v>38</v>
+      </c>
+      <c r="H502" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A503" s="12">
+        <v>498</v>
+      </c>
+      <c r="B503" s="13"/>
+      <c r="C503" s="13" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D503" s="33" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E503" s="15" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F503" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G503" s="12">
+        <v>38</v>
+      </c>
+      <c r="H503" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A504" s="12">
+        <v>499</v>
+      </c>
+      <c r="C504" s="13" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D504" s="33" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E504" s="15" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F504" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G504" s="12">
+        <v>38</v>
+      </c>
+      <c r="H504" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A505" s="12">
+        <v>500</v>
+      </c>
+      <c r="C505" s="13" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D505" s="33" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E505" s="15" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F505" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G505" s="12">
+        <v>38</v>
+      </c>
+      <c r="H505" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A506" s="12">
+        <v>501</v>
+      </c>
+      <c r="C506" s="13" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D506" s="33" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E506" s="15" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F506" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G506" s="12">
+        <v>38</v>
+      </c>
+      <c r="H506" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A507" s="12">
+        <v>502</v>
+      </c>
+      <c r="C507" s="13" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D507" s="33" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E507" s="15" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F507" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G507" s="12">
+        <v>38</v>
+      </c>
+      <c r="H507" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A508" s="12">
+        <v>503</v>
+      </c>
+      <c r="C508" s="13" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D508" s="33" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E508" s="15" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F508" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G508" s="12">
+        <v>38</v>
+      </c>
+      <c r="H508" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A509" s="12">
+        <v>504</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E509" s="15" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F509" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G509" s="12">
+        <v>38</v>
+      </c>
+      <c r="H509" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A510" s="12">
+        <v>505</v>
+      </c>
+      <c r="C510" s="13" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D510" s="33" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E510" s="15" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F510" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G510" s="12">
+        <v>38</v>
+      </c>
+      <c r="H510" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A511" s="12">
+        <v>506</v>
+      </c>
+      <c r="C511" s="13" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E511" s="15" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F511" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G511" s="12">
+        <v>38</v>
+      </c>
+      <c r="H511" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A512" s="12">
+        <v>507</v>
+      </c>
+      <c r="C512" s="13" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D512" s="33" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E512" s="15" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F512" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G512" s="12">
+        <v>38</v>
+      </c>
+      <c r="H512" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A513" s="12">
+        <v>508</v>
+      </c>
+      <c r="C513" s="13" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E513" s="15" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F513" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G513" s="12">
+        <v>37</v>
+      </c>
+      <c r="H513" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A514" s="12">
+        <v>509</v>
+      </c>
+      <c r="C514" s="13" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D514" s="33" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E514" s="15" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F514" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G514" s="12">
+        <v>38</v>
+      </c>
+      <c r="H514" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A515" s="12">
+        <v>510</v>
+      </c>
+      <c r="C515" s="13" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E515" s="15" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F515" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G515" s="12">
+        <v>38</v>
+      </c>
+      <c r="H515" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A516" s="12">
+        <v>511</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E516" s="15" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F516" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G516" s="12">
+        <v>39</v>
+      </c>
+      <c r="H516" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A517" s="12">
+        <v>512</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E517" s="15" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F517" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G517" s="12">
+        <v>39</v>
+      </c>
+      <c r="H517" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A518" s="12">
+        <v>513</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E518" s="15" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F518" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G518" s="12">
+        <v>39</v>
+      </c>
+      <c r="H518" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A519" s="12">
+        <v>514</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E519" s="15" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F519" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G519" s="12">
+        <v>39</v>
+      </c>
+      <c r="H519" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A520" s="12">
+        <v>515</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E520" s="15" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F520" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G520" s="12">
+        <v>39</v>
+      </c>
+      <c r="H520" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A521" s="12">
+        <v>516</v>
+      </c>
+      <c r="C521" s="13" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E521" s="15" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F521" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G521" s="12">
+        <v>39</v>
+      </c>
+      <c r="H521" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A522" s="12">
+        <v>517</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E522" s="15" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F522" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G522" s="12">
+        <v>39</v>
+      </c>
+      <c r="H522" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A523" s="12">
+        <v>518</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E523" s="15" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F523" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G523" s="12">
+        <v>39</v>
+      </c>
+      <c r="H523" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A524" s="12">
+        <v>519</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E524" s="15" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F524" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G524" s="12">
+        <v>39</v>
+      </c>
+      <c r="H524" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A525" s="12">
+        <v>520</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E525" s="15" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F525" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G525" s="12">
+        <v>39</v>
+      </c>
+      <c r="H525" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A526" s="12">
+        <v>521</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E526" s="15" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F526" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G526" s="12">
+        <v>39</v>
+      </c>
+      <c r="H526" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A527" s="12">
+        <v>522</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E527" s="15" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F527" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G527" s="12">
+        <v>39</v>
+      </c>
+      <c r="H527" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A528" s="12">
+        <v>523</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E528" s="15" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F528" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G528" s="12">
+        <v>39</v>
+      </c>
+      <c r="H528" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A529" s="12">
+        <v>524</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E529" s="15" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F529" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G529" s="12">
+        <v>39</v>
+      </c>
+      <c r="H529" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A530" s="12">
+        <v>525</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E530" s="15" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F530" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G530" s="12">
+        <v>39</v>
+      </c>
+      <c r="H530" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A531" s="12">
+        <v>526</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E531" s="15" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F531" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G531" s="12">
+        <v>39</v>
+      </c>
+      <c r="H531" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A532" s="12">
+        <v>527</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E532" s="15" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F532" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G532" s="12">
+        <v>39</v>
+      </c>
+      <c r="H532" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A533" s="12">
+        <v>528</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E533" s="15" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F533" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G533" s="12">
+        <v>39</v>
+      </c>
+      <c r="H533" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A534" s="12">
+        <v>529</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E534" s="15" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F534" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G534" s="12">
+        <v>39</v>
+      </c>
+      <c r="H534" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A535" s="12">
+        <v>530</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E535" s="15" t="s">
         <v>1178</v>
       </c>
-      <c r="E1" s="16" t="s">
-[...349 lines deleted...]
-      <c r="C16" s="17" t="s">
+      <c r="F535" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G535" s="12">
+        <v>39</v>
+      </c>
+      <c r="H535" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A536" s="12">
+        <v>531</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E536" s="15" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F536" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G536" s="12">
+        <v>39</v>
+      </c>
+      <c r="H536" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A537" s="12">
+        <v>532</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E537" s="15" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F537" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G537" s="12">
+        <v>39</v>
+      </c>
+      <c r="H537" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A538" s="12">
+        <v>533</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E538" s="15" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F538" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G538" s="12">
+        <v>39</v>
+      </c>
+      <c r="H538" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A539" s="12">
+        <v>534</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E539" s="15" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F539" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G539" s="12">
+        <v>39</v>
+      </c>
+      <c r="H539" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A540" s="12">
+        <v>535</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E540" s="15" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F540" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G540" s="12">
+        <v>39</v>
+      </c>
+      <c r="H540" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A541" s="12">
+        <v>536</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E541" s="15" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F541" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G541" s="12">
+        <v>39</v>
+      </c>
+      <c r="H541" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A542" s="12">
+        <v>537</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E542" s="15" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F542" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G542" s="12">
+        <v>39</v>
+      </c>
+      <c r="H542" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A543" s="12">
+        <v>538</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E543" s="15" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F543" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G543" s="12">
+        <v>39</v>
+      </c>
+      <c r="H543" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A544" s="12">
+        <v>539</v>
+      </c>
+      <c r="C544" s="13" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E544" s="15" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F544" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G544" s="12">
+        <v>39</v>
+      </c>
+      <c r="H544" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="545" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A545" s="12">
+        <v>540</v>
+      </c>
+      <c r="C545" s="13" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D545" s="34" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E545" s="15" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F545" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G545" s="12">
+        <v>39</v>
+      </c>
+      <c r="H545" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="546" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A546" s="12">
+        <v>541</v>
+      </c>
+      <c r="C546" s="13" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D546" s="33" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E546" s="15" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F546" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G546" s="12">
+        <v>39</v>
+      </c>
+      <c r="H546" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="547" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A547" s="12">
+        <v>542</v>
+      </c>
+      <c r="C547" s="13" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D547" s="33" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E547" s="15" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F547" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G547" s="12">
+        <v>39</v>
+      </c>
+      <c r="H547" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="548" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A548" s="12">
+        <v>543</v>
+      </c>
+      <c r="C548" s="13" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D548" s="33" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E548" s="15" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F548" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G548" s="12">
+        <v>39</v>
+      </c>
+      <c r="H548" s="12">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="549" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A549" s="12">
+        <v>544</v>
+      </c>
+      <c r="C549" s="35" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D549" s="25" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E549" s="15" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F549" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G549" s="12">
+        <v>39</v>
+      </c>
+      <c r="H549" s="12">
+        <v>2023</v>
+      </c>
+      <c r="I549" s="12"/>
+    </row>
+    <row r="550" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A550" s="12">
+        <v>545</v>
+      </c>
+      <c r="C550" s="13" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D550" s="33" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E550" s="15" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F550" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G550" s="12">
         <v>38</v>
       </c>
-      <c r="D16" s="17" t="s">
+      <c r="H550" s="12">
+        <v>2022</v>
+      </c>
+      <c r="I550" s="12"/>
+    </row>
+    <row r="551" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A551" s="12">
+        <v>546</v>
+      </c>
+      <c r="C551" s="33" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D551" s="33" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E551" s="15" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F551" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G551" s="12">
+        <v>40</v>
+      </c>
+      <c r="H551" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="552" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A552" s="12">
+        <v>547</v>
+      </c>
+      <c r="C552" s="33" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D552" s="33" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E552" s="15" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F552" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G552" s="12">
+        <v>40</v>
+      </c>
+      <c r="H552" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="553" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A553" s="12">
+        <v>548</v>
+      </c>
+      <c r="C553" s="34" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D553" s="34" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E553" s="15" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F553" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G553" s="12">
+        <v>40</v>
+      </c>
+      <c r="H553" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="554" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A554" s="12">
+        <v>549</v>
+      </c>
+      <c r="C554" s="34" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D554" s="34" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E554" s="15" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F554" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G554" s="12">
+        <v>40</v>
+      </c>
+      <c r="H554" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="555" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A555" s="36">
+        <v>550</v>
+      </c>
+      <c r="C555" s="33" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D555" s="33" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E555" s="15" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F555" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G555" s="12">
+        <v>40</v>
+      </c>
+      <c r="H555" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="556" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A556" s="12">
+        <v>551</v>
+      </c>
+      <c r="C556" s="33" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D556" s="33" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E556" s="15" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F556" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G556" s="12">
+        <v>40</v>
+      </c>
+      <c r="H556" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="557" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A557" s="12">
+        <v>552</v>
+      </c>
+      <c r="C557" s="33" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D557" s="33" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E557" s="15" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F557" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G557" s="12">
+        <v>40</v>
+      </c>
+      <c r="H557" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="558" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A558" s="12">
+        <v>553</v>
+      </c>
+      <c r="C558" s="33" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D558" s="33" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E558" s="15" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F558" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G558" s="12">
+        <v>40</v>
+      </c>
+      <c r="H558" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="559" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A559" s="12">
+        <v>554</v>
+      </c>
+      <c r="C559" s="33" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D559" s="33" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E559" s="15" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F559" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G559" s="12">
+        <v>40</v>
+      </c>
+      <c r="H559" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="560" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A560" s="12">
+        <v>555</v>
+      </c>
+      <c r="C560" s="33" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D560" s="33" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E560" s="15" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F560" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G560" s="12">
+        <v>40</v>
+      </c>
+      <c r="H560" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="561" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A561" s="12">
+        <v>556</v>
+      </c>
+      <c r="C561" s="33" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D561" s="33" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E561" s="15" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F561" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G561" s="12">
+        <v>40</v>
+      </c>
+      <c r="H561" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="562" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A562" s="12">
+        <v>557</v>
+      </c>
+      <c r="C562" s="34" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D562" s="34" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E562" s="15" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F562" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G562" s="12">
+        <v>40</v>
+      </c>
+      <c r="H562" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="563" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A563" s="12">
+        <v>558</v>
+      </c>
+      <c r="C563" s="33" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D563" s="33" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E563" s="15" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F563" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G563" s="12">
+        <v>40</v>
+      </c>
+      <c r="H563" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="564" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A564" s="12">
+        <v>559</v>
+      </c>
+      <c r="C564" s="33" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D564" s="33" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E564" s="15" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F564" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G564" s="12">
+        <v>40</v>
+      </c>
+      <c r="H564" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="565" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A565" s="12">
+        <v>560</v>
+      </c>
+      <c r="C565" s="33" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D565" s="33" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E565" s="15" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F565" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G565" s="12">
+        <v>40</v>
+      </c>
+      <c r="H565" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="566" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A566" s="12">
+        <v>561</v>
+      </c>
+      <c r="C566" s="33" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D566" s="33" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E566" s="15" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F566" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G566" s="12">
+        <v>40</v>
+      </c>
+      <c r="H566" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="567" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A567" s="12">
+        <v>562</v>
+      </c>
+      <c r="C567" s="33" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D567" s="33" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E567" s="15" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F567" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G567" s="12">
+        <v>40</v>
+      </c>
+      <c r="H567" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="568" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A568" s="12">
+        <v>563</v>
+      </c>
+      <c r="C568" s="13" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D568" s="33" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E568" s="15" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F568" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G568" s="12">
+        <v>40</v>
+      </c>
+      <c r="H568" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="569" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A569" s="12">
+        <v>564</v>
+      </c>
+      <c r="C569" s="13" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D569" s="33" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E569" s="15" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F569" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G569" s="12">
+        <v>40</v>
+      </c>
+      <c r="H569" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="570" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A570" s="12">
+        <v>565</v>
+      </c>
+      <c r="C570" s="13" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D570" s="33" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E570" s="15" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F570" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G570" s="12">
+        <v>40</v>
+      </c>
+      <c r="H570" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="571" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A571" s="12">
+        <v>566</v>
+      </c>
+      <c r="C571" s="13" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D571" s="33" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E571" s="15" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F571" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G571" s="12">
+        <v>40</v>
+      </c>
+      <c r="H571" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="572" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A572" s="12">
+        <v>567</v>
+      </c>
+      <c r="C572" s="13" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D572" s="33" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E572" s="15" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F572" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G572" s="12">
+        <v>40</v>
+      </c>
+      <c r="H572" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="573" spans="1:9" ht="16.3" x14ac:dyDescent="0.4">
+      <c r="A573" s="12">
+        <v>568</v>
+      </c>
+      <c r="C573" s="13" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D573" s="33" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E573" s="15" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F573" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G573" s="37">
         <v>39</v>
       </c>
-      <c r="E16" s="18" t="s">
-[...17 lines deleted...]
-      <c r="C17" s="17" t="s">
+      <c r="H573" s="12">
+        <v>2024</v>
+      </c>
+      <c r="I573" s="12"/>
+    </row>
+    <row r="574" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A574" s="12">
+        <v>569</v>
+      </c>
+      <c r="C574" s="13" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D574" s="25" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E574" s="15" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F574" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G574" s="38">
         <v>40</v>
       </c>
-      <c r="D17" s="17" t="s">
+      <c r="H574" s="12">
+        <v>2024</v>
+      </c>
+      <c r="I574" s="12"/>
+    </row>
+    <row r="575" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A575" s="12">
+        <v>570</v>
+      </c>
+      <c r="C575" s="13" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D575" s="39" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E575" s="15" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F575" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G575" s="38">
+        <v>40</v>
+      </c>
+      <c r="H575" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="576" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A576" s="12">
+        <v>571</v>
+      </c>
+      <c r="C576" s="13" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D576" s="40" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E576" s="15" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F576" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G576" s="12">
         <v>41</v>
       </c>
-      <c r="E17" s="18" t="s">
-[...17 lines deleted...]
-      <c r="C18" s="17" t="s">
+      <c r="H576" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A577" s="12">
+        <v>572</v>
+      </c>
+      <c r="C577" s="25" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D577" s="25" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E577" s="15" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F577" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G577" s="12">
+        <v>41</v>
+      </c>
+      <c r="H577" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A578" s="12">
+        <v>573</v>
+      </c>
+      <c r="C578" s="25" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D578" s="25" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E578" s="15" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F578" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G578" s="12">
+        <v>41</v>
+      </c>
+      <c r="H578" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A579" s="12">
+        <v>574</v>
+      </c>
+      <c r="C579" s="25" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D579" s="25" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E579" s="15" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F579" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G579" s="12">
+        <v>41</v>
+      </c>
+      <c r="H579" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A580" s="12">
+        <v>575</v>
+      </c>
+      <c r="C580" s="25" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D580" s="25" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E580" s="15" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F580" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G580" s="12">
+        <v>41</v>
+      </c>
+      <c r="H580" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A581" s="12">
+        <v>576</v>
+      </c>
+      <c r="C581" s="25" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D581" s="40" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E581" s="15" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F581" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G581" s="12">
+        <v>41</v>
+      </c>
+      <c r="H581" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A582" s="12">
+        <v>577</v>
+      </c>
+      <c r="C582" s="25" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D582" s="25" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E582" s="15" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F582" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G582" s="12">
+        <v>41</v>
+      </c>
+      <c r="H582" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A583" s="12">
+        <v>578</v>
+      </c>
+      <c r="C583" s="25" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D583" s="25" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E583" s="15" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F583" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G583" s="12">
+        <v>41</v>
+      </c>
+      <c r="H583" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A584" s="12">
+        <v>579</v>
+      </c>
+      <c r="C584" s="25" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D584" s="25" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E584" s="15" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F584" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G584" s="12">
+        <v>41</v>
+      </c>
+      <c r="H584" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A585" s="12">
+        <v>580</v>
+      </c>
+      <c r="C585" s="25" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D585" s="25" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E585" s="15" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F585" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G585" s="12">
+        <v>41</v>
+      </c>
+      <c r="H585" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A586" s="12">
+        <v>581</v>
+      </c>
+      <c r="C586" s="25" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D586" s="40" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E586" s="15" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F586" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G586" s="12">
+        <v>41</v>
+      </c>
+      <c r="H586" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A587" s="12">
+        <v>582</v>
+      </c>
+      <c r="C587" s="25" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D587" s="25" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E587" s="15" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F587" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G587" s="12">
+        <v>41</v>
+      </c>
+      <c r="H587" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A588" s="12">
+        <v>583</v>
+      </c>
+      <c r="C588" s="25" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D588" s="25" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E588" s="15" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F588" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G588" s="12">
+        <v>41</v>
+      </c>
+      <c r="H588" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A589" s="12">
+        <v>584</v>
+      </c>
+      <c r="C589" s="40" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D589" s="40" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E589" s="15" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F589" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G589" s="12">
+        <v>41</v>
+      </c>
+      <c r="H589" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A590" s="12">
+        <v>585</v>
+      </c>
+      <c r="C590" s="41" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D590" s="40" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E590" s="15" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F590" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G590" s="12">
+        <v>41</v>
+      </c>
+      <c r="H590" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A591" s="12">
+        <v>586</v>
+      </c>
+      <c r="C591" s="40" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D591" s="40" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E591" s="15" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F591" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G591" s="12">
+        <v>41</v>
+      </c>
+      <c r="H591" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A592" s="12">
+        <v>587</v>
+      </c>
+      <c r="C592" s="40" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D592" s="40" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E592" s="15" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F592" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G592" s="12">
+        <v>41</v>
+      </c>
+      <c r="H592" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A593" s="12">
+        <v>588</v>
+      </c>
+      <c r="C593" s="40" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D593" s="40" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E593" s="15" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F593" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G593" s="12">
+        <v>41</v>
+      </c>
+      <c r="H593" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A594" s="12">
+        <v>589</v>
+      </c>
+      <c r="C594" s="25" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D594" s="25" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E594" s="15" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F594" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G594" s="12">
+        <v>41</v>
+      </c>
+      <c r="H594" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A595" s="12">
+        <v>590</v>
+      </c>
+      <c r="C595" s="25" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D595" s="25" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E595" s="15" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F595" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G595" s="12">
+        <v>41</v>
+      </c>
+      <c r="H595" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A596" s="12">
+        <v>591</v>
+      </c>
+      <c r="C596" s="13" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D596" s="41" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E596" s="15" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F596" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G596" s="12">
+        <v>41</v>
+      </c>
+      <c r="H596" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A597" s="12">
+        <v>592</v>
+      </c>
+      <c r="C597" s="13" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D597" s="42" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E597" s="15" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F597" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G597" s="12">
+        <v>41</v>
+      </c>
+      <c r="H597" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A598" s="12">
+        <v>593</v>
+      </c>
+      <c r="C598" s="43" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D598" s="25" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E598" s="15" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F598" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G598" s="12">
+        <v>41</v>
+      </c>
+      <c r="H598" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A599" s="12">
+        <v>594</v>
+      </c>
+      <c r="C599" s="25" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D599" s="25" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E599" s="15" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F599" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G599" s="12">
+        <v>41</v>
+      </c>
+      <c r="H599" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A600" s="12">
+        <v>595</v>
+      </c>
+      <c r="C600" s="43" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D600" s="25" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E600" s="15" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F600" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G600" s="12">
+        <v>41</v>
+      </c>
+      <c r="H600" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A601" s="12">
+        <v>596</v>
+      </c>
+      <c r="C601" s="25" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D601" s="44" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E601" s="15" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F601" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G601" s="12">
+        <v>41</v>
+      </c>
+      <c r="H601" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A602" s="12">
+        <v>597</v>
+      </c>
+      <c r="C602" s="13" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D602" s="40" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E602" s="15" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F602" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G602" s="12">
+        <v>41</v>
+      </c>
+      <c r="H602" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A603" s="12">
+        <v>598</v>
+      </c>
+      <c r="C603" s="13" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D603" s="25" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E603" s="15" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F603" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G603" s="12">
+        <v>41</v>
+      </c>
+      <c r="H603" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A604" s="12">
+        <v>599</v>
+      </c>
+      <c r="C604" s="13" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D604" s="40" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E604" s="15" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F604" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G604" s="12">
+        <v>41</v>
+      </c>
+      <c r="H604" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A605" s="12">
+        <v>600</v>
+      </c>
+      <c r="C605" s="13" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D605" s="41" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E605" s="15" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F605" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G605" s="12">
+        <v>41</v>
+      </c>
+      <c r="H605" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A606" s="12">
+        <v>601</v>
+      </c>
+      <c r="C606" s="13" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D606" s="25" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E606" s="15" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F606" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G606" s="12">
+        <v>41</v>
+      </c>
+      <c r="H606" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A607" s="12">
+        <v>602</v>
+      </c>
+      <c r="C607" s="13" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D607" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E607" s="15" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F607" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G607" s="12">
+        <v>40</v>
+      </c>
+      <c r="H607" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A608" s="12">
+        <v>603</v>
+      </c>
+      <c r="C608" s="13" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D608" s="25" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E608" s="15" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F608" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G608" s="12">
+        <v>41</v>
+      </c>
+      <c r="H608" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="609" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A609" s="12">
+        <v>604</v>
+      </c>
+      <c r="C609" s="13" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D609" s="33" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E609" s="15" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F609" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G609" s="12">
+        <v>38</v>
+      </c>
+      <c r="H609" s="12">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="610" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A610" s="12">
+        <v>605</v>
+      </c>
+      <c r="C610" s="13" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D610" s="25" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E610" s="15" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F610" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G610" s="12">
+        <v>40</v>
+      </c>
+      <c r="H610" s="12">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="611" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A611" s="12">
+        <v>606</v>
+      </c>
+      <c r="C611" s="13" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D611" s="25" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E611" s="15" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F611" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G611" s="12">
         <v>42</v>
       </c>
-      <c r="D18" s="17" t="s">
-[...616 lines deleted...]
-      <c r="A44" s="17">
+      <c r="H611" s="12">
+        <v>2026</v>
+      </c>
+      <c r="I611" s="12"/>
+    </row>
+    <row r="612" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A612" s="12">
+        <v>607</v>
+      </c>
+      <c r="C612" s="13" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D612" s="25" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E612" s="15" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F612" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G612" s="12">
         <v>42</v>
       </c>
-      <c r="B44" s="17"/>
-[...5760 lines deleted...]
-      <c r="C284" s="17" t="s">
+      <c r="H612" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="613" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A613" s="12">
         <v>608</v>
       </c>
-      <c r="D284" s="17" t="s">
+      <c r="C613" s="13" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D613" s="40" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E613" s="15" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F613" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G613" s="12">
+        <v>42</v>
+      </c>
+      <c r="H613" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="614" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A614" s="12">
         <v>609</v>
       </c>
-      <c r="E284" s="18" t="s">
-[...17 lines deleted...]
-      <c r="C285" s="17" t="s">
+      <c r="C614" s="13" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D614" s="25" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E614" s="15" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F614" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G614" s="12">
+        <v>42</v>
+      </c>
+      <c r="H614" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="615" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A615" s="12">
         <v>610</v>
       </c>
-      <c r="D285" s="17" t="s">
+      <c r="C615" s="13" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D615" s="25" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E615" s="15" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F615" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G615" s="12">
+        <v>42</v>
+      </c>
+      <c r="H615" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="616" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A616" s="12">
         <v>611</v>
       </c>
-      <c r="E285" s="18" t="s">
+      <c r="C616" s="13" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D616" s="25" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E616" s="15" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F616" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G616" s="12">
+        <v>42</v>
+      </c>
+      <c r="H616" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="617" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A617" s="12">
         <v>612</v>
       </c>
-      <c r="F285" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C286" s="17" t="s">
+      <c r="C617" s="13" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D617" s="40" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E617" s="15" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F617" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G617" s="12">
+        <v>42</v>
+      </c>
+      <c r="H617" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="618" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A618" s="12">
         <v>613</v>
       </c>
-      <c r="D286" s="17" t="s">
+      <c r="C618" s="13" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D618" s="25" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E618" s="15" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F618" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G618" s="12">
+        <v>42</v>
+      </c>
+      <c r="H618" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="619" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A619" s="12">
         <v>614</v>
       </c>
-      <c r="E286" s="18" t="s">
-[...17 lines deleted...]
-      <c r="C287" s="17" t="s">
+      <c r="C619" s="13" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D619" s="44" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E619" s="15" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F619" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G619" s="12">
+        <v>42</v>
+      </c>
+      <c r="H619" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="620" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A620" s="12">
         <v>615</v>
       </c>
-      <c r="D287" s="17" t="s">
+      <c r="C620" s="13" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D620" s="40" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E620" s="15" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F620" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G620" s="12">
+        <v>42</v>
+      </c>
+      <c r="H620" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="621" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A621" s="12">
         <v>616</v>
       </c>
-      <c r="E287" s="18" t="s">
-[...17 lines deleted...]
-      <c r="C288" s="17" t="s">
+      <c r="C621" s="13" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D621" s="25" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E621" s="15" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F621" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G621" s="12">
+        <v>42</v>
+      </c>
+      <c r="H621" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="622" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A622" s="12">
         <v>617</v>
       </c>
-      <c r="D288" s="17" t="s">
+      <c r="C622" s="13" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D622" s="25" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E622" s="15" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F622" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G622" s="12">
+        <v>42</v>
+      </c>
+      <c r="H622" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="623" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A623" s="12">
         <v>618</v>
       </c>
-      <c r="E288" s="18" t="s">
-[...17 lines deleted...]
-      <c r="C289" s="17" t="s">
+      <c r="C623" s="13" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D623" s="40" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E623" s="15" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F623" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G623" s="12">
+        <v>42</v>
+      </c>
+      <c r="H623" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="624" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A624" s="12">
         <v>619</v>
       </c>
-      <c r="D289" s="17" t="s">
+      <c r="C624" s="13" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D624" s="40" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E624" s="15" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F624" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G624" s="12">
+        <v>42</v>
+      </c>
+      <c r="H624" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A625" s="12">
         <v>620</v>
       </c>
-      <c r="E289" s="18" t="s">
-[...13 lines deleted...]
-      <c r="A290" s="17" t="s">
+      <c r="C625" s="13" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D625" s="25" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E625" s="15" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F625" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G625" s="12">
+        <v>42</v>
+      </c>
+      <c r="H625" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A626" s="12">
         <v>621</v>
       </c>
-      <c r="B290" s="17"/>
-      <c r="C290" s="17" t="s">
+      <c r="C626" s="13" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D626" s="41" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E626" s="15" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F626" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G626" s="12">
+        <v>42</v>
+      </c>
+      <c r="H626" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A627" s="12">
         <v>622</v>
       </c>
-      <c r="D290" s="17" t="s">
+      <c r="C627" s="13" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D627" s="25" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E627" s="15" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F627" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G627" s="12">
+        <v>42</v>
+      </c>
+      <c r="H627" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A628" s="12">
         <v>623</v>
       </c>
-      <c r="E290" s="18" t="s">
-[...13 lines deleted...]
-      <c r="A291" s="17" t="s">
+      <c r="C628" s="13" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D628" s="44" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E628" s="15" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F628" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G628" s="12">
+        <v>42</v>
+      </c>
+      <c r="H628" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A629" s="12">
         <v>624</v>
       </c>
-      <c r="B291" s="17"/>
-      <c r="C291" s="17" t="s">
+      <c r="C629" s="13" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D629" s="40" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E629" s="15" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F629" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G629" s="12">
+        <v>42</v>
+      </c>
+      <c r="H629" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A630" s="12">
         <v>625</v>
       </c>
-      <c r="D291" s="17" t="s">
+      <c r="C630" s="13" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D630" s="25" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E630" s="15" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F630" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G630" s="12">
+        <v>42</v>
+      </c>
+      <c r="H630" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A631" s="12">
         <v>626</v>
       </c>
-      <c r="E291" s="18" t="s">
-[...17 lines deleted...]
-      <c r="C292" s="17" t="s">
+      <c r="C631" s="13" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D631" s="25" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E631" s="15" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F631" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G631" s="12">
+        <v>42</v>
+      </c>
+      <c r="H631" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A632" s="12">
         <v>627</v>
       </c>
-      <c r="D292" s="17" t="s">
+      <c r="C632" s="13" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D632" s="25" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E632" s="15" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F632" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G632" s="12">
+        <v>42</v>
+      </c>
+      <c r="H632" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A633" s="12">
         <v>628</v>
       </c>
-      <c r="E292" s="18" t="s">
-[...17 lines deleted...]
-      <c r="C293" s="17" t="s">
+      <c r="C633" s="13" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D633" s="25" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E633" s="15" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F633" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G633" s="12">
+        <v>42</v>
+      </c>
+      <c r="H633" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A634" s="12">
         <v>629</v>
       </c>
-      <c r="D293" s="17" t="s">
+      <c r="C634" s="13" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D634" s="40" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E634" s="15" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F634" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G634" s="12">
+        <v>42</v>
+      </c>
+      <c r="H634" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A635" s="12">
         <v>630</v>
       </c>
-      <c r="E293" s="18" t="s">
+      <c r="C635" s="13" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D635" s="40" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E635" s="15" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F635" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G635" s="12">
+        <v>42</v>
+      </c>
+      <c r="H635" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8" ht="15" x14ac:dyDescent="0.45">
+      <c r="A636" s="12">
         <v>631</v>
       </c>
-      <c r="F293" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C294" s="17" t="s">
+      <c r="C636" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D636" s="45" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E636" s="15" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F636" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G636" s="12">
+        <v>42</v>
+      </c>
+      <c r="H636" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8" ht="15" x14ac:dyDescent="0.4">
+      <c r="A637" s="12">
         <v>632</v>
       </c>
-      <c r="D294" s="17" t="s">
+      <c r="C637" s="46" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D637" s="46" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E637" s="15" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F637" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G637" s="12">
+        <v>42</v>
+      </c>
+      <c r="H637" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8" x14ac:dyDescent="0.4">
+      <c r="A638" s="12">
         <v>633</v>
       </c>
-      <c r="E294" s="18" t="s">
-[...17 lines deleted...]
-      <c r="C295" s="17" t="s">
+      <c r="C638" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D638" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E638" s="15" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F638" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G638" s="12">
+        <v>42</v>
+      </c>
+      <c r="H638" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8" ht="15" x14ac:dyDescent="0.4">
+      <c r="A639" s="12">
         <v>634</v>
       </c>
-      <c r="D295" s="17" t="s">
+      <c r="C639" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D639" s="46" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E639" s="15" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F639" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G639" s="12">
+        <v>42</v>
+      </c>
+      <c r="H639" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8" ht="15" x14ac:dyDescent="0.4">
+      <c r="A640" s="12">
         <v>635</v>
       </c>
-      <c r="E295" s="18" t="s">
-[...17 lines deleted...]
-      <c r="C296" s="17" t="s">
+      <c r="C640" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D640" s="46" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E640" s="15" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F640" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G640" s="12">
+        <v>42</v>
+      </c>
+      <c r="H640" s="12">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8" ht="15" x14ac:dyDescent="0.4">
+      <c r="A641" s="12">
         <v>636</v>
       </c>
-      <c r="D296" s="17" t="s">
-[...7551 lines deleted...]
-        <v>2024</v>
+      <c r="C641" s="46" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D641" s="46" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E641" s="15" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F641" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G641" s="12">
+        <v>42</v>
+      </c>
+      <c r="H641" s="12">
+        <v>2026</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.98425196850393704" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...9 lines deleted...]
-  <legacyDrawingHF r:id="rId2"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:N463">
+    <sortCondition ref="A3:A463"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <xsd:import namespace="6843b716-3f6d-4983-a753-faa1afd2f446"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100FC7FA55AD580F84398789CC024A51780" ma:contentTypeVersion="10" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="5ced115f35be0967f3ce996b978a4d2e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="ca232b88-5f4a-487e-8b45-e6d5bbcaae37" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6330288f955e42af6e77f07cbaa60215" ns3:_="">
+    <xsd:import namespace="ca232b88-5f4a-487e-8b45-e6d5bbcaae37"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6843b716-3f6d-4983-a753-faa1afd2f446" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ca232b88-5f4a-487e-8b45-e6d5bbcaae37" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -20070,117 +20559,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5182E6E2-5F7E-4A0D-AF41-6699A0CB70CA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ca232b88-5f4a-487e-8b45-e6d5bbcaae37"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49BBFD14-AE93-4033-AB55-1E07B45D6880}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{615F4EF1-FE9F-41A6-A4C8-68500CA192C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0626D49A-B663-4602-AD85-7BB442F1E4F8}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A15DF61-D0FE-4F99-9FDA-7017FE44EF82}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="6843b716-3f6d-4983-a753-faa1afd2f446"/>
+    <ds:schemaRef ds:uri="ca232b88-5f4a-487e-8b45-e6d5bbcaae37"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Namngivna områden</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>
-      <vt:lpstr>Blad1!Utskriftsområde</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Åsa Catapano</dc:creator>
+  <dc:creator>Anna Peterson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100B8615BE51D60BA44B86811C5F608C49E</vt:lpwstr>
+    <vt:lpwstr>0x010100FC7FA55AD580F84398789CC024A51780</vt:lpwstr>
   </property>
 </Properties>
 </file>